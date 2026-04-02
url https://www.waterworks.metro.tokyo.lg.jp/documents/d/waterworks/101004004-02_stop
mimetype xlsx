--- v1 (2025-12-26)
+++ v2 (2026-04-02)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\koshino-kei\Desktop\071201_FAX様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\920puc\PT-業務課・ＰＵＣ共有資料\50_◇◆担当者間連絡用（新）\01.【連絡用】 指導監理 ⇒ PUC\20260313_越野→福島様＜FAX様式（白黒）＞\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00FA1570-2D53-4017-BB9A-ECB3A4B10EDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3E9EE8A-6E40-4D0A-844C-4A3E75000C94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17325" xr2:uid="{70139865-2EA6-4761-B49A-1E5B3CFC670E}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14652" xr2:uid="{70139865-2EA6-4761-B49A-1E5B3CFC670E}"/>
   </bookViews>
   <sheets>
     <sheet name="中止申込書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">中止申込書!$B$1:$V$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -1025,74 +1025,68 @@
       <sz val="12"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
   <borders count="61">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1807,679 +1801,627 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="164">
+  <cellXfs count="163">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="9" fillId="3" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="4" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="3" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="4" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="9" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="3" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="9" fillId="3" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="18" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" justifyLastLine="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" justifyLastLine="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" justifyLastLine="1"/>
-    </xf>
-[...428 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="計算" xfId="1" builtinId="22"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{BD48DB2C-4BAA-4E8A-8648-9CC08C05461F}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{8597F806-6D33-4A35-AB15-D7628FAE716D}"/>
   </cellStyles>
-  <dxfs count="14">
+  <dxfs count="7">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...41 lines deleted...]
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFFF00"/>
-[...6 lines deleted...]
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>26</xdr:col>
@@ -2764,51 +2706,51 @@
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:ea typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>＜申込書について＞</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:ea typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>・　入力不要項目は自動でグレーに色塗りされます。</a:t>
+            <a:t>・　入力不要項目は自動で黒塗りされます。</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:ea typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>・　印刷範囲の設定をご確認ください。</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
               <a:ea typeface="BIZ UDゴシック" panose="020B0400000000000000" pitchFamily="49" charset="-128"/>
@@ -3288,1872 +3230,1872 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEFDA077-53CF-4695-9D8C-E188B9DF1E79}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AP63"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="M17" sqref="M17:U18"/>
+      <selection activeCell="B1" sqref="B1:V2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="12.6" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="27" max="51" width="5.625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.09765625" style="1" customWidth="1"/>
+    <col min="2" max="23" width="5.59765625" style="1" customWidth="1"/>
+    <col min="24" max="26" width="5.59765625" style="14" hidden="1" customWidth="1"/>
+    <col min="27" max="51" width="5.59765625" style="1" customWidth="1"/>
     <col min="52" max="268" width="9" style="1"/>
-    <col min="269" max="269" width="9.625" style="1" customWidth="1"/>
+    <col min="269" max="269" width="9.59765625" style="1" customWidth="1"/>
     <col min="270" max="273" width="9" style="1"/>
-    <col min="274" max="278" width="8.375" style="1" customWidth="1"/>
+    <col min="274" max="278" width="8.3984375" style="1" customWidth="1"/>
     <col min="279" max="524" width="9" style="1"/>
-    <col min="525" max="525" width="9.625" style="1" customWidth="1"/>
+    <col min="525" max="525" width="9.59765625" style="1" customWidth="1"/>
     <col min="526" max="529" width="9" style="1"/>
-    <col min="530" max="534" width="8.375" style="1" customWidth="1"/>
+    <col min="530" max="534" width="8.3984375" style="1" customWidth="1"/>
     <col min="535" max="780" width="9" style="1"/>
-    <col min="781" max="781" width="9.625" style="1" customWidth="1"/>
+    <col min="781" max="781" width="9.59765625" style="1" customWidth="1"/>
     <col min="782" max="785" width="9" style="1"/>
-    <col min="786" max="790" width="8.375" style="1" customWidth="1"/>
+    <col min="786" max="790" width="8.3984375" style="1" customWidth="1"/>
     <col min="791" max="1036" width="9" style="1"/>
-    <col min="1037" max="1037" width="9.625" style="1" customWidth="1"/>
+    <col min="1037" max="1037" width="9.59765625" style="1" customWidth="1"/>
     <col min="1038" max="1041" width="9" style="1"/>
-    <col min="1042" max="1046" width="8.375" style="1" customWidth="1"/>
+    <col min="1042" max="1046" width="8.3984375" style="1" customWidth="1"/>
     <col min="1047" max="1292" width="9" style="1"/>
-    <col min="1293" max="1293" width="9.625" style="1" customWidth="1"/>
+    <col min="1293" max="1293" width="9.59765625" style="1" customWidth="1"/>
     <col min="1294" max="1297" width="9" style="1"/>
-    <col min="1298" max="1302" width="8.375" style="1" customWidth="1"/>
+    <col min="1298" max="1302" width="8.3984375" style="1" customWidth="1"/>
     <col min="1303" max="1548" width="9" style="1"/>
-    <col min="1549" max="1549" width="9.625" style="1" customWidth="1"/>
+    <col min="1549" max="1549" width="9.59765625" style="1" customWidth="1"/>
     <col min="1550" max="1553" width="9" style="1"/>
-    <col min="1554" max="1558" width="8.375" style="1" customWidth="1"/>
+    <col min="1554" max="1558" width="8.3984375" style="1" customWidth="1"/>
     <col min="1559" max="1804" width="9" style="1"/>
-    <col min="1805" max="1805" width="9.625" style="1" customWidth="1"/>
+    <col min="1805" max="1805" width="9.59765625" style="1" customWidth="1"/>
     <col min="1806" max="1809" width="9" style="1"/>
-    <col min="1810" max="1814" width="8.375" style="1" customWidth="1"/>
+    <col min="1810" max="1814" width="8.3984375" style="1" customWidth="1"/>
     <col min="1815" max="2060" width="9" style="1"/>
-    <col min="2061" max="2061" width="9.625" style="1" customWidth="1"/>
+    <col min="2061" max="2061" width="9.59765625" style="1" customWidth="1"/>
     <col min="2062" max="2065" width="9" style="1"/>
-    <col min="2066" max="2070" width="8.375" style="1" customWidth="1"/>
+    <col min="2066" max="2070" width="8.3984375" style="1" customWidth="1"/>
     <col min="2071" max="2316" width="9" style="1"/>
-    <col min="2317" max="2317" width="9.625" style="1" customWidth="1"/>
+    <col min="2317" max="2317" width="9.59765625" style="1" customWidth="1"/>
     <col min="2318" max="2321" width="9" style="1"/>
-    <col min="2322" max="2326" width="8.375" style="1" customWidth="1"/>
+    <col min="2322" max="2326" width="8.3984375" style="1" customWidth="1"/>
     <col min="2327" max="2572" width="9" style="1"/>
-    <col min="2573" max="2573" width="9.625" style="1" customWidth="1"/>
+    <col min="2573" max="2573" width="9.59765625" style="1" customWidth="1"/>
     <col min="2574" max="2577" width="9" style="1"/>
-    <col min="2578" max="2582" width="8.375" style="1" customWidth="1"/>
+    <col min="2578" max="2582" width="8.3984375" style="1" customWidth="1"/>
     <col min="2583" max="2828" width="9" style="1"/>
-    <col min="2829" max="2829" width="9.625" style="1" customWidth="1"/>
+    <col min="2829" max="2829" width="9.59765625" style="1" customWidth="1"/>
     <col min="2830" max="2833" width="9" style="1"/>
-    <col min="2834" max="2838" width="8.375" style="1" customWidth="1"/>
+    <col min="2834" max="2838" width="8.3984375" style="1" customWidth="1"/>
     <col min="2839" max="3084" width="9" style="1"/>
-    <col min="3085" max="3085" width="9.625" style="1" customWidth="1"/>
+    <col min="3085" max="3085" width="9.59765625" style="1" customWidth="1"/>
     <col min="3086" max="3089" width="9" style="1"/>
-    <col min="3090" max="3094" width="8.375" style="1" customWidth="1"/>
+    <col min="3090" max="3094" width="8.3984375" style="1" customWidth="1"/>
     <col min="3095" max="3340" width="9" style="1"/>
-    <col min="3341" max="3341" width="9.625" style="1" customWidth="1"/>
+    <col min="3341" max="3341" width="9.59765625" style="1" customWidth="1"/>
     <col min="3342" max="3345" width="9" style="1"/>
-    <col min="3346" max="3350" width="8.375" style="1" customWidth="1"/>
+    <col min="3346" max="3350" width="8.3984375" style="1" customWidth="1"/>
     <col min="3351" max="3596" width="9" style="1"/>
-    <col min="3597" max="3597" width="9.625" style="1" customWidth="1"/>
+    <col min="3597" max="3597" width="9.59765625" style="1" customWidth="1"/>
     <col min="3598" max="3601" width="9" style="1"/>
-    <col min="3602" max="3606" width="8.375" style="1" customWidth="1"/>
+    <col min="3602" max="3606" width="8.3984375" style="1" customWidth="1"/>
     <col min="3607" max="3852" width="9" style="1"/>
-    <col min="3853" max="3853" width="9.625" style="1" customWidth="1"/>
+    <col min="3853" max="3853" width="9.59765625" style="1" customWidth="1"/>
     <col min="3854" max="3857" width="9" style="1"/>
-    <col min="3858" max="3862" width="8.375" style="1" customWidth="1"/>
+    <col min="3858" max="3862" width="8.3984375" style="1" customWidth="1"/>
     <col min="3863" max="4108" width="9" style="1"/>
-    <col min="4109" max="4109" width="9.625" style="1" customWidth="1"/>
+    <col min="4109" max="4109" width="9.59765625" style="1" customWidth="1"/>
     <col min="4110" max="4113" width="9" style="1"/>
-    <col min="4114" max="4118" width="8.375" style="1" customWidth="1"/>
+    <col min="4114" max="4118" width="8.3984375" style="1" customWidth="1"/>
     <col min="4119" max="4364" width="9" style="1"/>
-    <col min="4365" max="4365" width="9.625" style="1" customWidth="1"/>
+    <col min="4365" max="4365" width="9.59765625" style="1" customWidth="1"/>
     <col min="4366" max="4369" width="9" style="1"/>
-    <col min="4370" max="4374" width="8.375" style="1" customWidth="1"/>
+    <col min="4370" max="4374" width="8.3984375" style="1" customWidth="1"/>
     <col min="4375" max="4620" width="9" style="1"/>
-    <col min="4621" max="4621" width="9.625" style="1" customWidth="1"/>
+    <col min="4621" max="4621" width="9.59765625" style="1" customWidth="1"/>
     <col min="4622" max="4625" width="9" style="1"/>
-    <col min="4626" max="4630" width="8.375" style="1" customWidth="1"/>
+    <col min="4626" max="4630" width="8.3984375" style="1" customWidth="1"/>
     <col min="4631" max="4876" width="9" style="1"/>
-    <col min="4877" max="4877" width="9.625" style="1" customWidth="1"/>
+    <col min="4877" max="4877" width="9.59765625" style="1" customWidth="1"/>
     <col min="4878" max="4881" width="9" style="1"/>
-    <col min="4882" max="4886" width="8.375" style="1" customWidth="1"/>
+    <col min="4882" max="4886" width="8.3984375" style="1" customWidth="1"/>
     <col min="4887" max="5132" width="9" style="1"/>
-    <col min="5133" max="5133" width="9.625" style="1" customWidth="1"/>
+    <col min="5133" max="5133" width="9.59765625" style="1" customWidth="1"/>
     <col min="5134" max="5137" width="9" style="1"/>
-    <col min="5138" max="5142" width="8.375" style="1" customWidth="1"/>
+    <col min="5138" max="5142" width="8.3984375" style="1" customWidth="1"/>
     <col min="5143" max="5388" width="9" style="1"/>
-    <col min="5389" max="5389" width="9.625" style="1" customWidth="1"/>
+    <col min="5389" max="5389" width="9.59765625" style="1" customWidth="1"/>
     <col min="5390" max="5393" width="9" style="1"/>
-    <col min="5394" max="5398" width="8.375" style="1" customWidth="1"/>
+    <col min="5394" max="5398" width="8.3984375" style="1" customWidth="1"/>
     <col min="5399" max="5644" width="9" style="1"/>
-    <col min="5645" max="5645" width="9.625" style="1" customWidth="1"/>
+    <col min="5645" max="5645" width="9.59765625" style="1" customWidth="1"/>
     <col min="5646" max="5649" width="9" style="1"/>
-    <col min="5650" max="5654" width="8.375" style="1" customWidth="1"/>
+    <col min="5650" max="5654" width="8.3984375" style="1" customWidth="1"/>
     <col min="5655" max="5900" width="9" style="1"/>
-    <col min="5901" max="5901" width="9.625" style="1" customWidth="1"/>
+    <col min="5901" max="5901" width="9.59765625" style="1" customWidth="1"/>
     <col min="5902" max="5905" width="9" style="1"/>
-    <col min="5906" max="5910" width="8.375" style="1" customWidth="1"/>
+    <col min="5906" max="5910" width="8.3984375" style="1" customWidth="1"/>
     <col min="5911" max="6156" width="9" style="1"/>
-    <col min="6157" max="6157" width="9.625" style="1" customWidth="1"/>
+    <col min="6157" max="6157" width="9.59765625" style="1" customWidth="1"/>
     <col min="6158" max="6161" width="9" style="1"/>
-    <col min="6162" max="6166" width="8.375" style="1" customWidth="1"/>
+    <col min="6162" max="6166" width="8.3984375" style="1" customWidth="1"/>
     <col min="6167" max="6412" width="9" style="1"/>
-    <col min="6413" max="6413" width="9.625" style="1" customWidth="1"/>
+    <col min="6413" max="6413" width="9.59765625" style="1" customWidth="1"/>
     <col min="6414" max="6417" width="9" style="1"/>
-    <col min="6418" max="6422" width="8.375" style="1" customWidth="1"/>
+    <col min="6418" max="6422" width="8.3984375" style="1" customWidth="1"/>
     <col min="6423" max="6668" width="9" style="1"/>
-    <col min="6669" max="6669" width="9.625" style="1" customWidth="1"/>
+    <col min="6669" max="6669" width="9.59765625" style="1" customWidth="1"/>
     <col min="6670" max="6673" width="9" style="1"/>
-    <col min="6674" max="6678" width="8.375" style="1" customWidth="1"/>
+    <col min="6674" max="6678" width="8.3984375" style="1" customWidth="1"/>
     <col min="6679" max="6924" width="9" style="1"/>
-    <col min="6925" max="6925" width="9.625" style="1" customWidth="1"/>
+    <col min="6925" max="6925" width="9.59765625" style="1" customWidth="1"/>
     <col min="6926" max="6929" width="9" style="1"/>
-    <col min="6930" max="6934" width="8.375" style="1" customWidth="1"/>
+    <col min="6930" max="6934" width="8.3984375" style="1" customWidth="1"/>
     <col min="6935" max="7180" width="9" style="1"/>
-    <col min="7181" max="7181" width="9.625" style="1" customWidth="1"/>
+    <col min="7181" max="7181" width="9.59765625" style="1" customWidth="1"/>
     <col min="7182" max="7185" width="9" style="1"/>
-    <col min="7186" max="7190" width="8.375" style="1" customWidth="1"/>
+    <col min="7186" max="7190" width="8.3984375" style="1" customWidth="1"/>
     <col min="7191" max="7436" width="9" style="1"/>
-    <col min="7437" max="7437" width="9.625" style="1" customWidth="1"/>
+    <col min="7437" max="7437" width="9.59765625" style="1" customWidth="1"/>
     <col min="7438" max="7441" width="9" style="1"/>
-    <col min="7442" max="7446" width="8.375" style="1" customWidth="1"/>
+    <col min="7442" max="7446" width="8.3984375" style="1" customWidth="1"/>
     <col min="7447" max="7692" width="9" style="1"/>
-    <col min="7693" max="7693" width="9.625" style="1" customWidth="1"/>
+    <col min="7693" max="7693" width="9.59765625" style="1" customWidth="1"/>
     <col min="7694" max="7697" width="9" style="1"/>
-    <col min="7698" max="7702" width="8.375" style="1" customWidth="1"/>
+    <col min="7698" max="7702" width="8.3984375" style="1" customWidth="1"/>
     <col min="7703" max="7948" width="9" style="1"/>
-    <col min="7949" max="7949" width="9.625" style="1" customWidth="1"/>
+    <col min="7949" max="7949" width="9.59765625" style="1" customWidth="1"/>
     <col min="7950" max="7953" width="9" style="1"/>
-    <col min="7954" max="7958" width="8.375" style="1" customWidth="1"/>
+    <col min="7954" max="7958" width="8.3984375" style="1" customWidth="1"/>
     <col min="7959" max="8204" width="9" style="1"/>
-    <col min="8205" max="8205" width="9.625" style="1" customWidth="1"/>
+    <col min="8205" max="8205" width="9.59765625" style="1" customWidth="1"/>
     <col min="8206" max="8209" width="9" style="1"/>
-    <col min="8210" max="8214" width="8.375" style="1" customWidth="1"/>
+    <col min="8210" max="8214" width="8.3984375" style="1" customWidth="1"/>
     <col min="8215" max="8460" width="9" style="1"/>
-    <col min="8461" max="8461" width="9.625" style="1" customWidth="1"/>
+    <col min="8461" max="8461" width="9.59765625" style="1" customWidth="1"/>
     <col min="8462" max="8465" width="9" style="1"/>
-    <col min="8466" max="8470" width="8.375" style="1" customWidth="1"/>
+    <col min="8466" max="8470" width="8.3984375" style="1" customWidth="1"/>
     <col min="8471" max="8716" width="9" style="1"/>
-    <col min="8717" max="8717" width="9.625" style="1" customWidth="1"/>
+    <col min="8717" max="8717" width="9.59765625" style="1" customWidth="1"/>
     <col min="8718" max="8721" width="9" style="1"/>
-    <col min="8722" max="8726" width="8.375" style="1" customWidth="1"/>
+    <col min="8722" max="8726" width="8.3984375" style="1" customWidth="1"/>
     <col min="8727" max="8972" width="9" style="1"/>
-    <col min="8973" max="8973" width="9.625" style="1" customWidth="1"/>
+    <col min="8973" max="8973" width="9.59765625" style="1" customWidth="1"/>
     <col min="8974" max="8977" width="9" style="1"/>
-    <col min="8978" max="8982" width="8.375" style="1" customWidth="1"/>
+    <col min="8978" max="8982" width="8.3984375" style="1" customWidth="1"/>
     <col min="8983" max="9228" width="9" style="1"/>
-    <col min="9229" max="9229" width="9.625" style="1" customWidth="1"/>
+    <col min="9229" max="9229" width="9.59765625" style="1" customWidth="1"/>
     <col min="9230" max="9233" width="9" style="1"/>
-    <col min="9234" max="9238" width="8.375" style="1" customWidth="1"/>
+    <col min="9234" max="9238" width="8.3984375" style="1" customWidth="1"/>
     <col min="9239" max="9484" width="9" style="1"/>
-    <col min="9485" max="9485" width="9.625" style="1" customWidth="1"/>
+    <col min="9485" max="9485" width="9.59765625" style="1" customWidth="1"/>
     <col min="9486" max="9489" width="9" style="1"/>
-    <col min="9490" max="9494" width="8.375" style="1" customWidth="1"/>
+    <col min="9490" max="9494" width="8.3984375" style="1" customWidth="1"/>
     <col min="9495" max="9740" width="9" style="1"/>
-    <col min="9741" max="9741" width="9.625" style="1" customWidth="1"/>
+    <col min="9741" max="9741" width="9.59765625" style="1" customWidth="1"/>
     <col min="9742" max="9745" width="9" style="1"/>
-    <col min="9746" max="9750" width="8.375" style="1" customWidth="1"/>
+    <col min="9746" max="9750" width="8.3984375" style="1" customWidth="1"/>
     <col min="9751" max="9996" width="9" style="1"/>
-    <col min="9997" max="9997" width="9.625" style="1" customWidth="1"/>
+    <col min="9997" max="9997" width="9.59765625" style="1" customWidth="1"/>
     <col min="9998" max="10001" width="9" style="1"/>
-    <col min="10002" max="10006" width="8.375" style="1" customWidth="1"/>
+    <col min="10002" max="10006" width="8.3984375" style="1" customWidth="1"/>
     <col min="10007" max="10252" width="9" style="1"/>
-    <col min="10253" max="10253" width="9.625" style="1" customWidth="1"/>
+    <col min="10253" max="10253" width="9.59765625" style="1" customWidth="1"/>
     <col min="10254" max="10257" width="9" style="1"/>
-    <col min="10258" max="10262" width="8.375" style="1" customWidth="1"/>
+    <col min="10258" max="10262" width="8.3984375" style="1" customWidth="1"/>
     <col min="10263" max="10508" width="9" style="1"/>
-    <col min="10509" max="10509" width="9.625" style="1" customWidth="1"/>
+    <col min="10509" max="10509" width="9.59765625" style="1" customWidth="1"/>
     <col min="10510" max="10513" width="9" style="1"/>
-    <col min="10514" max="10518" width="8.375" style="1" customWidth="1"/>
+    <col min="10514" max="10518" width="8.3984375" style="1" customWidth="1"/>
     <col min="10519" max="10764" width="9" style="1"/>
-    <col min="10765" max="10765" width="9.625" style="1" customWidth="1"/>
+    <col min="10765" max="10765" width="9.59765625" style="1" customWidth="1"/>
     <col min="10766" max="10769" width="9" style="1"/>
-    <col min="10770" max="10774" width="8.375" style="1" customWidth="1"/>
+    <col min="10770" max="10774" width="8.3984375" style="1" customWidth="1"/>
     <col min="10775" max="11020" width="9" style="1"/>
-    <col min="11021" max="11021" width="9.625" style="1" customWidth="1"/>
+    <col min="11021" max="11021" width="9.59765625" style="1" customWidth="1"/>
     <col min="11022" max="11025" width="9" style="1"/>
-    <col min="11026" max="11030" width="8.375" style="1" customWidth="1"/>
+    <col min="11026" max="11030" width="8.3984375" style="1" customWidth="1"/>
     <col min="11031" max="11276" width="9" style="1"/>
-    <col min="11277" max="11277" width="9.625" style="1" customWidth="1"/>
+    <col min="11277" max="11277" width="9.59765625" style="1" customWidth="1"/>
     <col min="11278" max="11281" width="9" style="1"/>
-    <col min="11282" max="11286" width="8.375" style="1" customWidth="1"/>
+    <col min="11282" max="11286" width="8.3984375" style="1" customWidth="1"/>
     <col min="11287" max="11532" width="9" style="1"/>
-    <col min="11533" max="11533" width="9.625" style="1" customWidth="1"/>
+    <col min="11533" max="11533" width="9.59765625" style="1" customWidth="1"/>
     <col min="11534" max="11537" width="9" style="1"/>
-    <col min="11538" max="11542" width="8.375" style="1" customWidth="1"/>
+    <col min="11538" max="11542" width="8.3984375" style="1" customWidth="1"/>
     <col min="11543" max="11788" width="9" style="1"/>
-    <col min="11789" max="11789" width="9.625" style="1" customWidth="1"/>
+    <col min="11789" max="11789" width="9.59765625" style="1" customWidth="1"/>
     <col min="11790" max="11793" width="9" style="1"/>
-    <col min="11794" max="11798" width="8.375" style="1" customWidth="1"/>
+    <col min="11794" max="11798" width="8.3984375" style="1" customWidth="1"/>
     <col min="11799" max="12044" width="9" style="1"/>
-    <col min="12045" max="12045" width="9.625" style="1" customWidth="1"/>
+    <col min="12045" max="12045" width="9.59765625" style="1" customWidth="1"/>
     <col min="12046" max="12049" width="9" style="1"/>
-    <col min="12050" max="12054" width="8.375" style="1" customWidth="1"/>
+    <col min="12050" max="12054" width="8.3984375" style="1" customWidth="1"/>
     <col min="12055" max="12300" width="9" style="1"/>
-    <col min="12301" max="12301" width="9.625" style="1" customWidth="1"/>
+    <col min="12301" max="12301" width="9.59765625" style="1" customWidth="1"/>
     <col min="12302" max="12305" width="9" style="1"/>
-    <col min="12306" max="12310" width="8.375" style="1" customWidth="1"/>
+    <col min="12306" max="12310" width="8.3984375" style="1" customWidth="1"/>
     <col min="12311" max="12556" width="9" style="1"/>
-    <col min="12557" max="12557" width="9.625" style="1" customWidth="1"/>
+    <col min="12557" max="12557" width="9.59765625" style="1" customWidth="1"/>
     <col min="12558" max="12561" width="9" style="1"/>
-    <col min="12562" max="12566" width="8.375" style="1" customWidth="1"/>
+    <col min="12562" max="12566" width="8.3984375" style="1" customWidth="1"/>
     <col min="12567" max="12812" width="9" style="1"/>
-    <col min="12813" max="12813" width="9.625" style="1" customWidth="1"/>
+    <col min="12813" max="12813" width="9.59765625" style="1" customWidth="1"/>
     <col min="12814" max="12817" width="9" style="1"/>
-    <col min="12818" max="12822" width="8.375" style="1" customWidth="1"/>
+    <col min="12818" max="12822" width="8.3984375" style="1" customWidth="1"/>
     <col min="12823" max="13068" width="9" style="1"/>
-    <col min="13069" max="13069" width="9.625" style="1" customWidth="1"/>
+    <col min="13069" max="13069" width="9.59765625" style="1" customWidth="1"/>
     <col min="13070" max="13073" width="9" style="1"/>
-    <col min="13074" max="13078" width="8.375" style="1" customWidth="1"/>
+    <col min="13074" max="13078" width="8.3984375" style="1" customWidth="1"/>
     <col min="13079" max="13324" width="9" style="1"/>
-    <col min="13325" max="13325" width="9.625" style="1" customWidth="1"/>
+    <col min="13325" max="13325" width="9.59765625" style="1" customWidth="1"/>
     <col min="13326" max="13329" width="9" style="1"/>
-    <col min="13330" max="13334" width="8.375" style="1" customWidth="1"/>
+    <col min="13330" max="13334" width="8.3984375" style="1" customWidth="1"/>
     <col min="13335" max="13580" width="9" style="1"/>
-    <col min="13581" max="13581" width="9.625" style="1" customWidth="1"/>
+    <col min="13581" max="13581" width="9.59765625" style="1" customWidth="1"/>
     <col min="13582" max="13585" width="9" style="1"/>
-    <col min="13586" max="13590" width="8.375" style="1" customWidth="1"/>
+    <col min="13586" max="13590" width="8.3984375" style="1" customWidth="1"/>
     <col min="13591" max="13836" width="9" style="1"/>
-    <col min="13837" max="13837" width="9.625" style="1" customWidth="1"/>
+    <col min="13837" max="13837" width="9.59765625" style="1" customWidth="1"/>
     <col min="13838" max="13841" width="9" style="1"/>
-    <col min="13842" max="13846" width="8.375" style="1" customWidth="1"/>
+    <col min="13842" max="13846" width="8.3984375" style="1" customWidth="1"/>
     <col min="13847" max="14092" width="9" style="1"/>
-    <col min="14093" max="14093" width="9.625" style="1" customWidth="1"/>
+    <col min="14093" max="14093" width="9.59765625" style="1" customWidth="1"/>
     <col min="14094" max="14097" width="9" style="1"/>
-    <col min="14098" max="14102" width="8.375" style="1" customWidth="1"/>
+    <col min="14098" max="14102" width="8.3984375" style="1" customWidth="1"/>
     <col min="14103" max="14348" width="9" style="1"/>
-    <col min="14349" max="14349" width="9.625" style="1" customWidth="1"/>
+    <col min="14349" max="14349" width="9.59765625" style="1" customWidth="1"/>
     <col min="14350" max="14353" width="9" style="1"/>
-    <col min="14354" max="14358" width="8.375" style="1" customWidth="1"/>
+    <col min="14354" max="14358" width="8.3984375" style="1" customWidth="1"/>
     <col min="14359" max="14604" width="9" style="1"/>
-    <col min="14605" max="14605" width="9.625" style="1" customWidth="1"/>
+    <col min="14605" max="14605" width="9.59765625" style="1" customWidth="1"/>
     <col min="14606" max="14609" width="9" style="1"/>
-    <col min="14610" max="14614" width="8.375" style="1" customWidth="1"/>
+    <col min="14610" max="14614" width="8.3984375" style="1" customWidth="1"/>
     <col min="14615" max="14860" width="9" style="1"/>
-    <col min="14861" max="14861" width="9.625" style="1" customWidth="1"/>
+    <col min="14861" max="14861" width="9.59765625" style="1" customWidth="1"/>
     <col min="14862" max="14865" width="9" style="1"/>
-    <col min="14866" max="14870" width="8.375" style="1" customWidth="1"/>
+    <col min="14866" max="14870" width="8.3984375" style="1" customWidth="1"/>
     <col min="14871" max="15116" width="9" style="1"/>
-    <col min="15117" max="15117" width="9.625" style="1" customWidth="1"/>
+    <col min="15117" max="15117" width="9.59765625" style="1" customWidth="1"/>
     <col min="15118" max="15121" width="9" style="1"/>
-    <col min="15122" max="15126" width="8.375" style="1" customWidth="1"/>
+    <col min="15122" max="15126" width="8.3984375" style="1" customWidth="1"/>
     <col min="15127" max="15372" width="9" style="1"/>
-    <col min="15373" max="15373" width="9.625" style="1" customWidth="1"/>
+    <col min="15373" max="15373" width="9.59765625" style="1" customWidth="1"/>
     <col min="15374" max="15377" width="9" style="1"/>
-    <col min="15378" max="15382" width="8.375" style="1" customWidth="1"/>
+    <col min="15378" max="15382" width="8.3984375" style="1" customWidth="1"/>
     <col min="15383" max="15628" width="9" style="1"/>
-    <col min="15629" max="15629" width="9.625" style="1" customWidth="1"/>
+    <col min="15629" max="15629" width="9.59765625" style="1" customWidth="1"/>
     <col min="15630" max="15633" width="9" style="1"/>
-    <col min="15634" max="15638" width="8.375" style="1" customWidth="1"/>
+    <col min="15634" max="15638" width="8.3984375" style="1" customWidth="1"/>
     <col min="15639" max="15884" width="9" style="1"/>
-    <col min="15885" max="15885" width="9.625" style="1" customWidth="1"/>
+    <col min="15885" max="15885" width="9.59765625" style="1" customWidth="1"/>
     <col min="15886" max="15889" width="9" style="1"/>
-    <col min="15890" max="15894" width="8.375" style="1" customWidth="1"/>
+    <col min="15890" max="15894" width="8.3984375" style="1" customWidth="1"/>
     <col min="15895" max="16140" width="9" style="1"/>
-    <col min="16141" max="16141" width="9.625" style="1" customWidth="1"/>
+    <col min="16141" max="16141" width="9.59765625" style="1" customWidth="1"/>
     <col min="16142" max="16145" width="9" style="1"/>
-    <col min="16146" max="16150" width="8.375" style="1" customWidth="1"/>
+    <col min="16146" max="16150" width="8.3984375" style="1" customWidth="1"/>
     <col min="16151" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B1" s="156" t="s">
+      <c r="B1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="156"/>
-[...18 lines deleted...]
-      <c r="V1" s="156"/>
+      <c r="C1" s="15"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
+      <c r="I1" s="15"/>
+      <c r="J1" s="15"/>
+      <c r="K1" s="15"/>
+      <c r="L1" s="15"/>
+      <c r="M1" s="15"/>
+      <c r="N1" s="15"/>
+      <c r="O1" s="15"/>
+      <c r="P1" s="15"/>
+      <c r="Q1" s="15"/>
+      <c r="R1" s="15"/>
+      <c r="S1" s="15"/>
+      <c r="T1" s="15"/>
+      <c r="U1" s="15"/>
+      <c r="V1" s="15"/>
     </row>
     <row r="2" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B2" s="156"/>
-[...21 lines deleted...]
-      <c r="Y2" s="3" t="s">
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+      <c r="J2" s="15"/>
+      <c r="K2" s="15"/>
+      <c r="L2" s="15"/>
+      <c r="M2" s="15"/>
+      <c r="N2" s="15"/>
+      <c r="O2" s="15"/>
+      <c r="P2" s="15"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15"/>
+      <c r="S2" s="15"/>
+      <c r="T2" s="15"/>
+      <c r="U2" s="15"/>
+      <c r="V2" s="15"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="Z2" s="3" t="s">
+      <c r="Z2" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B3" s="4"/>
-[...20 lines deleted...]
-      <c r="X3" s="2" t="s">
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+      <c r="X3" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="Y3" s="2" t="s">
+      <c r="Y3" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="Z3" s="2" t="s">
+      <c r="Z3" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B4" s="157" t="s">
+      <c r="B4" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="157"/>
-[...17 lines deleted...]
-      <c r="X4" s="2" t="s">
+      <c r="C4" s="16"/>
+      <c r="D4" s="16"/>
+      <c r="E4" s="16"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="2"/>
+      <c r="X4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="Y4" s="2" t="s">
+      <c r="Y4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="Z4" s="2" t="s">
+      <c r="Z4" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="2"/>
-[...17 lines deleted...]
-      <c r="X5" s="2" t="s">
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="2"/>
+      <c r="X5" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="2" t="s">
+      <c r="Y5" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="Z5" s="2" t="s">
+      <c r="Z5" s="14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="C6" s="6"/>
-[...14 lines deleted...]
-      <c r="X6" s="2" t="s">
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="4"/>
+      <c r="T6" s="4"/>
+      <c r="U6" s="4"/>
+      <c r="V6" s="5"/>
+      <c r="X6" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="Y6" s="2" t="s">
+      <c r="Y6" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="5"/>
-[...7 lines deleted...]
-      <c r="K7" s="158" t="s">
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="L7" s="159"/>
-[...3 lines deleted...]
-      <c r="P7" s="9" t="s">
+      <c r="L7" s="18"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="20"/>
+      <c r="O7" s="21"/>
+      <c r="P7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="Q7" s="163"/>
-[...1 lines deleted...]
-      <c r="S7" s="10" t="s">
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="T7" s="163"/>
-[...1 lines deleted...]
-      <c r="V7" s="11" t="s">
+      <c r="T7" s="22"/>
+      <c r="U7" s="22"/>
+      <c r="V7" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="X7" s="2" t="s">
+      <c r="X7" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="Y7" s="2" t="s">
+      <c r="Y7" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12"/>
-[...20 lines deleted...]
-      <c r="X8" s="2" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="9"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="X8" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="131" t="s">
+      <c r="B9" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C9" s="132"/>
-[...1 lines deleted...]
-      <c r="E9" s="133" t="s">
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="F9" s="134"/>
-[...1 lines deleted...]
-      <c r="H9" s="136" t="s">
+      <c r="F9" s="27"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="I9" s="134"/>
-[...1 lines deleted...]
-      <c r="K9" s="16" t="s">
+      <c r="I9" s="27"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="L9" s="16" t="s">
+      <c r="L9" s="30" t="s">
         <v>27</v>
       </c>
-      <c r="M9" s="16" t="s">
+      <c r="M9" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="N9" s="16" t="s">
+      <c r="N9" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="O9" s="17" t="s">
+      <c r="O9" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="P9" s="136" t="s">
+      <c r="P9" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="Q9" s="134"/>
-[...6 lines deleted...]
-      <c r="Z9" s="3" t="s">
+      <c r="Q9" s="27"/>
+      <c r="R9" s="27"/>
+      <c r="S9" s="27"/>
+      <c r="T9" s="27"/>
+      <c r="U9" s="27"/>
+      <c r="V9" s="32"/>
+      <c r="X9" s="23"/>
+      <c r="Z9" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="39"/>
-[...20 lines deleted...]
-      <c r="X10" s="2" t="s">
+      <c r="B10" s="33"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="38"/>
+      <c r="I10" s="36"/>
+      <c r="J10" s="37"/>
+      <c r="K10" s="39"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="39"/>
+      <c r="O10" s="40"/>
+      <c r="P10" s="41"/>
+      <c r="Q10" s="42"/>
+      <c r="R10" s="42"/>
+      <c r="S10" s="42"/>
+      <c r="T10" s="42"/>
+      <c r="U10" s="42"/>
+      <c r="V10" s="43"/>
+      <c r="X10" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="Y10" s="2" t="s">
+      <c r="Y10" s="14" t="s">
         <v>32</v>
       </c>
-      <c r="Z10" s="2" t="s">
+      <c r="Z10" s="14" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="2:26" s="5" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-[...21 lines deleted...]
-      <c r="X11" s="2" t="s">
+    <row r="11" spans="2:26" s="2" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B11" s="33"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="47"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="39"/>
+      <c r="L11" s="39"/>
+      <c r="M11" s="39"/>
+      <c r="N11" s="39"/>
+      <c r="O11" s="46"/>
+      <c r="P11" s="48"/>
+      <c r="Q11" s="49"/>
+      <c r="R11" s="49"/>
+      <c r="S11" s="49"/>
+      <c r="T11" s="49"/>
+      <c r="U11" s="49"/>
+      <c r="V11" s="50"/>
+      <c r="X11" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="Y11" s="2" t="s">
+      <c r="Y11" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="Z11" s="2" t="s">
+      <c r="Z11" s="14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B12" s="39"/>
-[...2 lines deleted...]
-      <c r="E12" s="62" t="s">
+      <c r="B12" s="33"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="51" t="s">
         <v>36</v>
       </c>
-      <c r="F12" s="63"/>
-[...9 lines deleted...]
-      <c r="P12" s="62" t="s">
+      <c r="F12" s="52"/>
+      <c r="G12" s="52"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="52"/>
+      <c r="N12" s="52"/>
+      <c r="O12" s="53"/>
+      <c r="P12" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="Q12" s="63"/>
-[...5 lines deleted...]
-      <c r="X12" s="2">
+      <c r="Q12" s="52"/>
+      <c r="R12" s="52"/>
+      <c r="S12" s="52"/>
+      <c r="T12" s="52"/>
+      <c r="U12" s="52"/>
+      <c r="V12" s="54"/>
+      <c r="X12" s="14">
         <v>3</v>
       </c>
-      <c r="Y12" s="2" t="s">
+      <c r="Y12" s="14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B13" s="39"/>
-[...20 lines deleted...]
-      <c r="X13" s="2">
+      <c r="B13" s="33"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="56"/>
+      <c r="N13" s="56"/>
+      <c r="O13" s="57"/>
+      <c r="P13" s="58"/>
+      <c r="Q13" s="59"/>
+      <c r="R13" s="59"/>
+      <c r="S13" s="59"/>
+      <c r="T13" s="59"/>
+      <c r="U13" s="59"/>
+      <c r="V13" s="60"/>
+      <c r="X13" s="14">
         <v>4</v>
       </c>
-      <c r="Y13" s="2">
+      <c r="Y13" s="14">
         <v>4</v>
       </c>
-      <c r="Z13" s="3" t="s">
+      <c r="Z13" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B14" s="39"/>
-[...20 lines deleted...]
-      <c r="X14" s="2">
+      <c r="B14" s="33"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="63"/>
+      <c r="P14" s="64"/>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="65"/>
+      <c r="T14" s="65"/>
+      <c r="U14" s="65"/>
+      <c r="V14" s="66"/>
+      <c r="X14" s="14">
         <v>5</v>
       </c>
-      <c r="Y14" s="2">
+      <c r="Y14" s="14">
         <v>5</v>
       </c>
-      <c r="Z14" s="3" t="s">
+      <c r="Z14" s="23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B15" s="110" t="s">
+      <c r="B15" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C15" s="120"/>
-[...1 lines deleted...]
-      <c r="E15" s="43" t="s">
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="F15" s="43"/>
-[...3 lines deleted...]
-      <c r="J15" s="43" t="s">
+      <c r="F15" s="69"/>
+      <c r="G15" s="69"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="K15" s="43"/>
-[...11 lines deleted...]
-      <c r="X15" s="2">
+      <c r="K15" s="69"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="69"/>
+      <c r="N15" s="69"/>
+      <c r="O15" s="69"/>
+      <c r="P15" s="69"/>
+      <c r="Q15" s="69"/>
+      <c r="R15" s="69"/>
+      <c r="S15" s="69"/>
+      <c r="T15" s="69"/>
+      <c r="U15" s="69"/>
+      <c r="V15" s="70"/>
+      <c r="X15" s="14">
         <v>6</v>
       </c>
-      <c r="Y15" s="2">
+      <c r="Y15" s="14">
         <v>6</v>
       </c>
-      <c r="Z15" s="3" t="s">
+      <c r="Z15" s="23" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="2:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B16" s="110"/>
-[...7 lines deleted...]
-      <c r="J16" s="122" t="s">
+      <c r="B16" s="67"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="71"/>
+      <c r="H16" s="71"/>
+      <c r="I16" s="71"/>
+      <c r="J16" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="K16" s="122"/>
-[...10 lines deleted...]
-      <c r="V16" s="125" t="s">
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
+      <c r="O16" s="73"/>
+      <c r="P16" s="73"/>
+      <c r="Q16" s="73"/>
+      <c r="R16" s="73"/>
+      <c r="S16" s="73"/>
+      <c r="T16" s="73"/>
+      <c r="U16" s="74"/>
+      <c r="V16" s="75" t="s">
         <v>45</v>
       </c>
-      <c r="X16" s="2">
+      <c r="X16" s="14">
         <v>7</v>
       </c>
-      <c r="Y16" s="2">
+      <c r="Y16" s="14">
         <v>7</v>
       </c>
-      <c r="Z16" s="18" t="s">
+      <c r="Z16" s="76" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B17" s="110"/>
-[...7 lines deleted...]
-      <c r="J17" s="128" t="s">
+      <c r="B17" s="67"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="77" t="s">
         <v>47</v>
       </c>
-      <c r="K17" s="128"/>
-[...11 lines deleted...]
-      <c r="X17" s="2">
+      <c r="K17" s="77"/>
+      <c r="L17" s="77"/>
+      <c r="M17" s="78"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="78"/>
+      <c r="R17" s="78"/>
+      <c r="S17" s="78"/>
+      <c r="T17" s="78"/>
+      <c r="U17" s="79"/>
+      <c r="V17" s="80"/>
+      <c r="X17" s="14">
         <v>8</v>
       </c>
-      <c r="Y17" s="2">
+      <c r="Y17" s="14">
         <v>8</v>
       </c>
-      <c r="Z17" s="18" t="s">
+      <c r="Z17" s="76" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B18" s="110"/>
-[...20 lines deleted...]
-      <c r="X18" s="2">
+      <c r="B18" s="67"/>
+      <c r="C18" s="68"/>
+      <c r="D18" s="68"/>
+      <c r="E18" s="71"/>
+      <c r="F18" s="71"/>
+      <c r="G18" s="71"/>
+      <c r="H18" s="71"/>
+      <c r="I18" s="71"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="68"/>
+      <c r="L18" s="68"/>
+      <c r="M18" s="81"/>
+      <c r="N18" s="81"/>
+      <c r="O18" s="81"/>
+      <c r="P18" s="81"/>
+      <c r="Q18" s="81"/>
+      <c r="R18" s="81"/>
+      <c r="S18" s="81"/>
+      <c r="T18" s="81"/>
+      <c r="U18" s="82"/>
+      <c r="V18" s="83"/>
+      <c r="X18" s="14">
         <v>9</v>
       </c>
-      <c r="Y18" s="2">
+      <c r="Y18" s="14">
         <v>9</v>
       </c>
-      <c r="Z18" s="18" t="s">
+      <c r="Z18" s="76" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B19" s="110" t="s">
+      <c r="B19" s="67" t="s">
         <v>50</v>
       </c>
-      <c r="C19" s="43"/>
-[...1 lines deleted...]
-      <c r="E19" s="112" t="s">
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="84" t="s">
         <v>51</v>
       </c>
-      <c r="F19" s="112"/>
-[...4 lines deleted...]
-      <c r="K19" s="113" t="s">
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="85" t="s">
         <v>89</v>
       </c>
-      <c r="L19" s="114"/>
-[...4 lines deleted...]
-      <c r="Q19" s="115" t="s">
+      <c r="L19" s="86"/>
+      <c r="M19" s="86"/>
+      <c r="N19" s="86"/>
+      <c r="O19" s="86"/>
+      <c r="P19" s="86"/>
+      <c r="Q19" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="R19" s="115"/>
-[...4 lines deleted...]
-      <c r="X19" s="2" t="s">
+      <c r="R19" s="87"/>
+      <c r="S19" s="87"/>
+      <c r="T19" s="87"/>
+      <c r="U19" s="87"/>
+      <c r="V19" s="88"/>
+      <c r="X19" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="Y19" s="2" t="s">
+      <c r="Y19" s="14" t="s">
         <v>53</v>
       </c>
-      <c r="Z19" s="18" t="s">
+      <c r="Z19" s="76" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B20" s="111"/>
-[...2 lines deleted...]
-      <c r="E20" s="117" t="s">
+      <c r="B20" s="89"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="F20" s="117"/>
-[...4 lines deleted...]
-      <c r="K20" s="117" t="s">
+      <c r="F20" s="90"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="90"/>
+      <c r="I20" s="90"/>
+      <c r="J20" s="90"/>
+      <c r="K20" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="L20" s="117"/>
-[...4 lines deleted...]
-      <c r="Q20" s="118" t="s">
+      <c r="L20" s="90"/>
+      <c r="M20" s="90"/>
+      <c r="N20" s="90"/>
+      <c r="O20" s="90"/>
+      <c r="P20" s="90"/>
+      <c r="Q20" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="R20" s="118"/>
-[...4 lines deleted...]
-      <c r="X20" s="2" t="s">
+      <c r="R20" s="91"/>
+      <c r="S20" s="91"/>
+      <c r="T20" s="91"/>
+      <c r="U20" s="91"/>
+      <c r="V20" s="92"/>
+      <c r="X20" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="Y20" s="2" t="s">
+      <c r="Y20" s="14" t="s">
         <v>55</v>
       </c>
-      <c r="Z20" s="18" t="s">
+      <c r="Z20" s="76" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B21" s="111"/>
-[...20 lines deleted...]
-      <c r="X21" s="2" t="s">
+      <c r="B21" s="89"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="90"/>
+      <c r="F21" s="90"/>
+      <c r="G21" s="90"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="90"/>
+      <c r="K21" s="90"/>
+      <c r="L21" s="90"/>
+      <c r="M21" s="90"/>
+      <c r="N21" s="90"/>
+      <c r="O21" s="90"/>
+      <c r="P21" s="90"/>
+      <c r="Q21" s="91"/>
+      <c r="R21" s="91"/>
+      <c r="S21" s="91"/>
+      <c r="T21" s="91"/>
+      <c r="U21" s="91"/>
+      <c r="V21" s="92"/>
+      <c r="X21" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="Y21" s="2">
+      <c r="Y21" s="14">
         <v>12</v>
       </c>
-      <c r="Z21" s="18" t="s">
+      <c r="Z21" s="76" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B22" s="57" t="s">
+      <c r="B22" s="93" t="s">
         <v>59</v>
       </c>
-      <c r="C22" s="58"/>
-[...1 lines deleted...]
-      <c r="E22" s="62" t="s">
+      <c r="C22" s="94"/>
+      <c r="D22" s="94"/>
+      <c r="E22" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="F22" s="63"/>
-[...13 lines deleted...]
-      <c r="T22" s="62" t="s">
+      <c r="F22" s="52"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="53"/>
+      <c r="T22" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="U22" s="63"/>
-[...1 lines deleted...]
-      <c r="Y22" s="2">
+      <c r="U22" s="52"/>
+      <c r="V22" s="54"/>
+      <c r="Y22" s="14">
         <v>13</v>
       </c>
-      <c r="Z22" s="18" t="s">
+      <c r="Z22" s="76" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B23" s="57"/>
-[...2 lines deleted...]
-      <c r="E23" s="45" t="s">
+      <c r="B23" s="93"/>
+      <c r="C23" s="94"/>
+      <c r="D23" s="94"/>
+      <c r="E23" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="46"/>
-[...16 lines deleted...]
-      <c r="Y23" s="2">
+      <c r="F23" s="96"/>
+      <c r="G23" s="96"/>
+      <c r="H23" s="96"/>
+      <c r="I23" s="96"/>
+      <c r="J23" s="96"/>
+      <c r="K23" s="96"/>
+      <c r="L23" s="96"/>
+      <c r="M23" s="96"/>
+      <c r="N23" s="96"/>
+      <c r="O23" s="96"/>
+      <c r="P23" s="96"/>
+      <c r="Q23" s="96"/>
+      <c r="R23" s="96"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="98"/>
+      <c r="U23" s="98"/>
+      <c r="V23" s="99"/>
+      <c r="Y23" s="14">
         <v>14</v>
       </c>
-      <c r="Z23" s="18" t="s">
+      <c r="Z23" s="76" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B24" s="57"/>
-[...20 lines deleted...]
-      <c r="Y24" s="2">
+      <c r="B24" s="93"/>
+      <c r="C24" s="94"/>
+      <c r="D24" s="94"/>
+      <c r="E24" s="100"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="102"/>
+      <c r="T24" s="103"/>
+      <c r="U24" s="103"/>
+      <c r="V24" s="104"/>
+      <c r="Y24" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B25" s="57"/>
-[...2 lines deleted...]
-      <c r="E25" s="91" t="s">
+      <c r="B25" s="93"/>
+      <c r="C25" s="94"/>
+      <c r="D25" s="94"/>
+      <c r="E25" s="105" t="s">
         <v>64</v>
       </c>
-      <c r="F25" s="91"/>
-      <c r="G25" s="92" t="s">
+      <c r="F25" s="105"/>
+      <c r="G25" s="106" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="93"/>
-[...1 lines deleted...]
-      <c r="J25" s="91" t="s">
+      <c r="H25" s="107"/>
+      <c r="I25" s="108"/>
+      <c r="J25" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="K25" s="91"/>
-[...1 lines deleted...]
-      <c r="M25" s="19" t="s">
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="109" t="s">
         <v>26</v>
       </c>
-      <c r="N25" s="19" t="s">
+      <c r="N25" s="109" t="s">
         <v>27</v>
       </c>
-      <c r="O25" s="19" t="s">
+      <c r="O25" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="P25" s="19" t="s">
+      <c r="P25" s="109" t="s">
         <v>29</v>
       </c>
-      <c r="Q25" s="20" t="s">
+      <c r="Q25" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="R25" s="62" t="s">
+      <c r="R25" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="S25" s="63"/>
-[...3 lines deleted...]
-      <c r="Y25" s="2">
+      <c r="S25" s="52"/>
+      <c r="T25" s="52"/>
+      <c r="U25" s="52"/>
+      <c r="V25" s="54"/>
+      <c r="Y25" s="14">
         <v>16</v>
       </c>
-      <c r="Z25" s="3" t="s">
+      <c r="Z25" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B26" s="57"/>
-[...20 lines deleted...]
-      <c r="Y26" s="2" t="s">
+      <c r="B26" s="93"/>
+      <c r="C26" s="94"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="111"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="113"/>
+      <c r="J26" s="114"/>
+      <c r="K26" s="114"/>
+      <c r="L26" s="114"/>
+      <c r="M26" s="39"/>
+      <c r="N26" s="39"/>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="115"/>
+      <c r="R26" s="116"/>
+      <c r="S26" s="117"/>
+      <c r="T26" s="117"/>
+      <c r="U26" s="117"/>
+      <c r="V26" s="118"/>
+      <c r="Y26" s="14" t="s">
         <v>66</v>
       </c>
-      <c r="Z26" s="2" t="s">
+      <c r="Z26" s="14" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="27" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B27" s="57"/>
-[...21 lines deleted...]
-      <c r="Y27" s="2" t="s">
+      <c r="B27" s="93"/>
+      <c r="C27" s="94"/>
+      <c r="D27" s="94"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="119"/>
+      <c r="J27" s="114"/>
+      <c r="K27" s="114"/>
+      <c r="L27" s="114"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="120"/>
+      <c r="R27" s="64"/>
+      <c r="S27" s="65"/>
+      <c r="T27" s="65"/>
+      <c r="U27" s="65"/>
+      <c r="V27" s="66"/>
+      <c r="W27" s="2"/>
+      <c r="Y27" s="14" t="s">
         <v>68</v>
       </c>
-      <c r="Z27" s="2" t="s">
+      <c r="Z27" s="14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B28" s="57"/>
-[...2 lines deleted...]
-      <c r="E28" s="100" t="s">
+      <c r="B28" s="93"/>
+      <c r="C28" s="94"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="121" t="s">
         <v>31</v>
       </c>
-      <c r="F28" s="93"/>
-[...4 lines deleted...]
-      <c r="K28" s="62" t="s">
+      <c r="F28" s="107"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="107"/>
+      <c r="I28" s="107"/>
+      <c r="J28" s="107"/>
+      <c r="K28" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="L28" s="63"/>
-[...10 lines deleted...]
-      <c r="Y28" s="2" t="s">
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="52"/>
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="52"/>
+      <c r="U28" s="52"/>
+      <c r="V28" s="54"/>
+      <c r="Y28" s="14" t="s">
         <v>71</v>
       </c>
-      <c r="AM28" s="21"/>
-[...2 lines deleted...]
-      <c r="AP28" s="21"/>
+      <c r="AM28" s="2"/>
+      <c r="AN28" s="2"/>
+      <c r="AO28" s="2"/>
+      <c r="AP28" s="2"/>
     </row>
     <row r="29" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B29" s="57"/>
-[...22 lines deleted...]
-      <c r="Y29" s="2">
+      <c r="B29" s="93"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="122"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="123"/>
+      <c r="L29" s="124"/>
+      <c r="M29" s="124"/>
+      <c r="N29" s="124"/>
+      <c r="O29" s="124"/>
+      <c r="P29" s="124"/>
+      <c r="Q29" s="124"/>
+      <c r="R29" s="124"/>
+      <c r="S29" s="124"/>
+      <c r="T29" s="124"/>
+      <c r="U29" s="124"/>
+      <c r="V29" s="125"/>
+      <c r="W29" s="126"/>
+      <c r="X29" s="127"/>
+      <c r="Y29" s="14">
         <v>20</v>
       </c>
-      <c r="Z29" s="2" t="s">
+      <c r="Z29" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="AM29" s="24"/>
-[...2 lines deleted...]
-      <c r="AP29" s="24"/>
+      <c r="AM29" s="128"/>
+      <c r="AN29" s="128"/>
+      <c r="AO29" s="128"/>
+      <c r="AP29" s="128"/>
     </row>
     <row r="30" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B30" s="57"/>
-[...20 lines deleted...]
-      <c r="Y30" s="2">
+      <c r="B30" s="93"/>
+      <c r="C30" s="94"/>
+      <c r="D30" s="94"/>
+      <c r="E30" s="129"/>
+      <c r="F30" s="49"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="79"/>
+      <c r="L30" s="130"/>
+      <c r="M30" s="130"/>
+      <c r="N30" s="130"/>
+      <c r="O30" s="130"/>
+      <c r="P30" s="130"/>
+      <c r="Q30" s="130"/>
+      <c r="R30" s="130"/>
+      <c r="S30" s="130"/>
+      <c r="T30" s="130"/>
+      <c r="U30" s="130"/>
+      <c r="V30" s="131"/>
+      <c r="Y30" s="14">
         <v>21</v>
       </c>
-      <c r="Z30" s="2" t="s">
+      <c r="Z30" s="14" t="s">
         <v>73</v>
       </c>
-      <c r="AM30" s="24"/>
-[...2 lines deleted...]
-      <c r="AP30" s="24"/>
+      <c r="AM30" s="128"/>
+      <c r="AN30" s="128"/>
+      <c r="AO30" s="128"/>
+      <c r="AP30" s="128"/>
     </row>
     <row r="31" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B31" s="57" t="s">
+      <c r="B31" s="93" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="58"/>
-[...1 lines deleted...]
-      <c r="E31" s="43" t="s">
+      <c r="C31" s="94"/>
+      <c r="D31" s="94"/>
+      <c r="E31" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="F31" s="43"/>
-[...4 lines deleted...]
-      <c r="K31" s="43" t="s">
+      <c r="F31" s="69"/>
+      <c r="G31" s="69"/>
+      <c r="H31" s="69"/>
+      <c r="I31" s="69"/>
+      <c r="J31" s="69"/>
+      <c r="K31" s="69" t="s">
         <v>76</v>
       </c>
-      <c r="L31" s="43"/>
-[...10 lines deleted...]
-      <c r="Y31" s="2" t="s">
+      <c r="L31" s="69"/>
+      <c r="M31" s="69"/>
+      <c r="N31" s="69"/>
+      <c r="O31" s="69"/>
+      <c r="P31" s="69"/>
+      <c r="Q31" s="69"/>
+      <c r="R31" s="69"/>
+      <c r="S31" s="69"/>
+      <c r="T31" s="69"/>
+      <c r="U31" s="69"/>
+      <c r="V31" s="70"/>
+      <c r="Y31" s="14" t="s">
         <v>77</v>
       </c>
-      <c r="Z31" s="2" t="s">
+      <c r="Z31" s="14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="2:42" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B32" s="57"/>
-[...2 lines deleted...]
-      <c r="E32" s="59" t="s">
+      <c r="B32" s="93"/>
+      <c r="C32" s="94"/>
+      <c r="D32" s="94"/>
+      <c r="E32" s="132" t="s">
         <v>72</v>
       </c>
-      <c r="F32" s="59"/>
-[...16 lines deleted...]
-      <c r="Y32" s="2" t="s">
+      <c r="F32" s="132"/>
+      <c r="G32" s="132"/>
+      <c r="H32" s="132"/>
+      <c r="I32" s="132"/>
+      <c r="J32" s="132"/>
+      <c r="K32" s="81"/>
+      <c r="L32" s="81"/>
+      <c r="M32" s="81"/>
+      <c r="N32" s="81"/>
+      <c r="O32" s="81"/>
+      <c r="P32" s="81"/>
+      <c r="Q32" s="81"/>
+      <c r="R32" s="81"/>
+      <c r="S32" s="81"/>
+      <c r="T32" s="81"/>
+      <c r="U32" s="81"/>
+      <c r="V32" s="133"/>
+      <c r="Y32" s="14" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="33" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B33" s="57"/>
-[...20 lines deleted...]
-      <c r="Y33" s="2">
+      <c r="B33" s="93"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="132"/>
+      <c r="F33" s="132"/>
+      <c r="G33" s="132"/>
+      <c r="H33" s="132"/>
+      <c r="I33" s="132"/>
+      <c r="J33" s="132"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="81"/>
+      <c r="M33" s="81"/>
+      <c r="N33" s="81"/>
+      <c r="O33" s="81"/>
+      <c r="P33" s="81"/>
+      <c r="Q33" s="81"/>
+      <c r="R33" s="81"/>
+      <c r="S33" s="81"/>
+      <c r="T33" s="81"/>
+      <c r="U33" s="81"/>
+      <c r="V33" s="133"/>
+      <c r="Y33" s="14">
         <v>24</v>
       </c>
-      <c r="Z33" s="3" t="s">
+      <c r="Z33" s="23" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B34" s="39" t="s">
+      <c r="B34" s="33" t="s">
         <v>80</v>
       </c>
-      <c r="C34" s="40"/>
-[...1 lines deleted...]
-      <c r="E34" s="43" t="s">
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="69" t="s">
         <v>81</v>
       </c>
-      <c r="F34" s="43"/>
-[...8 lines deleted...]
-      <c r="O34" s="43" t="s">
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="69"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="69"/>
+      <c r="M34" s="69"/>
+      <c r="N34" s="69"/>
+      <c r="O34" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="P34" s="43"/>
-[...6 lines deleted...]
-      <c r="Y34" s="2">
+      <c r="P34" s="69"/>
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69"/>
+      <c r="S34" s="69"/>
+      <c r="T34" s="69"/>
+      <c r="U34" s="69"/>
+      <c r="V34" s="70"/>
+      <c r="Y34" s="14">
         <v>25</v>
       </c>
-      <c r="Z34" s="2" t="s">
+      <c r="Z34" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="AB34" s="25"/>
+      <c r="AB34" s="134"/>
     </row>
     <row r="35" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B35" s="39"/>
-[...2 lines deleted...]
-      <c r="E35" s="45" t="s">
+      <c r="B35" s="33"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="F35" s="46"/>
-[...16 lines deleted...]
-      <c r="Y35" s="2">
+      <c r="F35" s="96"/>
+      <c r="G35" s="96"/>
+      <c r="H35" s="96"/>
+      <c r="I35" s="96"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="96"/>
+      <c r="L35" s="96"/>
+      <c r="M35" s="96"/>
+      <c r="N35" s="97"/>
+      <c r="O35" s="58"/>
+      <c r="P35" s="59"/>
+      <c r="Q35" s="59"/>
+      <c r="R35" s="59"/>
+      <c r="S35" s="59"/>
+      <c r="T35" s="59"/>
+      <c r="U35" s="59"/>
+      <c r="V35" s="60"/>
+      <c r="Y35" s="14">
         <v>26</v>
       </c>
-      <c r="Z35" s="2" t="s">
+      <c r="Z35" s="14" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="36" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B36" s="39"/>
-[...20 lines deleted...]
-      <c r="Y36" s="2">
+      <c r="B36" s="33"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="100"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="102"/>
+      <c r="O36" s="64"/>
+      <c r="P36" s="65"/>
+      <c r="Q36" s="65"/>
+      <c r="R36" s="65"/>
+      <c r="S36" s="65"/>
+      <c r="T36" s="65"/>
+      <c r="U36" s="65"/>
+      <c r="V36" s="66"/>
+      <c r="Y36" s="14">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B37" s="39"/>
-[...2 lines deleted...]
-      <c r="E37" s="62" t="s">
+      <c r="B37" s="33"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="F37" s="63"/>
-[...7 lines deleted...]
-      <c r="N37" s="62" t="s">
+      <c r="F37" s="52"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="52"/>
+      <c r="L37" s="52"/>
+      <c r="M37" s="53"/>
+      <c r="N37" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="O37" s="63"/>
-[...2 lines deleted...]
-      <c r="R37" s="66" t="s">
+      <c r="O37" s="52"/>
+      <c r="P37" s="52"/>
+      <c r="Q37" s="135"/>
+      <c r="R37" s="136" t="s">
         <v>87</v>
       </c>
-      <c r="S37" s="63"/>
-[...3 lines deleted...]
-      <c r="Y37" s="2">
+      <c r="S37" s="52"/>
+      <c r="T37" s="52"/>
+      <c r="U37" s="52"/>
+      <c r="V37" s="54"/>
+      <c r="Y37" s="14">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B38" s="39"/>
-[...11 lines deleted...]
-      <c r="N38" s="74" t="s">
+      <c r="B38" s="33"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="137"/>
+      <c r="F38" s="138"/>
+      <c r="G38" s="138"/>
+      <c r="H38" s="138"/>
+      <c r="I38" s="138"/>
+      <c r="J38" s="138"/>
+      <c r="K38" s="138"/>
+      <c r="L38" s="138"/>
+      <c r="M38" s="139"/>
+      <c r="N38" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="O38" s="75"/>
-[...7 lines deleted...]
-      <c r="Y38" s="2">
+      <c r="O38" s="141"/>
+      <c r="P38" s="141"/>
+      <c r="Q38" s="142"/>
+      <c r="R38" s="143"/>
+      <c r="S38" s="144"/>
+      <c r="T38" s="144"/>
+      <c r="U38" s="144"/>
+      <c r="V38" s="145"/>
+      <c r="Y38" s="14">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="2:28" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="41"/>
-[...20 lines deleted...]
-      <c r="Y39" s="2">
+      <c r="B39" s="146"/>
+      <c r="C39" s="147"/>
+      <c r="D39" s="147"/>
+      <c r="E39" s="148"/>
+      <c r="F39" s="149"/>
+      <c r="G39" s="149"/>
+      <c r="H39" s="149"/>
+      <c r="I39" s="149"/>
+      <c r="J39" s="149"/>
+      <c r="K39" s="149"/>
+      <c r="L39" s="149"/>
+      <c r="M39" s="150"/>
+      <c r="N39" s="151"/>
+      <c r="O39" s="152"/>
+      <c r="P39" s="152"/>
+      <c r="Q39" s="153"/>
+      <c r="R39" s="154"/>
+      <c r="S39" s="155"/>
+      <c r="T39" s="155"/>
+      <c r="U39" s="155"/>
+      <c r="V39" s="156"/>
+      <c r="Y39" s="14">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B40" s="26"/>
-[...20 lines deleted...]
-      <c r="Y40" s="2">
+      <c r="B40" s="157"/>
+      <c r="C40" s="157"/>
+      <c r="D40" s="157"/>
+      <c r="E40" s="158"/>
+      <c r="F40" s="158"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="158"/>
+      <c r="I40" s="158"/>
+      <c r="J40" s="158"/>
+      <c r="K40" s="158"/>
+      <c r="L40" s="158"/>
+      <c r="M40" s="158"/>
+      <c r="N40" s="158"/>
+      <c r="O40" s="158"/>
+      <c r="P40" s="158"/>
+      <c r="Q40" s="158"/>
+      <c r="R40" s="158"/>
+      <c r="S40" s="158"/>
+      <c r="T40" s="158"/>
+      <c r="U40" s="158"/>
+      <c r="V40" s="158"/>
+      <c r="Y40" s="14">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B41" s="26"/>
-[...19 lines deleted...]
-      <c r="V41" s="27"/>
+      <c r="B41" s="157"/>
+      <c r="C41" s="157"/>
+      <c r="D41" s="157"/>
+      <c r="E41" s="158"/>
+      <c r="F41" s="158"/>
+      <c r="G41" s="158"/>
+      <c r="H41" s="158"/>
+      <c r="I41" s="158"/>
+      <c r="J41" s="158"/>
+      <c r="K41" s="158"/>
+      <c r="L41" s="158"/>
+      <c r="M41" s="158"/>
+      <c r="N41" s="158"/>
+      <c r="O41" s="158"/>
+      <c r="P41" s="158"/>
+      <c r="Q41" s="158"/>
+      <c r="R41" s="158"/>
+      <c r="S41" s="158"/>
+      <c r="T41" s="158"/>
+      <c r="U41" s="158"/>
+      <c r="V41" s="158"/>
     </row>
     <row r="42" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B42" s="28"/>
-[...19 lines deleted...]
-      <c r="V42" s="27"/>
+      <c r="B42" s="159"/>
+      <c r="C42" s="159"/>
+      <c r="D42" s="159"/>
+      <c r="E42" s="158"/>
+      <c r="F42" s="158"/>
+      <c r="G42" s="158"/>
+      <c r="H42" s="158"/>
+      <c r="I42" s="158"/>
+      <c r="J42" s="158"/>
+      <c r="K42" s="158"/>
+      <c r="L42" s="158"/>
+      <c r="M42" s="158"/>
+      <c r="N42" s="158"/>
+      <c r="O42" s="158"/>
+      <c r="P42" s="158"/>
+      <c r="Q42" s="158"/>
+      <c r="R42" s="158"/>
+      <c r="S42" s="158"/>
+      <c r="T42" s="158"/>
+      <c r="U42" s="158"/>
+      <c r="V42" s="158"/>
     </row>
     <row r="43" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B43" s="28"/>
-[...19 lines deleted...]
-      <c r="V43" s="27"/>
+      <c r="B43" s="159"/>
+      <c r="C43" s="159"/>
+      <c r="D43" s="159"/>
+      <c r="E43" s="158"/>
+      <c r="F43" s="158"/>
+      <c r="G43" s="158"/>
+      <c r="H43" s="158"/>
+      <c r="I43" s="158"/>
+      <c r="J43" s="158"/>
+      <c r="K43" s="158"/>
+      <c r="L43" s="158"/>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="158"/>
+      <c r="P43" s="158"/>
+      <c r="Q43" s="158"/>
+      <c r="R43" s="158"/>
+      <c r="S43" s="158"/>
+      <c r="T43" s="158"/>
+      <c r="U43" s="158"/>
+      <c r="V43" s="158"/>
     </row>
     <row r="44" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B44" s="28"/>
-[...16 lines deleted...]
-      <c r="V44" s="30"/>
+      <c r="B44" s="159"/>
+      <c r="C44" s="159"/>
+      <c r="D44" s="159"/>
+      <c r="E44" s="160"/>
+      <c r="F44" s="160"/>
+      <c r="G44" s="160"/>
+      <c r="H44" s="160"/>
+      <c r="I44" s="160"/>
+      <c r="J44" s="160"/>
+      <c r="L44" s="161"/>
+      <c r="M44" s="161"/>
+      <c r="P44" s="161"/>
+      <c r="Q44" s="161"/>
+      <c r="R44" s="161"/>
+      <c r="S44" s="161"/>
+      <c r="T44" s="161"/>
+      <c r="U44" s="161"/>
+      <c r="V44" s="161"/>
     </row>
     <row r="45" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B45" s="28"/>
-[...19 lines deleted...]
-      <c r="V45" s="30"/>
+      <c r="B45" s="159"/>
+      <c r="C45" s="159"/>
+      <c r="D45" s="159"/>
+      <c r="E45" s="160"/>
+      <c r="F45" s="160"/>
+      <c r="G45" s="160"/>
+      <c r="H45" s="160"/>
+      <c r="I45" s="160"/>
+      <c r="J45" s="160"/>
+      <c r="K45" s="160"/>
+      <c r="L45" s="161"/>
+      <c r="M45" s="161"/>
+      <c r="N45" s="161"/>
+      <c r="O45" s="161"/>
+      <c r="P45" s="161"/>
+      <c r="Q45" s="161"/>
+      <c r="R45" s="161"/>
+      <c r="S45" s="161"/>
+      <c r="T45" s="161"/>
+      <c r="U45" s="161"/>
+      <c r="V45" s="161"/>
     </row>
     <row r="46" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B46" s="31"/>
-[...19 lines deleted...]
-      <c r="V46" s="30"/>
+      <c r="B46" s="162"/>
+      <c r="C46" s="160"/>
+      <c r="D46" s="160"/>
+      <c r="E46" s="161"/>
+      <c r="F46" s="161"/>
+      <c r="G46" s="161"/>
+      <c r="H46" s="161"/>
+      <c r="I46" s="161"/>
+      <c r="J46" s="161"/>
+      <c r="K46" s="161"/>
+      <c r="L46" s="161"/>
+      <c r="M46" s="161"/>
+      <c r="N46" s="161"/>
+      <c r="O46" s="161"/>
+      <c r="P46" s="161"/>
+      <c r="Q46" s="161"/>
+      <c r="R46" s="161"/>
+      <c r="S46" s="161"/>
+      <c r="T46" s="161"/>
+      <c r="U46" s="161"/>
+      <c r="V46" s="161"/>
     </row>
     <row r="47" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B47" s="30"/>
-[...19 lines deleted...]
-      <c r="V47" s="30"/>
+      <c r="B47" s="161"/>
+      <c r="C47" s="160"/>
+      <c r="D47" s="160"/>
+      <c r="E47" s="161"/>
+      <c r="F47" s="161"/>
+      <c r="G47" s="161"/>
+      <c r="H47" s="161"/>
+      <c r="I47" s="161"/>
+      <c r="J47" s="161"/>
+      <c r="K47" s="161"/>
+      <c r="L47" s="161"/>
+      <c r="M47" s="161"/>
+      <c r="N47" s="161"/>
+      <c r="O47" s="161"/>
+      <c r="P47" s="161"/>
+      <c r="Q47" s="161"/>
+      <c r="R47" s="161"/>
+      <c r="S47" s="161"/>
+      <c r="T47" s="161"/>
+      <c r="U47" s="161"/>
+      <c r="V47" s="161"/>
     </row>
     <row r="48" spans="2:28" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B48" s="30"/>
-[...19 lines deleted...]
-      <c r="V48" s="30"/>
+      <c r="B48" s="161"/>
+      <c r="C48" s="161"/>
+      <c r="D48" s="161"/>
+      <c r="E48" s="161"/>
+      <c r="F48" s="161"/>
+      <c r="G48" s="161"/>
+      <c r="H48" s="161"/>
+      <c r="I48" s="161"/>
+      <c r="J48" s="161"/>
+      <c r="K48" s="161"/>
+      <c r="L48" s="161"/>
+      <c r="M48" s="161"/>
+      <c r="N48" s="161"/>
+      <c r="O48" s="161"/>
+      <c r="P48" s="161"/>
+      <c r="Q48" s="161"/>
+      <c r="R48" s="161"/>
+      <c r="S48" s="161"/>
+      <c r="T48" s="161"/>
+      <c r="U48" s="161"/>
+      <c r="V48" s="161"/>
     </row>
     <row r="49" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B49" s="30"/>
-[...19 lines deleted...]
-      <c r="V49" s="30"/>
+      <c r="B49" s="161"/>
+      <c r="C49" s="161"/>
+      <c r="D49" s="161"/>
+      <c r="E49" s="161"/>
+      <c r="F49" s="161"/>
+      <c r="G49" s="161"/>
+      <c r="H49" s="161"/>
+      <c r="I49" s="161"/>
+      <c r="J49" s="161"/>
+      <c r="K49" s="161"/>
+      <c r="L49" s="161"/>
+      <c r="M49" s="161"/>
+      <c r="N49" s="161"/>
+      <c r="O49" s="161"/>
+      <c r="P49" s="161"/>
+      <c r="Q49" s="161"/>
+      <c r="R49" s="161"/>
+      <c r="S49" s="161"/>
+      <c r="T49" s="161"/>
+      <c r="U49" s="161"/>
+      <c r="V49" s="161"/>
     </row>
     <row r="50" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B50" s="30"/>
-[...19 lines deleted...]
-      <c r="V50" s="30"/>
+      <c r="B50" s="161"/>
+      <c r="C50" s="161"/>
+      <c r="D50" s="161"/>
+      <c r="E50" s="161"/>
+      <c r="F50" s="161"/>
+      <c r="G50" s="161"/>
+      <c r="H50" s="161"/>
+      <c r="I50" s="161"/>
+      <c r="J50" s="161"/>
+      <c r="K50" s="161"/>
+      <c r="L50" s="161"/>
+      <c r="M50" s="161"/>
+      <c r="N50" s="161"/>
+      <c r="O50" s="161"/>
+      <c r="P50" s="161"/>
+      <c r="Q50" s="161"/>
+      <c r="R50" s="161"/>
+      <c r="S50" s="161"/>
+      <c r="T50" s="161"/>
+      <c r="U50" s="161"/>
+      <c r="V50" s="161"/>
     </row>
     <row r="51" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B51" s="30"/>
-[...19 lines deleted...]
-      <c r="V51" s="30"/>
+      <c r="B51" s="161"/>
+      <c r="C51" s="161"/>
+      <c r="D51" s="161"/>
+      <c r="E51" s="161"/>
+      <c r="F51" s="161"/>
+      <c r="G51" s="161"/>
+      <c r="H51" s="161"/>
+      <c r="I51" s="161"/>
+      <c r="J51" s="161"/>
+      <c r="K51" s="161"/>
+      <c r="L51" s="161"/>
+      <c r="M51" s="161"/>
+      <c r="N51" s="161"/>
+      <c r="O51" s="161"/>
+      <c r="P51" s="161"/>
+      <c r="Q51" s="161"/>
+      <c r="R51" s="161"/>
+      <c r="S51" s="161"/>
+      <c r="T51" s="161"/>
+      <c r="U51" s="161"/>
+      <c r="V51" s="161"/>
     </row>
     <row r="52" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B52" s="30"/>
-[...1 lines deleted...]
-      <c r="D52" s="30"/>
+      <c r="B52" s="161"/>
+      <c r="C52" s="161"/>
+      <c r="D52" s="161"/>
     </row>
     <row r="53" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B53" s="30"/>
-[...1 lines deleted...]
-      <c r="D53" s="30"/>
+      <c r="B53" s="161"/>
+      <c r="C53" s="161"/>
+      <c r="D53" s="161"/>
     </row>
     <row r="54" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="55" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="56" spans="2:22" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="57" spans="2:22" ht="14.1" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="60" spans="2:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="61" spans="2:22" ht="13.15" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="61" spans="2:22" ht="13.2" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="63" spans="2:22" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <mergeCells count="76">
     <mergeCell ref="B1:V2"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:O7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="T7:U7"/>
     <mergeCell ref="B9:D14"/>
     <mergeCell ref="E9:G9"/>
     <mergeCell ref="H9:J9"/>
     <mergeCell ref="P9:V9"/>
     <mergeCell ref="E10:G11"/>
     <mergeCell ref="H10:J11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="P10:V11"/>
     <mergeCell ref="E12:O12"/>
     <mergeCell ref="P12:V12"/>
     <mergeCell ref="E13:O14"/>
     <mergeCell ref="P13:V14"/>
@@ -5192,110 +5134,77 @@
     <mergeCell ref="N38:Q39"/>
     <mergeCell ref="G26:I27"/>
     <mergeCell ref="J26:L27"/>
     <mergeCell ref="M26:M27"/>
     <mergeCell ref="N26:N27"/>
     <mergeCell ref="O26:O27"/>
     <mergeCell ref="R38:V39"/>
     <mergeCell ref="P26:P27"/>
     <mergeCell ref="B34:D39"/>
     <mergeCell ref="E34:N34"/>
     <mergeCell ref="O34:V34"/>
     <mergeCell ref="E35:N36"/>
     <mergeCell ref="O35:V36"/>
     <mergeCell ref="B31:D33"/>
     <mergeCell ref="E31:J31"/>
     <mergeCell ref="K31:V31"/>
     <mergeCell ref="E32:J33"/>
     <mergeCell ref="K32:V33"/>
     <mergeCell ref="E37:M37"/>
     <mergeCell ref="N37:Q37"/>
     <mergeCell ref="R37:V37"/>
     <mergeCell ref="E38:M39"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="Q20:V21">
-    <cfRule type="expression" dxfId="13" priority="8">
+    <cfRule type="expression" dxfId="6" priority="8">
       <formula>AND(NOT($E$20="現場清算（立会必須）"), NOT($K$20="希望する"))</formula>
-    </cfRule>
-[...1 lines deleted...]
-      <formula>IF(Q20="選択してください",TRUE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AM29:AP30 T23 Q26:R26 E27:F27 J26:P27 E26:G26">
-    <cfRule type="expression" dxfId="11" priority="13">
+    <cfRule type="expression" dxfId="5" priority="13">
       <formula>NOT($E$23="移転先もしくは別のご住所へ送付")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="W29:X29">
-    <cfRule type="expression" dxfId="10" priority="12">
+    <cfRule type="expression" dxfId="4" priority="12">
       <formula>NOT($B$8="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K32">
-    <cfRule type="expression" dxfId="9" priority="11">
+    <cfRule type="expression" dxfId="3" priority="11">
       <formula>NOT($E$32="有（希望の記載内容を右にご入力ください）")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E20:J21">
-[...18 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="E38 N38:R38 N39:Q39">
-    <cfRule type="expression" dxfId="4" priority="2">
+    <cfRule type="expression" dxfId="2" priority="2">
       <formula>NOT($E$35="給水契約者本人以外")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="R38">
-    <cfRule type="expression" dxfId="3" priority="5">
+    <cfRule type="expression" dxfId="1" priority="5">
       <formula>NOT($N$38="その他（右の欄に関係性をご入力ください）")</formula>
-    </cfRule>
-[...8 lines deleted...]
-      <formula>IF(N38="選択してください",TRUE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E29 K29">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>NOT($E$23="移転先もしくは別のご住所へ送付")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="16">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K20:P21" xr:uid="{EC10A48F-44B6-4335-A774-07C60FF3C969}">
       <formula1>$Z$9:$Z$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E35:N36" xr:uid="{284484AC-25C0-4120-B580-DDA0C1D2A455}">
       <formula1>$Z$33:$Z$35</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T7:U7" xr:uid="{D9AD95E2-1177-4B54-A520-EEC3C7AF3D3A}">
       <formula1>$Y$10:$Y$40</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q7:R7" xr:uid="{2A08DD94-5744-410E-854E-927D7F3C0772}">
       <formula1>$X$10:$X$21</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M7:O7" xr:uid="{37D0DE72-C1D6-446A-A564-6BE4313FCF9A}">
       <formula1>$X$3:$X$8</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E32:J33" xr:uid="{48CEF316-2AFE-44FC-88A0-B16EE9544558}">
       <formula1>$Z$29:$Z$31</formula1>