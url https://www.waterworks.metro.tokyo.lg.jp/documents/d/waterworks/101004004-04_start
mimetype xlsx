--- v1 (2025-12-26)
+++ v2 (2026-04-02)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\koshino-kei\Desktop\071201_FAX様式\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\920puc\PT-業務課・ＰＵＣ共有資料\50_◇◆担当者間連絡用（新）\01.【連絡用】 指導監理 ⇒ PUC\20260313_越野→福島様＜FAX様式（白黒）＞\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D19EE701-4147-47FE-87AD-584F96DC50A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{438B8DC3-1FC6-4894-BB14-A11D85945692}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17325" xr2:uid="{4E073A91-4A8C-4330-B02A-CCB19213B6CE}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14652" xr2:uid="{4E073A91-4A8C-4330-B02A-CCB19213B6CE}"/>
   </bookViews>
   <sheets>
     <sheet name="開始申込書列記式" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">開始申込書列記式!$B$1:$AT$79</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
@@ -307,112 +307,50 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ご移転元の口座振替払いを継続</t>
     <rPh sb="1" eb="4">
       <t>イテンモト</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>コウザ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>フリカエ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>ご移転元のクレジット払いを継続</t>
     <rPh sb="1" eb="4">
       <t>イテンモト</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>バラ</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...60 lines deleted...]
-    <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>1</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>2</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>自分で開栓する</t>
     <rPh sb="0" eb="2">
       <t>ジブン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>カイセン</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>お客さま番号（10ケタ）</t>
     <rPh sb="4" eb="6">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
@@ -1012,50 +950,115 @@
       <t>スイドウキョク</t>
     </rPh>
     <rPh sb="377" eb="379">
       <t>センタク</t>
     </rPh>
     <rPh sb="386" eb="387">
       <t>ウカガ</t>
     </rPh>
     <rPh sb="402" eb="404">
       <t>バアイ</t>
     </rPh>
     <rPh sb="405" eb="406">
       <t>カギ</t>
     </rPh>
     <rPh sb="422" eb="424">
       <t>バアイ</t>
     </rPh>
     <rPh sb="453" eb="456">
       <t>ハッコウブツ</t>
     </rPh>
     <rPh sb="464" eb="466">
       <t>ソウフ</t>
     </rPh>
     <rPh sb="487" eb="489">
       <t>ハッコウ</t>
+    </rPh>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <r>
+      <t>　</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　＜申込書について＞</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　・　入力不要項目は自動で黒塗りされます。
+　・　印刷範囲の設定をご確認ください。
+　・　本様式はＦＡＸ用です。下記お客さまセンターＦＡＸ番号まで送付をお願いします。
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>　＜お問い合わせ先＞</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="BIZ UDゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">
+　東京都水道局お客さまセンター（受付時間　８時３０分～２０時００分まで※日祝を除く）
+　・　ＦＡＸ　　０３－５７９０－０５７２　（２３区）　／　０４２－５４８－５１１５　（多摩地区）
+　・　電話番号　０５７０－０９１－１００　（ナビダイヤル）
+　　　　　　　　０３－５３２６－１１０１　（２３区）
+　　　　　　　　０４２－５４８－５１１０　（多摩地区）
+　</t>
+    </r>
+    <rPh sb="4" eb="7">
+      <t>モウシコミショ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>クロ</t>
     </rPh>
     <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="00\-000000\-00"/>
     <numFmt numFmtId="178" formatCode="000\-0000"/>
   </numFmts>
   <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1259,71 +1262,65 @@
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="72">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
@@ -2164,1155 +2161,910 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="193">
+  <cellXfs count="186">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="8" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="32" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...40 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="67" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="69" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="57" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="58" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="176" fontId="20" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="3" borderId="71" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="3" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="3" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="3" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="8" fillId="3" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="3" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="26" fillId="3" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="177" fontId="26" fillId="3" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="8" fillId="3" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="67" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="67" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="4" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="4" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="4" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="26" fillId="0" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...113 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="3" borderId="60" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="3" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="20" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="176" fontId="8" fillId="3" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="26" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...97 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="計算" xfId="1" builtinId="22"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{97322F8A-99C4-4FD0-A171-4EFF09D564AE}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{AA704958-2D5E-4325-842A-0D370CD11606}"/>
   </cellStyles>
-  <dxfs count="63">
+  <dxfs count="31">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
-[...20 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFFF00"/>
-[...34 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3597,5981 +3349,5452 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84877FA6-0E45-4403-86E2-C11F34CEBBD5}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CL81"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="P7" sqref="P7:Y7"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="91" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="2.09765625" style="15" customWidth="1"/>
+    <col min="2" max="47" width="5.59765625" style="15" customWidth="1"/>
+    <col min="48" max="50" width="5.59765625" style="5" hidden="1" customWidth="1"/>
+    <col min="51" max="53" width="5.59765625" style="5" customWidth="1"/>
+    <col min="54" max="54" width="5.59765625" style="2" customWidth="1"/>
+    <col min="55" max="90" width="5.59765625" style="15" customWidth="1"/>
+    <col min="91" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="49" t="s">
+    <row r="1" spans="1:90" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="158" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="49"/>
-[...42 lines deleted...]
-      <c r="AT1" s="49"/>
+      <c r="C1" s="158"/>
+      <c r="D1" s="158"/>
+      <c r="E1" s="158"/>
+      <c r="F1" s="158"/>
+      <c r="G1" s="158"/>
+      <c r="H1" s="158"/>
+      <c r="I1" s="158"/>
+      <c r="J1" s="158"/>
+      <c r="K1" s="158"/>
+      <c r="L1" s="158"/>
+      <c r="M1" s="158"/>
+      <c r="N1" s="158"/>
+      <c r="O1" s="158"/>
+      <c r="P1" s="158"/>
+      <c r="Q1" s="158"/>
+      <c r="R1" s="158"/>
+      <c r="S1" s="158"/>
+      <c r="T1" s="158"/>
+      <c r="U1" s="158"/>
+      <c r="V1" s="158"/>
+      <c r="W1" s="158"/>
+      <c r="X1" s="158"/>
+      <c r="Y1" s="158"/>
+      <c r="Z1" s="158"/>
+      <c r="AA1" s="158"/>
+      <c r="AB1" s="158"/>
+      <c r="AC1" s="158"/>
+      <c r="AD1" s="158"/>
+      <c r="AE1" s="158"/>
+      <c r="AF1" s="158"/>
+      <c r="AG1" s="158"/>
+      <c r="AH1" s="158"/>
+      <c r="AI1" s="158"/>
+      <c r="AJ1" s="158"/>
+      <c r="AK1" s="158"/>
+      <c r="AL1" s="158"/>
+      <c r="AM1" s="158"/>
+      <c r="AN1" s="158"/>
+      <c r="AO1" s="158"/>
+      <c r="AP1" s="158"/>
+      <c r="AQ1" s="158"/>
+      <c r="AR1" s="158"/>
+      <c r="AS1" s="158"/>
+      <c r="AT1" s="158"/>
     </row>
-    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...45 lines deleted...]
-      <c r="AV2" s="2" t="s">
+    <row r="2" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="37"/>
+      <c r="C2" s="37"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="37"/>
+      <c r="I2" s="37"/>
+      <c r="J2" s="37"/>
+      <c r="K2" s="37"/>
+      <c r="L2" s="37"/>
+      <c r="M2" s="37"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
+      <c r="Z2" s="37"/>
+      <c r="AA2" s="37"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="37"/>
+      <c r="AG2" s="37"/>
+      <c r="AH2" s="37"/>
+      <c r="AI2" s="37"/>
+      <c r="AJ2" s="37"/>
+      <c r="AK2" s="37"/>
+      <c r="AL2" s="37"/>
+      <c r="AM2" s="37"/>
+      <c r="AN2" s="37"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
+      <c r="AR2" s="37"/>
+      <c r="AS2" s="37"/>
+      <c r="AT2" s="37"/>
+      <c r="AV2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="AX2" s="5" t="s">
+      <c r="AX2" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="6" t="s">
+    <row r="3" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="7"/>
-[...29 lines deleted...]
-      <c r="AG3" s="50" t="s">
+      <c r="AG3" s="159" t="s">
         <v>4</v>
       </c>
-      <c r="AH3" s="51"/>
-[...5 lines deleted...]
-      <c r="AN3" s="60" t="s">
+      <c r="AH3" s="160"/>
+      <c r="AI3" s="163"/>
+      <c r="AJ3" s="164"/>
+      <c r="AK3" s="164"/>
+      <c r="AL3" s="164"/>
+      <c r="AM3" s="165"/>
+      <c r="AN3" s="169" t="s">
         <v>6</v>
       </c>
-      <c r="AO3" s="62"/>
-[...1 lines deleted...]
-      <c r="AQ3" s="60" t="s">
+      <c r="AO3" s="171"/>
+      <c r="AP3" s="171"/>
+      <c r="AQ3" s="169" t="s">
         <v>7</v>
       </c>
-      <c r="AR3" s="62"/>
-[...1 lines deleted...]
-      <c r="AT3" s="64" t="s">
+      <c r="AR3" s="171"/>
+      <c r="AS3" s="171"/>
+      <c r="AT3" s="173" t="s">
         <v>9</v>
       </c>
-      <c r="AV3" s="2" t="s">
+      <c r="AV3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="AW3" s="2"/>
-      <c r="AX3" s="8" t="s">
+      <c r="AW3" s="5"/>
+      <c r="AX3" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AY3" s="2"/>
+      <c r="AY3" s="5"/>
     </row>
-    <row r="4" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="9" t="s">
+    <row r="4" spans="1:90" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C4" s="10"/>
-[...43 lines deleted...]
-      <c r="AV4" s="2" t="s">
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="K4" s="6"/>
+      <c r="AG4" s="161"/>
+      <c r="AH4" s="162"/>
+      <c r="AI4" s="166"/>
+      <c r="AJ4" s="167"/>
+      <c r="AK4" s="167"/>
+      <c r="AL4" s="167"/>
+      <c r="AM4" s="168"/>
+      <c r="AN4" s="170"/>
+      <c r="AO4" s="172"/>
+      <c r="AP4" s="172"/>
+      <c r="AQ4" s="170"/>
+      <c r="AR4" s="172"/>
+      <c r="AS4" s="172"/>
+      <c r="AT4" s="174"/>
+      <c r="AV4" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="AX4" s="3" t="s">
+      <c r="AX4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:90" s="14" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...44 lines deleted...]
-      <c r="AV5" s="2" t="s">
+    <row r="5" spans="1:90" s="9" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="20"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="8"/>
+      <c r="S5" s="10"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="AM5" s="152"/>
+      <c r="AN5" s="152"/>
+      <c r="AO5" s="152"/>
+      <c r="AP5" s="38"/>
+      <c r="AQ5" s="38"/>
+      <c r="AR5" s="38"/>
+      <c r="AS5" s="38"/>
+      <c r="AT5" s="38"/>
+      <c r="AV5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="AW5" s="2"/>
-      <c r="AX5" s="5" t="s">
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="AY5" s="2"/>
-[...33 lines deleted...]
-      <c r="CH5" s="20"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="10"/>
+      <c r="BC5" s="21"/>
+      <c r="BE5" s="21"/>
+      <c r="BF5" s="21"/>
+      <c r="BG5" s="21"/>
+      <c r="BH5" s="21"/>
+      <c r="BI5" s="21"/>
+      <c r="BJ5" s="21"/>
+      <c r="BK5" s="21"/>
+      <c r="BL5" s="21"/>
+      <c r="BM5" s="21"/>
+      <c r="BN5" s="21"/>
+      <c r="BO5" s="21"/>
+      <c r="BP5" s="21"/>
+      <c r="BQ5" s="21"/>
+      <c r="BR5" s="21"/>
+      <c r="BS5" s="21"/>
+      <c r="BT5" s="21"/>
+      <c r="BU5" s="21"/>
+      <c r="BV5" s="21"/>
+      <c r="BW5" s="21"/>
+      <c r="BX5" s="21"/>
+      <c r="BY5" s="21"/>
+      <c r="BZ5" s="21"/>
+      <c r="CA5" s="21"/>
+      <c r="CB5" s="21"/>
+      <c r="CC5" s="21"/>
+      <c r="CD5" s="21"/>
+      <c r="CE5" s="21"/>
+      <c r="CF5" s="21"/>
+      <c r="CG5" s="21"/>
+      <c r="CH5" s="21"/>
     </row>
-    <row r="6" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+    <row r="6" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="1"/>
+      <c r="B6" s="153" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="84"/>
-[...7 lines deleted...]
-      <c r="K6" s="86" t="s">
+      <c r="C6" s="154"/>
+      <c r="D6" s="154"/>
+      <c r="E6" s="154"/>
+      <c r="F6" s="154"/>
+      <c r="G6" s="154"/>
+      <c r="H6" s="154"/>
+      <c r="I6" s="154"/>
+      <c r="J6" s="155"/>
+      <c r="K6" s="156" t="s">
         <v>18</v>
       </c>
-      <c r="L6" s="84"/>
-[...3 lines deleted...]
-      <c r="P6" s="86" t="s">
+      <c r="L6" s="154"/>
+      <c r="M6" s="154"/>
+      <c r="N6" s="154"/>
+      <c r="O6" s="155"/>
+      <c r="P6" s="156" t="s">
         <v>19</v>
       </c>
-      <c r="Q6" s="84"/>
-[...8 lines deleted...]
-      <c r="Z6" s="86" t="s">
+      <c r="Q6" s="154"/>
+      <c r="R6" s="154"/>
+      <c r="S6" s="154"/>
+      <c r="T6" s="154"/>
+      <c r="U6" s="154"/>
+      <c r="V6" s="154"/>
+      <c r="W6" s="154"/>
+      <c r="X6" s="154"/>
+      <c r="Y6" s="155"/>
+      <c r="Z6" s="156" t="s">
         <v>20</v>
       </c>
-      <c r="AA6" s="84"/>
-[...11 lines deleted...]
-      <c r="AM6" s="86" t="s">
+      <c r="AA6" s="154"/>
+      <c r="AB6" s="154"/>
+      <c r="AC6" s="154"/>
+      <c r="AD6" s="154"/>
+      <c r="AE6" s="154"/>
+      <c r="AF6" s="154"/>
+      <c r="AG6" s="154"/>
+      <c r="AH6" s="154"/>
+      <c r="AI6" s="154"/>
+      <c r="AJ6" s="154"/>
+      <c r="AK6" s="154"/>
+      <c r="AL6" s="155"/>
+      <c r="AM6" s="156" t="s">
         <v>21</v>
       </c>
-      <c r="AN6" s="84"/>
-[...6 lines deleted...]
-      <c r="AV6" s="3" t="s">
+      <c r="AN6" s="154"/>
+      <c r="AO6" s="154"/>
+      <c r="AP6" s="154"/>
+      <c r="AQ6" s="154"/>
+      <c r="AR6" s="154"/>
+      <c r="AS6" s="154"/>
+      <c r="AT6" s="157"/>
+      <c r="AV6" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="AX6" s="8" t="s">
+      <c r="AX6" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:90" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:90" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A7" s="22"/>
-      <c r="B7" s="66"/>
-[...13 lines deleted...]
-      <c r="P7" s="72" t="s">
+      <c r="B7" s="175"/>
+      <c r="C7" s="176"/>
+      <c r="D7" s="176"/>
+      <c r="E7" s="176"/>
+      <c r="F7" s="176"/>
+      <c r="G7" s="176"/>
+      <c r="H7" s="176"/>
+      <c r="I7" s="176"/>
+      <c r="J7" s="177"/>
+      <c r="K7" s="178"/>
+      <c r="L7" s="179"/>
+      <c r="M7" s="179"/>
+      <c r="N7" s="179"/>
+      <c r="O7" s="180"/>
+      <c r="P7" s="181" t="s">
         <v>2</v>
       </c>
-      <c r="Q7" s="73"/>
-[...21 lines deleted...]
-      <c r="AM7" s="72" t="s">
+      <c r="Q7" s="182"/>
+      <c r="R7" s="182"/>
+      <c r="S7" s="182"/>
+      <c r="T7" s="182"/>
+      <c r="U7" s="182"/>
+      <c r="V7" s="182"/>
+      <c r="W7" s="182"/>
+      <c r="X7" s="182"/>
+      <c r="Y7" s="183"/>
+      <c r="Z7" s="184"/>
+      <c r="AA7" s="176"/>
+      <c r="AB7" s="176"/>
+      <c r="AC7" s="176"/>
+      <c r="AD7" s="176"/>
+      <c r="AE7" s="176"/>
+      <c r="AF7" s="176"/>
+      <c r="AG7" s="176"/>
+      <c r="AH7" s="176"/>
+      <c r="AI7" s="176"/>
+      <c r="AJ7" s="176"/>
+      <c r="AK7" s="176"/>
+      <c r="AL7" s="177"/>
+      <c r="AM7" s="181" t="s">
         <v>2</v>
       </c>
-      <c r="AN7" s="73"/>
-[...6 lines deleted...]
-      <c r="AV7" s="2" t="s">
+      <c r="AN7" s="182"/>
+      <c r="AO7" s="182"/>
+      <c r="AP7" s="182"/>
+      <c r="AQ7" s="182"/>
+      <c r="AR7" s="182"/>
+      <c r="AS7" s="182"/>
+      <c r="AT7" s="185"/>
+      <c r="AV7" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="AX7" s="8" t="s">
+      <c r="AX7" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="BI7" s="20"/>
-[...28 lines deleted...]
-      <c r="CL7" s="20"/>
+      <c r="BI7" s="21"/>
+      <c r="BJ7" s="21"/>
+      <c r="BK7" s="21"/>
+      <c r="BL7" s="21"/>
+      <c r="BM7" s="21"/>
+      <c r="BN7" s="21"/>
+      <c r="BO7" s="21"/>
+      <c r="BP7" s="21"/>
+      <c r="BQ7" s="21"/>
+      <c r="BR7" s="21"/>
+      <c r="BS7" s="21"/>
+      <c r="BT7" s="21"/>
+      <c r="BU7" s="21"/>
+      <c r="BV7" s="21"/>
+      <c r="BW7" s="21"/>
+      <c r="BX7" s="21"/>
+      <c r="BY7" s="21"/>
+      <c r="BZ7" s="21"/>
+      <c r="CA7" s="21"/>
+      <c r="CB7" s="21"/>
+      <c r="CC7" s="21"/>
+      <c r="CD7" s="21"/>
+      <c r="CE7" s="21"/>
+      <c r="CF7" s="21"/>
+      <c r="CG7" s="21"/>
+      <c r="CH7" s="21"/>
+      <c r="CI7" s="21"/>
+      <c r="CJ7" s="21"/>
+      <c r="CK7" s="21"/>
+      <c r="CL7" s="21"/>
     </row>
-    <row r="8" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A8" s="22"/>
-      <c r="B8" s="12"/>
-[...74 lines deleted...]
-      <c r="CH8" s="20"/>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="12"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="11"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="14"/>
+      <c r="M8" s="14"/>
+      <c r="N8" s="11"/>
+      <c r="O8" s="11"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="11"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="10"/>
+      <c r="W8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Y8" s="2"/>
+      <c r="Z8" s="2"/>
+      <c r="AA8" s="2"/>
+      <c r="AB8" s="2"/>
+      <c r="AC8" s="2"/>
+      <c r="AD8" s="2"/>
+      <c r="AE8" s="2"/>
+      <c r="AF8" s="2"/>
+      <c r="AG8" s="2"/>
+      <c r="AH8" s="2"/>
+      <c r="AI8" s="2"/>
+      <c r="AJ8" s="2"/>
+      <c r="AK8" s="2"/>
+      <c r="AL8" s="2"/>
+      <c r="BC8" s="21"/>
+      <c r="BE8" s="21"/>
+      <c r="BF8" s="21"/>
+      <c r="BG8" s="21"/>
+      <c r="BH8" s="21"/>
+      <c r="BI8" s="21"/>
+      <c r="BJ8" s="21"/>
+      <c r="BK8" s="21"/>
+      <c r="BL8" s="21"/>
+      <c r="BM8" s="21"/>
+      <c r="BN8" s="21"/>
+      <c r="BO8" s="21"/>
+      <c r="BP8" s="21"/>
+      <c r="BQ8" s="21"/>
+      <c r="BR8" s="21"/>
+      <c r="BS8" s="21"/>
+      <c r="BT8" s="21"/>
+      <c r="BU8" s="21"/>
+      <c r="BV8" s="21"/>
+      <c r="BW8" s="21"/>
+      <c r="BX8" s="21"/>
+      <c r="BY8" s="21"/>
+      <c r="BZ8" s="21"/>
+      <c r="CA8" s="21"/>
+      <c r="CB8" s="21"/>
+      <c r="CC8" s="21"/>
+      <c r="CD8" s="21"/>
+      <c r="CE8" s="21"/>
+      <c r="CF8" s="21"/>
+      <c r="CG8" s="21"/>
+      <c r="CH8" s="21"/>
     </row>
-    <row r="9" spans="1:90" ht="170.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:90" ht="170.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A9" s="22"/>
-      <c r="B9" s="77" t="s">
+      <c r="B9" s="147" t="s">
+        <v>97</v>
+      </c>
+      <c r="C9" s="148"/>
+      <c r="D9" s="148"/>
+      <c r="E9" s="148"/>
+      <c r="F9" s="148"/>
+      <c r="G9" s="148"/>
+      <c r="H9" s="148"/>
+      <c r="I9" s="148"/>
+      <c r="J9" s="148"/>
+      <c r="K9" s="148"/>
+      <c r="L9" s="148"/>
+      <c r="M9" s="148"/>
+      <c r="N9" s="148"/>
+      <c r="O9" s="148"/>
+      <c r="P9" s="148"/>
+      <c r="Q9" s="148"/>
+      <c r="R9" s="148"/>
+      <c r="S9" s="148"/>
+      <c r="T9" s="148"/>
+      <c r="U9" s="148"/>
+      <c r="V9" s="148"/>
+      <c r="W9" s="148"/>
+      <c r="X9" s="148"/>
+      <c r="Y9" s="148"/>
+      <c r="Z9" s="148"/>
+      <c r="AA9" s="148"/>
+      <c r="AB9" s="149"/>
+      <c r="AC9" s="150" t="s">
         <v>98</v>
       </c>
-      <c r="C9" s="78"/>
-[...25 lines deleted...]
-      <c r="AC9" s="80" t="s">
+      <c r="AD9" s="148"/>
+      <c r="AE9" s="148"/>
+      <c r="AF9" s="148"/>
+      <c r="AG9" s="148"/>
+      <c r="AH9" s="148"/>
+      <c r="AI9" s="148"/>
+      <c r="AJ9" s="148"/>
+      <c r="AK9" s="148"/>
+      <c r="AL9" s="148"/>
+      <c r="AM9" s="148"/>
+      <c r="AN9" s="148"/>
+      <c r="AO9" s="148"/>
+      <c r="AP9" s="148"/>
+      <c r="AQ9" s="148"/>
+      <c r="AR9" s="148"/>
+      <c r="AS9" s="148"/>
+      <c r="AT9" s="151"/>
+      <c r="AV9" s="5">
+        <v>1</v>
+      </c>
+      <c r="AW9" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="AD9" s="78"/>
-[...16 lines deleted...]
-      <c r="AV9" s="2">
+      <c r="AX9" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="BS9" s="23"/>
+      <c r="BT9" s="23"/>
+      <c r="BU9" s="23"/>
+      <c r="BV9" s="23"/>
+      <c r="BW9" s="23"/>
+      <c r="BX9" s="23"/>
+      <c r="BZ9" s="21"/>
+      <c r="CA9" s="21"/>
+      <c r="CB9" s="21"/>
+      <c r="CC9" s="21"/>
+      <c r="CD9" s="21"/>
+      <c r="CE9" s="21"/>
+      <c r="CF9" s="21"/>
+      <c r="CG9" s="21"/>
+      <c r="CH9" s="21"/>
+    </row>
+    <row r="10" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="22"/>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="16"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="16"/>
+      <c r="R10" s="16"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="17"/>
+      <c r="AG10" s="17"/>
+      <c r="AH10" s="17"/>
+      <c r="AI10" s="17"/>
+      <c r="AJ10" s="17"/>
+      <c r="AK10" s="17"/>
+      <c r="AL10" s="17"/>
+      <c r="AV10" s="5">
+        <v>2</v>
+      </c>
+      <c r="AW10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="AX10" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="BC10" s="21"/>
+      <c r="BV10" s="23"/>
+      <c r="BW10" s="23"/>
+      <c r="BX10" s="23"/>
+      <c r="BZ10" s="21"/>
+      <c r="CA10" s="21"/>
+      <c r="CB10" s="21"/>
+      <c r="CC10" s="21"/>
+      <c r="CD10" s="21"/>
+      <c r="CE10" s="21"/>
+      <c r="CF10" s="21"/>
+      <c r="CG10" s="21"/>
+      <c r="CH10" s="21"/>
+    </row>
+    <row r="11" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="24"/>
+      <c r="B11" s="100">
         <v>1</v>
       </c>
-      <c r="AW9" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AX9" s="5" t="s">
+      <c r="C11" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="103"/>
+      <c r="E11" s="103"/>
+      <c r="F11" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" s="105"/>
+      <c r="H11" s="105"/>
+      <c r="I11" s="105"/>
+      <c r="J11" s="105"/>
+      <c r="K11" s="105"/>
+      <c r="L11" s="105"/>
+      <c r="M11" s="105"/>
+      <c r="N11" s="105"/>
+      <c r="O11" s="105"/>
+      <c r="P11" s="105"/>
+      <c r="Q11" s="105"/>
+      <c r="R11" s="105"/>
+      <c r="S11" s="105"/>
+      <c r="T11" s="105"/>
+      <c r="U11" s="106"/>
+      <c r="V11" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W11" s="108"/>
+      <c r="X11" s="108"/>
+      <c r="Y11" s="109"/>
+      <c r="Z11" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA11" s="105"/>
+      <c r="AB11" s="105"/>
+      <c r="AC11" s="105"/>
+      <c r="AD11" s="105"/>
+      <c r="AE11" s="105"/>
+      <c r="AF11" s="105"/>
+      <c r="AG11" s="105"/>
+      <c r="AH11" s="105"/>
+      <c r="AI11" s="106"/>
+      <c r="AJ11" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK11" s="114"/>
+      <c r="AL11" s="114"/>
+      <c r="AM11" s="115"/>
+      <c r="AN11" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO11" s="120"/>
+      <c r="AP11" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ11" s="122"/>
+      <c r="AR11" s="123"/>
+      <c r="AS11" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT11" s="127"/>
+      <c r="AV11" s="2">
+        <v>3</v>
+      </c>
+      <c r="AW11" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AX11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="BV11" s="25"/>
+      <c r="BW11" s="25"/>
+      <c r="BX11" s="25"/>
+    </row>
+    <row r="12" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="101"/>
+      <c r="C12" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" s="86"/>
+      <c r="H12" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" s="88"/>
+      <c r="J12" s="89"/>
+      <c r="K12" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L12" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O12" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P12" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q12" s="88"/>
+      <c r="R12" s="88"/>
+      <c r="S12" s="88"/>
+      <c r="T12" s="88"/>
+      <c r="U12" s="97"/>
+      <c r="V12" s="110"/>
+      <c r="W12" s="111"/>
+      <c r="X12" s="111"/>
+      <c r="Y12" s="112"/>
+      <c r="Z12" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA12" s="94"/>
+      <c r="AB12" s="94"/>
+      <c r="AC12" s="94"/>
+      <c r="AD12" s="98"/>
+      <c r="AE12" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF12" s="94"/>
+      <c r="AG12" s="94"/>
+      <c r="AH12" s="94"/>
+      <c r="AI12" s="95"/>
+      <c r="AJ12" s="116"/>
+      <c r="AK12" s="117"/>
+      <c r="AL12" s="117"/>
+      <c r="AM12" s="118"/>
+      <c r="AN12" s="46"/>
+      <c r="AO12" s="121"/>
+      <c r="AP12" s="124"/>
+      <c r="AQ12" s="124"/>
+      <c r="AR12" s="125"/>
+      <c r="AS12" s="47"/>
+      <c r="AT12" s="48"/>
+      <c r="AV12" s="2">
+        <v>4</v>
+      </c>
+      <c r="AW12" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="BV12" s="25"/>
+      <c r="BW12" s="25"/>
+      <c r="BX12" s="25"/>
+    </row>
+    <row r="13" spans="1:90" s="9" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="22"/>
+      <c r="B13" s="101"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="51"/>
+      <c r="H13" s="52"/>
+      <c r="I13" s="53"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="27"/>
+      <c r="P13" s="55"/>
+      <c r="Q13" s="56"/>
+      <c r="R13" s="56"/>
+      <c r="S13" s="56"/>
+      <c r="T13" s="56"/>
+      <c r="U13" s="57"/>
+      <c r="V13" s="58"/>
+      <c r="W13" s="59"/>
+      <c r="X13" s="59"/>
+      <c r="Y13" s="59"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="61"/>
+      <c r="AB13" s="61"/>
+      <c r="AC13" s="61"/>
+      <c r="AD13" s="62"/>
+      <c r="AE13" s="128"/>
+      <c r="AF13" s="61"/>
+      <c r="AG13" s="61"/>
+      <c r="AH13" s="61"/>
+      <c r="AI13" s="129"/>
+      <c r="AJ13" s="130"/>
+      <c r="AK13" s="131"/>
+      <c r="AL13" s="131"/>
+      <c r="AM13" s="132"/>
+      <c r="AN13" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="BS9" s="28"/>
-[...13 lines deleted...]
-      <c r="CH9" s="20"/>
+      <c r="AO13" s="134"/>
+      <c r="AP13" s="135"/>
+      <c r="AQ13" s="135"/>
+      <c r="AR13" s="136"/>
+      <c r="AS13" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT13" s="137"/>
+      <c r="AV13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AW13" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX13" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="BT13" s="23"/>
+      <c r="BU13" s="23"/>
+      <c r="BV13" s="23"/>
+      <c r="BW13" s="23"/>
+      <c r="BX13" s="23"/>
     </row>
-    <row r="10" spans="1:90" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...44 lines deleted...]
-      <c r="AV10" s="2">
+    <row r="14" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="101"/>
+      <c r="C14" s="138"/>
+      <c r="D14" s="139"/>
+      <c r="E14" s="139"/>
+      <c r="F14" s="139"/>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="139"/>
+      <c r="J14" s="139"/>
+      <c r="K14" s="139"/>
+      <c r="L14" s="139"/>
+      <c r="M14" s="139"/>
+      <c r="N14" s="139"/>
+      <c r="O14" s="139"/>
+      <c r="P14" s="139"/>
+      <c r="Q14" s="139"/>
+      <c r="R14" s="139"/>
+      <c r="S14" s="139"/>
+      <c r="T14" s="139"/>
+      <c r="U14" s="139"/>
+      <c r="V14" s="140"/>
+      <c r="W14" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X14" s="142"/>
+      <c r="Y14" s="142"/>
+      <c r="Z14" s="143"/>
+      <c r="AA14" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB14" s="145"/>
+      <c r="AC14" s="145"/>
+      <c r="AD14" s="145"/>
+      <c r="AE14" s="145"/>
+      <c r="AF14" s="145"/>
+      <c r="AG14" s="145"/>
+      <c r="AH14" s="145"/>
+      <c r="AI14" s="145"/>
+      <c r="AJ14" s="145"/>
+      <c r="AK14" s="146"/>
+      <c r="AL14" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM14" s="43"/>
+      <c r="AN14" s="43"/>
+      <c r="AO14" s="43"/>
+      <c r="AP14" s="43"/>
+      <c r="AQ14" s="44"/>
+      <c r="AR14" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS14" s="43"/>
+      <c r="AT14" s="45"/>
+      <c r="AV14" s="2">
+        <v>6</v>
+      </c>
+      <c r="AW14" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AX14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="BU14" s="25"/>
+      <c r="BV14" s="25"/>
+      <c r="BW14" s="25"/>
+      <c r="BX14" s="25"/>
+      <c r="CD14" s="28"/>
+      <c r="CE14" s="28"/>
+      <c r="CF14" s="28"/>
+      <c r="CG14" s="28"/>
+      <c r="CH14" s="28"/>
+    </row>
+    <row r="15" spans="1:90" s="2" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="101"/>
+      <c r="C15" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="86"/>
+      <c r="E15" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="86"/>
+      <c r="G15" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H15" s="86"/>
+      <c r="I15" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="88"/>
+      <c r="K15" s="89"/>
+      <c r="L15" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M15" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N15" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O15" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P15" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q15" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R15" s="91"/>
+      <c r="S15" s="91"/>
+      <c r="T15" s="91"/>
+      <c r="U15" s="91"/>
+      <c r="V15" s="92"/>
+      <c r="W15" s="110"/>
+      <c r="X15" s="111"/>
+      <c r="Y15" s="111"/>
+      <c r="Z15" s="112"/>
+      <c r="AA15" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB15" s="94"/>
+      <c r="AC15" s="94"/>
+      <c r="AD15" s="94"/>
+      <c r="AE15" s="94"/>
+      <c r="AF15" s="94"/>
+      <c r="AG15" s="94"/>
+      <c r="AH15" s="94"/>
+      <c r="AI15" s="94"/>
+      <c r="AJ15" s="94"/>
+      <c r="AK15" s="95"/>
+      <c r="AL15" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM15" s="67"/>
+      <c r="AN15" s="67"/>
+      <c r="AO15" s="67"/>
+      <c r="AP15" s="67"/>
+      <c r="AQ15" s="68"/>
+      <c r="AR15" s="46"/>
+      <c r="AS15" s="47"/>
+      <c r="AT15" s="48"/>
+      <c r="AV15" s="2">
+        <v>7</v>
+      </c>
+      <c r="AW15" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AX15" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:90" s="9" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B16" s="102"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="70"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="71"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="74"/>
+      <c r="K16" s="75"/>
+      <c r="L16" s="41"/>
+      <c r="M16" s="41"/>
+      <c r="N16" s="41"/>
+      <c r="O16" s="30"/>
+      <c r="P16" s="31"/>
+      <c r="Q16" s="76"/>
+      <c r="R16" s="77"/>
+      <c r="S16" s="77"/>
+      <c r="T16" s="77"/>
+      <c r="U16" s="77"/>
+      <c r="V16" s="77"/>
+      <c r="W16" s="78"/>
+      <c r="X16" s="79"/>
+      <c r="Y16" s="79"/>
+      <c r="Z16" s="80"/>
+      <c r="AA16" s="81"/>
+      <c r="AB16" s="74"/>
+      <c r="AC16" s="74"/>
+      <c r="AD16" s="74"/>
+      <c r="AE16" s="74"/>
+      <c r="AF16" s="74"/>
+      <c r="AG16" s="74"/>
+      <c r="AH16" s="74"/>
+      <c r="AI16" s="74"/>
+      <c r="AJ16" s="74"/>
+      <c r="AK16" s="82"/>
+      <c r="AL16" s="83"/>
+      <c r="AM16" s="84"/>
+      <c r="AN16" s="84"/>
+      <c r="AO16" s="84"/>
+      <c r="AP16" s="84"/>
+      <c r="AQ16" s="84"/>
+      <c r="AR16" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="AW10" s="2" t="s">
-[...2 lines deleted...]
-      <c r="AX10" s="2" t="s">
+      <c r="AS16" s="64"/>
+      <c r="AT16" s="65"/>
+      <c r="AV16" s="5">
+        <v>8</v>
+      </c>
+      <c r="AW16" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AX16" s="32" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:65" s="9" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B17" s="2"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="18"/>
+      <c r="N17" s="18"/>
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+      <c r="AF17" s="2"/>
+      <c r="AG17" s="2"/>
+      <c r="AH17" s="2"/>
+      <c r="AI17" s="2"/>
+      <c r="AJ17" s="2"/>
+      <c r="AK17" s="2"/>
+      <c r="AL17" s="2"/>
+      <c r="AV17" s="5">
+        <v>9</v>
+      </c>
+      <c r="AW17" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:65" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="100">
+        <v>2</v>
+      </c>
+      <c r="C18" s="103" t="s">
         <v>28</v>
       </c>
-      <c r="BC10" s="20"/>
-[...11 lines deleted...]
-      <c r="CH10" s="20"/>
+      <c r="D18" s="103"/>
+      <c r="E18" s="103"/>
+      <c r="F18" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="105"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="105"/>
+      <c r="L18" s="105"/>
+      <c r="M18" s="105"/>
+      <c r="N18" s="105"/>
+      <c r="O18" s="105"/>
+      <c r="P18" s="105"/>
+      <c r="Q18" s="105"/>
+      <c r="R18" s="105"/>
+      <c r="S18" s="105"/>
+      <c r="T18" s="105"/>
+      <c r="U18" s="106"/>
+      <c r="V18" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W18" s="108"/>
+      <c r="X18" s="108"/>
+      <c r="Y18" s="109"/>
+      <c r="Z18" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA18" s="105"/>
+      <c r="AB18" s="105"/>
+      <c r="AC18" s="105"/>
+      <c r="AD18" s="105"/>
+      <c r="AE18" s="105"/>
+      <c r="AF18" s="105"/>
+      <c r="AG18" s="105"/>
+      <c r="AH18" s="105"/>
+      <c r="AI18" s="106"/>
+      <c r="AJ18" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK18" s="114"/>
+      <c r="AL18" s="114"/>
+      <c r="AM18" s="115"/>
+      <c r="AN18" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO18" s="120"/>
+      <c r="AP18" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ18" s="122"/>
+      <c r="AR18" s="123"/>
+      <c r="AS18" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT18" s="127"/>
+      <c r="AV18" s="5">
+        <v>10</v>
+      </c>
+      <c r="AW18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AX18" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="AY18" s="9"/>
+      <c r="AZ18" s="9"/>
+      <c r="BA18" s="9"/>
+      <c r="BB18" s="5"/>
+      <c r="BC18" s="9"/>
+      <c r="BH18" s="21"/>
+      <c r="BI18" s="21"/>
+      <c r="BJ18" s="21"/>
+      <c r="BK18" s="21"/>
+      <c r="BL18" s="21"/>
+      <c r="BM18" s="21"/>
     </row>
-    <row r="11" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="C11" s="91" t="s">
+    <row r="19" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="101"/>
+      <c r="C19" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="96"/>
+      <c r="E19" s="96"/>
+      <c r="F19" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="86"/>
+      <c r="H19" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19" s="88"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L19" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M19" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N19" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O19" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P19" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="97"/>
+      <c r="V19" s="110"/>
+      <c r="W19" s="111"/>
+      <c r="X19" s="111"/>
+      <c r="Y19" s="112"/>
+      <c r="Z19" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA19" s="94"/>
+      <c r="AB19" s="94"/>
+      <c r="AC19" s="94"/>
+      <c r="AD19" s="98"/>
+      <c r="AE19" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF19" s="94"/>
+      <c r="AG19" s="94"/>
+      <c r="AH19" s="94"/>
+      <c r="AI19" s="95"/>
+      <c r="AJ19" s="116"/>
+      <c r="AK19" s="117"/>
+      <c r="AL19" s="117"/>
+      <c r="AM19" s="118"/>
+      <c r="AN19" s="46"/>
+      <c r="AO19" s="121"/>
+      <c r="AP19" s="124"/>
+      <c r="AQ19" s="124"/>
+      <c r="AR19" s="125"/>
+      <c r="AS19" s="47"/>
+      <c r="AT19" s="48"/>
+      <c r="AV19" s="5">
+        <v>11</v>
+      </c>
+      <c r="AW19" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="AX19" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="BB19" s="34"/>
+      <c r="BC19" s="33"/>
+      <c r="BH19" s="9"/>
+      <c r="BI19" s="9"/>
+      <c r="BJ19" s="9"/>
+      <c r="BK19" s="9"/>
+      <c r="BL19" s="9"/>
+      <c r="BM19" s="9"/>
+    </row>
+    <row r="20" spans="1:65" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="101"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+      <c r="E20" s="49"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="51"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="54"/>
+      <c r="K20" s="26"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="26"/>
+      <c r="O20" s="27"/>
+      <c r="P20" s="55"/>
+      <c r="Q20" s="56"/>
+      <c r="R20" s="56"/>
+      <c r="S20" s="56"/>
+      <c r="T20" s="56"/>
+      <c r="U20" s="57"/>
+      <c r="V20" s="58"/>
+      <c r="W20" s="59"/>
+      <c r="X20" s="59"/>
+      <c r="Y20" s="59"/>
+      <c r="Z20" s="60"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="62"/>
+      <c r="AE20" s="128"/>
+      <c r="AF20" s="61"/>
+      <c r="AG20" s="61"/>
+      <c r="AH20" s="61"/>
+      <c r="AI20" s="129"/>
+      <c r="AJ20" s="130"/>
+      <c r="AK20" s="131"/>
+      <c r="AL20" s="131"/>
+      <c r="AM20" s="132"/>
+      <c r="AN20" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO20" s="134"/>
+      <c r="AP20" s="135"/>
+      <c r="AQ20" s="135"/>
+      <c r="AR20" s="136"/>
+      <c r="AS20" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT20" s="137"/>
+      <c r="AV20" s="5">
+        <v>12</v>
+      </c>
+      <c r="AW20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="BH20" s="9"/>
+      <c r="BI20" s="9"/>
+      <c r="BJ20" s="9"/>
+      <c r="BK20" s="9"/>
+      <c r="BL20" s="9"/>
+      <c r="BM20" s="9"/>
+    </row>
+    <row r="21" spans="1:65" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="101"/>
+      <c r="C21" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="139"/>
+      <c r="E21" s="139"/>
+      <c r="F21" s="139"/>
+      <c r="G21" s="139"/>
+      <c r="H21" s="139"/>
+      <c r="I21" s="139"/>
+      <c r="J21" s="139"/>
+      <c r="K21" s="139"/>
+      <c r="L21" s="139"/>
+      <c r="M21" s="139"/>
+      <c r="N21" s="139"/>
+      <c r="O21" s="139"/>
+      <c r="P21" s="139"/>
+      <c r="Q21" s="139"/>
+      <c r="R21" s="139"/>
+      <c r="S21" s="139"/>
+      <c r="T21" s="139"/>
+      <c r="U21" s="139"/>
+      <c r="V21" s="140"/>
+      <c r="W21" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X21" s="142"/>
+      <c r="Y21" s="142"/>
+      <c r="Z21" s="143"/>
+      <c r="AA21" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB21" s="145"/>
+      <c r="AC21" s="145"/>
+      <c r="AD21" s="145"/>
+      <c r="AE21" s="145"/>
+      <c r="AF21" s="145"/>
+      <c r="AG21" s="145"/>
+      <c r="AH21" s="145"/>
+      <c r="AI21" s="145"/>
+      <c r="AJ21" s="145"/>
+      <c r="AK21" s="146"/>
+      <c r="AL21" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM21" s="43"/>
+      <c r="AN21" s="43"/>
+      <c r="AO21" s="43"/>
+      <c r="AP21" s="43"/>
+      <c r="AQ21" s="44"/>
+      <c r="AR21" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS21" s="43"/>
+      <c r="AT21" s="45"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="2"/>
+      <c r="BC21" s="15"/>
+    </row>
+    <row r="22" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="35"/>
+      <c r="B22" s="101"/>
+      <c r="C22" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="86"/>
+      <c r="E22" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="86"/>
+      <c r="G22" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="86"/>
+      <c r="I22" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J22" s="88"/>
+      <c r="K22" s="89"/>
+      <c r="L22" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M22" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N22" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O22" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P22" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q22" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R22" s="91"/>
+      <c r="S22" s="91"/>
+      <c r="T22" s="91"/>
+      <c r="U22" s="91"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="110"/>
+      <c r="X22" s="111"/>
+      <c r="Y22" s="111"/>
+      <c r="Z22" s="112"/>
+      <c r="AA22" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB22" s="94"/>
+      <c r="AC22" s="94"/>
+      <c r="AD22" s="94"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="94"/>
+      <c r="AG22" s="94"/>
+      <c r="AH22" s="94"/>
+      <c r="AI22" s="94"/>
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="95"/>
+      <c r="AL22" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM22" s="67"/>
+      <c r="AN22" s="67"/>
+      <c r="AO22" s="67"/>
+      <c r="AP22" s="67"/>
+      <c r="AQ22" s="68"/>
+      <c r="AR22" s="46"/>
+      <c r="AS22" s="47"/>
+      <c r="AT22" s="48"/>
+      <c r="AW22" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AX22" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="BB22" s="34"/>
+      <c r="BC22" s="33"/>
+    </row>
+    <row r="23" spans="1:65" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="36"/>
+      <c r="B23" s="102"/>
+      <c r="C23" s="69"/>
+      <c r="D23" s="70"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="72"/>
+      <c r="H23" s="72"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="75"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
+      <c r="N23" s="41"/>
+      <c r="O23" s="30"/>
+      <c r="P23" s="31"/>
+      <c r="Q23" s="76"/>
+      <c r="R23" s="77"/>
+      <c r="S23" s="77"/>
+      <c r="T23" s="77"/>
+      <c r="U23" s="77"/>
+      <c r="V23" s="77"/>
+      <c r="W23" s="78"/>
+      <c r="X23" s="79"/>
+      <c r="Y23" s="79"/>
+      <c r="Z23" s="80"/>
+      <c r="AA23" s="81"/>
+      <c r="AB23" s="74"/>
+      <c r="AC23" s="74"/>
+      <c r="AD23" s="74"/>
+      <c r="AE23" s="74"/>
+      <c r="AF23" s="74"/>
+      <c r="AG23" s="74"/>
+      <c r="AH23" s="74"/>
+      <c r="AI23" s="74"/>
+      <c r="AJ23" s="74"/>
+      <c r="AK23" s="82"/>
+      <c r="AL23" s="83"/>
+      <c r="AM23" s="84"/>
+      <c r="AN23" s="84"/>
+      <c r="AO23" s="84"/>
+      <c r="AP23" s="84"/>
+      <c r="AQ23" s="84"/>
+      <c r="AR23" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS23" s="64"/>
+      <c r="AT23" s="65"/>
+      <c r="AW23" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX23" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:65" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A24" s="36"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Y24" s="2"/>
+      <c r="Z24" s="2"/>
+      <c r="AA24" s="2"/>
+      <c r="AB24" s="2"/>
+      <c r="AC24" s="2"/>
+      <c r="AD24" s="2"/>
+      <c r="AE24" s="2"/>
+      <c r="AF24" s="2"/>
+      <c r="AG24" s="2"/>
+      <c r="AH24" s="2"/>
+      <c r="AI24" s="2"/>
+      <c r="AJ24" s="2"/>
+      <c r="AK24" s="2"/>
+      <c r="AL24" s="2"/>
+      <c r="AW24" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX24" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:65" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="100">
+        <v>3</v>
+      </c>
+      <c r="C25" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="103"/>
+      <c r="E25" s="103"/>
+      <c r="F25" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="91"/>
-[...1 lines deleted...]
-      <c r="F11" s="92" t="s">
+      <c r="G25" s="105"/>
+      <c r="H25" s="105"/>
+      <c r="I25" s="105"/>
+      <c r="J25" s="105"/>
+      <c r="K25" s="105"/>
+      <c r="L25" s="105"/>
+      <c r="M25" s="105"/>
+      <c r="N25" s="105"/>
+      <c r="O25" s="105"/>
+      <c r="P25" s="105"/>
+      <c r="Q25" s="105"/>
+      <c r="R25" s="105"/>
+      <c r="S25" s="105"/>
+      <c r="T25" s="105"/>
+      <c r="U25" s="106"/>
+      <c r="V25" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G11" s="93"/>
-[...14 lines deleted...]
-      <c r="V11" s="95" t="s">
+      <c r="W25" s="108"/>
+      <c r="X25" s="108"/>
+      <c r="Y25" s="109"/>
+      <c r="Z25" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="W11" s="96"/>
-[...2 lines deleted...]
-      <c r="Z11" s="92" t="s">
+      <c r="AA25" s="105"/>
+      <c r="AB25" s="105"/>
+      <c r="AC25" s="105"/>
+      <c r="AD25" s="105"/>
+      <c r="AE25" s="105"/>
+      <c r="AF25" s="105"/>
+      <c r="AG25" s="105"/>
+      <c r="AH25" s="105"/>
+      <c r="AI25" s="106"/>
+      <c r="AJ25" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="AA11" s="93"/>
-[...8 lines deleted...]
-      <c r="AJ11" s="101" t="s">
+      <c r="AK25" s="114"/>
+      <c r="AL25" s="114"/>
+      <c r="AM25" s="115"/>
+      <c r="AN25" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="AK11" s="102"/>
-[...2 lines deleted...]
-      <c r="AN11" s="116" t="s">
+      <c r="AO25" s="120"/>
+      <c r="AP25" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="AO11" s="117"/>
-      <c r="AP11" s="120" t="s">
+      <c r="AQ25" s="122"/>
+      <c r="AR25" s="123"/>
+      <c r="AS25" s="126" t="s">
         <v>35</v>
       </c>
-      <c r="AQ11" s="120"/>
-[...11 lines deleted...]
-      <c r="AX11" s="3" t="s">
+      <c r="AT25" s="127"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX25" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="2"/>
+      <c r="BC25" s="15"/>
+    </row>
+    <row r="26" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="101"/>
+      <c r="C26" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="BV11" s="32"/>
-[...1 lines deleted...]
-      <c r="BX11" s="32"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G26" s="86"/>
+      <c r="H26" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I26" s="88"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L26" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N26" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O26" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P26" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q26" s="88"/>
+      <c r="R26" s="88"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="88"/>
+      <c r="U26" s="97"/>
+      <c r="V26" s="110"/>
+      <c r="W26" s="111"/>
+      <c r="X26" s="111"/>
+      <c r="Y26" s="112"/>
+      <c r="Z26" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA26" s="94"/>
+      <c r="AB26" s="94"/>
+      <c r="AC26" s="94"/>
+      <c r="AD26" s="98"/>
+      <c r="AE26" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF26" s="94"/>
+      <c r="AG26" s="94"/>
+      <c r="AH26" s="94"/>
+      <c r="AI26" s="95"/>
+      <c r="AJ26" s="116"/>
+      <c r="AK26" s="117"/>
+      <c r="AL26" s="117"/>
+      <c r="AM26" s="118"/>
+      <c r="AN26" s="46"/>
+      <c r="AO26" s="121"/>
+      <c r="AP26" s="124"/>
+      <c r="AQ26" s="124"/>
+      <c r="AR26" s="125"/>
+      <c r="AS26" s="47"/>
+      <c r="AT26" s="48"/>
+      <c r="AW26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="AX26" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB26" s="34"/>
+      <c r="BC26" s="33"/>
     </row>
-    <row r="12" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="C12" s="128" t="s">
+    <row r="27" spans="1:65" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="101"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="26"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="55"/>
+      <c r="Q27" s="56"/>
+      <c r="R27" s="56"/>
+      <c r="S27" s="56"/>
+      <c r="T27" s="56"/>
+      <c r="U27" s="57"/>
+      <c r="V27" s="58"/>
+      <c r="W27" s="59"/>
+      <c r="X27" s="59"/>
+      <c r="Y27" s="59"/>
+      <c r="Z27" s="60"/>
+      <c r="AA27" s="61"/>
+      <c r="AB27" s="61"/>
+      <c r="AC27" s="61"/>
+      <c r="AD27" s="62"/>
+      <c r="AE27" s="128"/>
+      <c r="AF27" s="61"/>
+      <c r="AG27" s="61"/>
+      <c r="AH27" s="61"/>
+      <c r="AI27" s="129"/>
+      <c r="AJ27" s="130"/>
+      <c r="AK27" s="131"/>
+      <c r="AL27" s="131"/>
+      <c r="AM27" s="132"/>
+      <c r="AN27" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO27" s="134"/>
+      <c r="AP27" s="135"/>
+      <c r="AQ27" s="135"/>
+      <c r="AR27" s="136"/>
+      <c r="AS27" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT27" s="137"/>
+      <c r="AW27" s="5" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:65" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B28" s="101"/>
+      <c r="C28" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" s="139"/>
+      <c r="E28" s="139"/>
+      <c r="F28" s="139"/>
+      <c r="G28" s="139"/>
+      <c r="H28" s="139"/>
+      <c r="I28" s="139"/>
+      <c r="J28" s="139"/>
+      <c r="K28" s="139"/>
+      <c r="L28" s="139"/>
+      <c r="M28" s="139"/>
+      <c r="N28" s="139"/>
+      <c r="O28" s="139"/>
+      <c r="P28" s="139"/>
+      <c r="Q28" s="139"/>
+      <c r="R28" s="139"/>
+      <c r="S28" s="139"/>
+      <c r="T28" s="139"/>
+      <c r="U28" s="139"/>
+      <c r="V28" s="140"/>
+      <c r="W28" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X28" s="142"/>
+      <c r="Y28" s="142"/>
+      <c r="Z28" s="143"/>
+      <c r="AA28" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB28" s="145"/>
+      <c r="AC28" s="145"/>
+      <c r="AD28" s="145"/>
+      <c r="AE28" s="145"/>
+      <c r="AF28" s="145"/>
+      <c r="AG28" s="145"/>
+      <c r="AH28" s="145"/>
+      <c r="AI28" s="145"/>
+      <c r="AJ28" s="145"/>
+      <c r="AK28" s="146"/>
+      <c r="AL28" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM28" s="43"/>
+      <c r="AN28" s="43"/>
+      <c r="AO28" s="43"/>
+      <c r="AP28" s="43"/>
+      <c r="AQ28" s="44"/>
+      <c r="AR28" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS28" s="43"/>
+      <c r="AT28" s="45"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="2"/>
+      <c r="BC28" s="15"/>
+    </row>
+    <row r="29" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="101"/>
+      <c r="C29" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D29" s="86"/>
+      <c r="E29" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="86"/>
+      <c r="G29" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="128"/>
-[...1 lines deleted...]
-      <c r="F12" s="129" t="s">
+      <c r="H29" s="86"/>
+      <c r="I29" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="G12" s="130"/>
-      <c r="H12" s="131" t="s">
+      <c r="J29" s="88"/>
+      <c r="K29" s="89"/>
+      <c r="L29" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="I12" s="132"/>
-[...1 lines deleted...]
-      <c r="K12" s="33" t="s">
+      <c r="M29" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="L12" s="33" t="s">
+      <c r="N29" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="M12" s="33" t="s">
+      <c r="O29" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N12" s="33" t="s">
+      <c r="P29" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="O12" s="34" t="s">
+      <c r="Q29" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="P12" s="131" t="s">
+      <c r="R29" s="91"/>
+      <c r="S29" s="91"/>
+      <c r="T29" s="91"/>
+      <c r="U29" s="91"/>
+      <c r="V29" s="92"/>
+      <c r="W29" s="110"/>
+      <c r="X29" s="111"/>
+      <c r="Y29" s="111"/>
+      <c r="Z29" s="112"/>
+      <c r="AA29" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB29" s="94"/>
+      <c r="AC29" s="94"/>
+      <c r="AD29" s="94"/>
+      <c r="AE29" s="94"/>
+      <c r="AF29" s="94"/>
+      <c r="AG29" s="94"/>
+      <c r="AH29" s="94"/>
+      <c r="AI29" s="94"/>
+      <c r="AJ29" s="94"/>
+      <c r="AK29" s="95"/>
+      <c r="AL29" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM29" s="67"/>
+      <c r="AN29" s="67"/>
+      <c r="AO29" s="67"/>
+      <c r="AP29" s="67"/>
+      <c r="AQ29" s="68"/>
+      <c r="AR29" s="46"/>
+      <c r="AS29" s="47"/>
+      <c r="AT29" s="48"/>
+      <c r="AW29" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BB29" s="34"/>
+      <c r="BC29" s="33"/>
+    </row>
+    <row r="30" spans="1:65" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B30" s="102"/>
+      <c r="C30" s="69"/>
+      <c r="D30" s="70"/>
+      <c r="E30" s="71"/>
+      <c r="F30" s="71"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="74"/>
+      <c r="K30" s="75"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="41"/>
+      <c r="O30" s="30"/>
+      <c r="P30" s="31"/>
+      <c r="Q30" s="76"/>
+      <c r="R30" s="77"/>
+      <c r="S30" s="77"/>
+      <c r="T30" s="77"/>
+      <c r="U30" s="77"/>
+      <c r="V30" s="77"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="79"/>
+      <c r="Y30" s="79"/>
+      <c r="Z30" s="80"/>
+      <c r="AA30" s="81"/>
+      <c r="AB30" s="74"/>
+      <c r="AC30" s="74"/>
+      <c r="AD30" s="74"/>
+      <c r="AE30" s="74"/>
+      <c r="AF30" s="74"/>
+      <c r="AG30" s="74"/>
+      <c r="AH30" s="74"/>
+      <c r="AI30" s="74"/>
+      <c r="AJ30" s="74"/>
+      <c r="AK30" s="82"/>
+      <c r="AL30" s="83"/>
+      <c r="AM30" s="84"/>
+      <c r="AN30" s="84"/>
+      <c r="AO30" s="84"/>
+      <c r="AP30" s="84"/>
+      <c r="AQ30" s="84"/>
+      <c r="AR30" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS30" s="64"/>
+      <c r="AT30" s="65"/>
+      <c r="AW30" s="5" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:65" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="W31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Y31" s="2"/>
+      <c r="Z31" s="2"/>
+      <c r="AA31" s="2"/>
+      <c r="AB31" s="2"/>
+      <c r="AC31" s="2"/>
+      <c r="AD31" s="2"/>
+      <c r="AE31" s="2"/>
+      <c r="AF31" s="2"/>
+      <c r="AG31" s="2"/>
+      <c r="AH31" s="2"/>
+      <c r="AI31" s="2"/>
+      <c r="AJ31" s="2"/>
+      <c r="AK31" s="2"/>
+      <c r="AL31" s="2"/>
+      <c r="AW31" s="5" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:65" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="100">
+        <v>4</v>
+      </c>
+      <c r="C32" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="103"/>
+      <c r="E32" s="103"/>
+      <c r="F32" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="105"/>
+      <c r="H32" s="105"/>
+      <c r="I32" s="105"/>
+      <c r="J32" s="105"/>
+      <c r="K32" s="105"/>
+      <c r="L32" s="105"/>
+      <c r="M32" s="105"/>
+      <c r="N32" s="105"/>
+      <c r="O32" s="105"/>
+      <c r="P32" s="105"/>
+      <c r="Q32" s="105"/>
+      <c r="R32" s="105"/>
+      <c r="S32" s="105"/>
+      <c r="T32" s="105"/>
+      <c r="U32" s="106"/>
+      <c r="V32" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W32" s="108"/>
+      <c r="X32" s="108"/>
+      <c r="Y32" s="109"/>
+      <c r="Z32" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA32" s="105"/>
+      <c r="AB32" s="105"/>
+      <c r="AC32" s="105"/>
+      <c r="AD32" s="105"/>
+      <c r="AE32" s="105"/>
+      <c r="AF32" s="105"/>
+      <c r="AG32" s="105"/>
+      <c r="AH32" s="105"/>
+      <c r="AI32" s="106"/>
+      <c r="AJ32" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK32" s="114"/>
+      <c r="AL32" s="114"/>
+      <c r="AM32" s="115"/>
+      <c r="AN32" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO32" s="120"/>
+      <c r="AP32" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ32" s="122"/>
+      <c r="AR32" s="123"/>
+      <c r="AS32" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT32" s="127"/>
+      <c r="AV32" s="5"/>
+      <c r="AW32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AX32" s="5"/>
+      <c r="AY32" s="5"/>
+      <c r="AZ32" s="5"/>
+      <c r="BA32" s="5"/>
+      <c r="BB32" s="34"/>
+    </row>
+    <row r="33" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="101"/>
+      <c r="C33" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D33" s="96"/>
+      <c r="E33" s="96"/>
+      <c r="F33" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="86"/>
+      <c r="H33" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I33" s="88"/>
+      <c r="J33" s="89"/>
+      <c r="K33" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L33" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M33" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N33" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O33" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P33" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q33" s="88"/>
+      <c r="R33" s="88"/>
+      <c r="S33" s="88"/>
+      <c r="T33" s="88"/>
+      <c r="U33" s="97"/>
+      <c r="V33" s="110"/>
+      <c r="W33" s="111"/>
+      <c r="X33" s="111"/>
+      <c r="Y33" s="112"/>
+      <c r="Z33" s="93" t="s">
         <v>47</v>
       </c>
-      <c r="Q12" s="132"/>
-[...8 lines deleted...]
-      <c r="Z12" s="135" t="s">
+      <c r="AA33" s="94"/>
+      <c r="AB33" s="94"/>
+      <c r="AC33" s="94"/>
+      <c r="AD33" s="98"/>
+      <c r="AE33" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="AA12" s="136"/>
-[...29 lines deleted...]
-      <c r="BX12" s="32"/>
+      <c r="AF33" s="94"/>
+      <c r="AG33" s="94"/>
+      <c r="AH33" s="94"/>
+      <c r="AI33" s="95"/>
+      <c r="AJ33" s="116"/>
+      <c r="AK33" s="117"/>
+      <c r="AL33" s="117"/>
+      <c r="AM33" s="118"/>
+      <c r="AN33" s="46"/>
+      <c r="AO33" s="121"/>
+      <c r="AP33" s="124"/>
+      <c r="AQ33" s="124"/>
+      <c r="AR33" s="125"/>
+      <c r="AS33" s="47"/>
+      <c r="AT33" s="48"/>
+      <c r="AW33" s="5" t="s">
+        <v>88</v>
+      </c>
     </row>
-    <row r="13" spans="1:90" s="14" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...39 lines deleted...]
-      <c r="AN13" s="140" t="s">
+    <row r="34" spans="2:54" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B34" s="101"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="49"/>
+      <c r="E34" s="49"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="51"/>
+      <c r="H34" s="52"/>
+      <c r="I34" s="53"/>
+      <c r="J34" s="54"/>
+      <c r="K34" s="26"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="26"/>
+      <c r="O34" s="27"/>
+      <c r="P34" s="55"/>
+      <c r="Q34" s="56"/>
+      <c r="R34" s="56"/>
+      <c r="S34" s="56"/>
+      <c r="T34" s="56"/>
+      <c r="U34" s="57"/>
+      <c r="V34" s="58"/>
+      <c r="W34" s="59"/>
+      <c r="X34" s="59"/>
+      <c r="Y34" s="59"/>
+      <c r="Z34" s="60"/>
+      <c r="AA34" s="61"/>
+      <c r="AB34" s="61"/>
+      <c r="AC34" s="61"/>
+      <c r="AD34" s="62"/>
+      <c r="AE34" s="128"/>
+      <c r="AF34" s="61"/>
+      <c r="AG34" s="61"/>
+      <c r="AH34" s="61"/>
+      <c r="AI34" s="129"/>
+      <c r="AJ34" s="130"/>
+      <c r="AK34" s="131"/>
+      <c r="AL34" s="131"/>
+      <c r="AM34" s="132"/>
+      <c r="AN34" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="AO13" s="165"/>
-[...3 lines deleted...]
-      <c r="AS13" s="140" t="s">
+      <c r="AO34" s="134"/>
+      <c r="AP34" s="135"/>
+      <c r="AQ34" s="135"/>
+      <c r="AR34" s="136"/>
+      <c r="AS34" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="AT13" s="141"/>
-      <c r="AV13" s="2">
+      <c r="AT34" s="137"/>
+      <c r="AW34" s="5" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="35" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="101"/>
+      <c r="C35" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="139"/>
+      <c r="E35" s="139"/>
+      <c r="F35" s="139"/>
+      <c r="G35" s="139"/>
+      <c r="H35" s="139"/>
+      <c r="I35" s="139"/>
+      <c r="J35" s="139"/>
+      <c r="K35" s="139"/>
+      <c r="L35" s="139"/>
+      <c r="M35" s="139"/>
+      <c r="N35" s="139"/>
+      <c r="O35" s="139"/>
+      <c r="P35" s="139"/>
+      <c r="Q35" s="139"/>
+      <c r="R35" s="139"/>
+      <c r="S35" s="139"/>
+      <c r="T35" s="139"/>
+      <c r="U35" s="139"/>
+      <c r="V35" s="140"/>
+      <c r="W35" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X35" s="142"/>
+      <c r="Y35" s="142"/>
+      <c r="Z35" s="143"/>
+      <c r="AA35" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB35" s="145"/>
+      <c r="AC35" s="145"/>
+      <c r="AD35" s="145"/>
+      <c r="AE35" s="145"/>
+      <c r="AF35" s="145"/>
+      <c r="AG35" s="145"/>
+      <c r="AH35" s="145"/>
+      <c r="AI35" s="145"/>
+      <c r="AJ35" s="145"/>
+      <c r="AK35" s="146"/>
+      <c r="AL35" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM35" s="43"/>
+      <c r="AN35" s="43"/>
+      <c r="AO35" s="43"/>
+      <c r="AP35" s="43"/>
+      <c r="AQ35" s="44"/>
+      <c r="AR35" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS35" s="43"/>
+      <c r="AT35" s="45"/>
+      <c r="AV35" s="5"/>
+      <c r="AW35" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AX35" s="5"/>
+      <c r="AY35" s="5"/>
+      <c r="AZ35" s="5"/>
+      <c r="BA35" s="5"/>
+      <c r="BB35" s="34"/>
+    </row>
+    <row r="36" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="101"/>
+      <c r="C36" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D36" s="86"/>
+      <c r="E36" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F36" s="86"/>
+      <c r="G36" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H36" s="86"/>
+      <c r="I36" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J36" s="88"/>
+      <c r="K36" s="89"/>
+      <c r="L36" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M36" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N36" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O36" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P36" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q36" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R36" s="91"/>
+      <c r="S36" s="91"/>
+      <c r="T36" s="91"/>
+      <c r="U36" s="91"/>
+      <c r="V36" s="92"/>
+      <c r="W36" s="110"/>
+      <c r="X36" s="111"/>
+      <c r="Y36" s="111"/>
+      <c r="Z36" s="112"/>
+      <c r="AA36" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB36" s="94"/>
+      <c r="AC36" s="94"/>
+      <c r="AD36" s="94"/>
+      <c r="AE36" s="94"/>
+      <c r="AF36" s="94"/>
+      <c r="AG36" s="94"/>
+      <c r="AH36" s="94"/>
+      <c r="AI36" s="94"/>
+      <c r="AJ36" s="94"/>
+      <c r="AK36" s="95"/>
+      <c r="AL36" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM36" s="67"/>
+      <c r="AN36" s="67"/>
+      <c r="AO36" s="67"/>
+      <c r="AP36" s="67"/>
+      <c r="AQ36" s="68"/>
+      <c r="AR36" s="46"/>
+      <c r="AS36" s="47"/>
+      <c r="AT36" s="48"/>
+      <c r="AW36" s="5" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="37" spans="2:54" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B37" s="102"/>
+      <c r="C37" s="69"/>
+      <c r="D37" s="70"/>
+      <c r="E37" s="71"/>
+      <c r="F37" s="71"/>
+      <c r="G37" s="72"/>
+      <c r="H37" s="72"/>
+      <c r="I37" s="73"/>
+      <c r="J37" s="74"/>
+      <c r="K37" s="75"/>
+      <c r="L37" s="41"/>
+      <c r="M37" s="41"/>
+      <c r="N37" s="41"/>
+      <c r="O37" s="30"/>
+      <c r="P37" s="31"/>
+      <c r="Q37" s="76"/>
+      <c r="R37" s="77"/>
+      <c r="S37" s="77"/>
+      <c r="T37" s="77"/>
+      <c r="U37" s="77"/>
+      <c r="V37" s="77"/>
+      <c r="W37" s="78"/>
+      <c r="X37" s="79"/>
+      <c r="Y37" s="79"/>
+      <c r="Z37" s="80"/>
+      <c r="AA37" s="81"/>
+      <c r="AB37" s="74"/>
+      <c r="AC37" s="74"/>
+      <c r="AD37" s="74"/>
+      <c r="AE37" s="74"/>
+      <c r="AF37" s="74"/>
+      <c r="AG37" s="74"/>
+      <c r="AH37" s="74"/>
+      <c r="AI37" s="74"/>
+      <c r="AJ37" s="74"/>
+      <c r="AK37" s="82"/>
+      <c r="AL37" s="83"/>
+      <c r="AM37" s="84"/>
+      <c r="AN37" s="84"/>
+      <c r="AO37" s="84"/>
+      <c r="AP37" s="84"/>
+      <c r="AQ37" s="84"/>
+      <c r="AR37" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS37" s="64"/>
+      <c r="AT37" s="65"/>
+      <c r="AW37" s="5" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="38" spans="2:54" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="R38" s="2"/>
+      <c r="S38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="U38" s="2"/>
+      <c r="V38" s="2"/>
+      <c r="W38" s="2"/>
+      <c r="X38" s="2"/>
+      <c r="Y38" s="2"/>
+      <c r="Z38" s="2"/>
+      <c r="AA38" s="2"/>
+      <c r="AB38" s="2"/>
+      <c r="AC38" s="2"/>
+      <c r="AD38" s="2"/>
+      <c r="AE38" s="2"/>
+      <c r="AF38" s="2"/>
+      <c r="AG38" s="2"/>
+      <c r="AH38" s="2"/>
+      <c r="AI38" s="2"/>
+      <c r="AJ38" s="2"/>
+      <c r="AK38" s="2"/>
+      <c r="AL38" s="2"/>
+      <c r="AW38" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="100">
         <v>5</v>
       </c>
-      <c r="AW13" s="2" t="s">
+      <c r="C39" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G39" s="105"/>
+      <c r="H39" s="105"/>
+      <c r="I39" s="105"/>
+      <c r="J39" s="105"/>
+      <c r="K39" s="105"/>
+      <c r="L39" s="105"/>
+      <c r="M39" s="105"/>
+      <c r="N39" s="105"/>
+      <c r="O39" s="105"/>
+      <c r="P39" s="105"/>
+      <c r="Q39" s="105"/>
+      <c r="R39" s="105"/>
+      <c r="S39" s="105"/>
+      <c r="T39" s="105"/>
+      <c r="U39" s="106"/>
+      <c r="V39" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W39" s="108"/>
+      <c r="X39" s="108"/>
+      <c r="Y39" s="109"/>
+      <c r="Z39" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA39" s="105"/>
+      <c r="AB39" s="105"/>
+      <c r="AC39" s="105"/>
+      <c r="AD39" s="105"/>
+      <c r="AE39" s="105"/>
+      <c r="AF39" s="105"/>
+      <c r="AG39" s="105"/>
+      <c r="AH39" s="105"/>
+      <c r="AI39" s="106"/>
+      <c r="AJ39" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK39" s="114"/>
+      <c r="AL39" s="114"/>
+      <c r="AM39" s="115"/>
+      <c r="AN39" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO39" s="120"/>
+      <c r="AP39" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ39" s="122"/>
+      <c r="AR39" s="123"/>
+      <c r="AS39" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT39" s="127"/>
+      <c r="AV39" s="5"/>
+      <c r="AW39" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="AX39" s="5"/>
+      <c r="AY39" s="5"/>
+      <c r="AZ39" s="5"/>
+      <c r="BA39" s="5"/>
+      <c r="BB39" s="34"/>
+    </row>
+    <row r="40" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="101"/>
+      <c r="C40" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="96"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G40" s="86"/>
+      <c r="H40" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I40" s="88"/>
+      <c r="J40" s="89"/>
+      <c r="K40" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L40" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M40" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N40" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O40" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P40" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q40" s="88"/>
+      <c r="R40" s="88"/>
+      <c r="S40" s="88"/>
+      <c r="T40" s="88"/>
+      <c r="U40" s="97"/>
+      <c r="V40" s="110"/>
+      <c r="W40" s="111"/>
+      <c r="X40" s="111"/>
+      <c r="Y40" s="112"/>
+      <c r="Z40" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA40" s="94"/>
+      <c r="AB40" s="94"/>
+      <c r="AC40" s="94"/>
+      <c r="AD40" s="98"/>
+      <c r="AE40" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF40" s="94"/>
+      <c r="AG40" s="94"/>
+      <c r="AH40" s="94"/>
+      <c r="AI40" s="95"/>
+      <c r="AJ40" s="116"/>
+      <c r="AK40" s="117"/>
+      <c r="AL40" s="117"/>
+      <c r="AM40" s="118"/>
+      <c r="AN40" s="46"/>
+      <c r="AO40" s="121"/>
+      <c r="AP40" s="124"/>
+      <c r="AQ40" s="124"/>
+      <c r="AR40" s="125"/>
+      <c r="AS40" s="47"/>
+      <c r="AT40" s="48"/>
+    </row>
+    <row r="41" spans="2:54" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B41" s="101"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="50"/>
+      <c r="G41" s="51"/>
+      <c r="H41" s="52"/>
+      <c r="I41" s="53"/>
+      <c r="J41" s="54"/>
+      <c r="K41" s="26"/>
+      <c r="L41" s="26"/>
+      <c r="M41" s="26"/>
+      <c r="N41" s="26"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="55"/>
+      <c r="Q41" s="56"/>
+      <c r="R41" s="56"/>
+      <c r="S41" s="56"/>
+      <c r="T41" s="56"/>
+      <c r="U41" s="57"/>
+      <c r="V41" s="58"/>
+      <c r="W41" s="59"/>
+      <c r="X41" s="59"/>
+      <c r="Y41" s="59"/>
+      <c r="Z41" s="60"/>
+      <c r="AA41" s="61"/>
+      <c r="AB41" s="61"/>
+      <c r="AC41" s="61"/>
+      <c r="AD41" s="62"/>
+      <c r="AE41" s="128"/>
+      <c r="AF41" s="61"/>
+      <c r="AG41" s="61"/>
+      <c r="AH41" s="61"/>
+      <c r="AI41" s="129"/>
+      <c r="AJ41" s="130"/>
+      <c r="AK41" s="131"/>
+      <c r="AL41" s="131"/>
+      <c r="AM41" s="132"/>
+      <c r="AN41" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO41" s="134"/>
+      <c r="AP41" s="135"/>
+      <c r="AQ41" s="135"/>
+      <c r="AR41" s="136"/>
+      <c r="AS41" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT41" s="137"/>
+    </row>
+    <row r="42" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B42" s="101"/>
+      <c r="C42" s="138" t="s">
         <v>51</v>
       </c>
-      <c r="AX13" s="8" t="s">
+      <c r="D42" s="139"/>
+      <c r="E42" s="139"/>
+      <c r="F42" s="139"/>
+      <c r="G42" s="139"/>
+      <c r="H42" s="139"/>
+      <c r="I42" s="139"/>
+      <c r="J42" s="139"/>
+      <c r="K42" s="139"/>
+      <c r="L42" s="139"/>
+      <c r="M42" s="139"/>
+      <c r="N42" s="139"/>
+      <c r="O42" s="139"/>
+      <c r="P42" s="139"/>
+      <c r="Q42" s="139"/>
+      <c r="R42" s="139"/>
+      <c r="S42" s="139"/>
+      <c r="T42" s="139"/>
+      <c r="U42" s="139"/>
+      <c r="V42" s="140"/>
+      <c r="W42" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X42" s="142"/>
+      <c r="Y42" s="142"/>
+      <c r="Z42" s="143"/>
+      <c r="AA42" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB42" s="145"/>
+      <c r="AC42" s="145"/>
+      <c r="AD42" s="145"/>
+      <c r="AE42" s="145"/>
+      <c r="AF42" s="145"/>
+      <c r="AG42" s="145"/>
+      <c r="AH42" s="145"/>
+      <c r="AI42" s="145"/>
+      <c r="AJ42" s="145"/>
+      <c r="AK42" s="146"/>
+      <c r="AL42" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM42" s="43"/>
+      <c r="AN42" s="43"/>
+      <c r="AO42" s="43"/>
+      <c r="AP42" s="43"/>
+      <c r="AQ42" s="44"/>
+      <c r="AR42" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS42" s="43"/>
+      <c r="AT42" s="45"/>
+      <c r="AV42" s="5"/>
+      <c r="AW42" s="5"/>
+      <c r="AX42" s="5"/>
+      <c r="AY42" s="5"/>
+      <c r="AZ42" s="5"/>
+      <c r="BA42" s="5"/>
+      <c r="BB42" s="34"/>
+    </row>
+    <row r="43" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B43" s="101"/>
+      <c r="C43" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D43" s="86"/>
+      <c r="E43" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="86"/>
+      <c r="G43" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H43" s="86"/>
+      <c r="I43" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J43" s="88"/>
+      <c r="K43" s="89"/>
+      <c r="L43" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M43" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N43" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O43" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P43" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q43" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R43" s="91"/>
+      <c r="S43" s="91"/>
+      <c r="T43" s="91"/>
+      <c r="U43" s="91"/>
+      <c r="V43" s="92"/>
+      <c r="W43" s="110"/>
+      <c r="X43" s="111"/>
+      <c r="Y43" s="111"/>
+      <c r="Z43" s="112"/>
+      <c r="AA43" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB43" s="94"/>
+      <c r="AC43" s="94"/>
+      <c r="AD43" s="94"/>
+      <c r="AE43" s="94"/>
+      <c r="AF43" s="94"/>
+      <c r="AG43" s="94"/>
+      <c r="AH43" s="94"/>
+      <c r="AI43" s="94"/>
+      <c r="AJ43" s="94"/>
+      <c r="AK43" s="95"/>
+      <c r="AL43" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM43" s="67"/>
+      <c r="AN43" s="67"/>
+      <c r="AO43" s="67"/>
+      <c r="AP43" s="67"/>
+      <c r="AQ43" s="68"/>
+      <c r="AR43" s="46"/>
+      <c r="AS43" s="47"/>
+      <c r="AT43" s="48"/>
+    </row>
+    <row r="44" spans="2:54" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B44" s="102"/>
+      <c r="C44" s="69"/>
+      <c r="D44" s="70"/>
+      <c r="E44" s="71"/>
+      <c r="F44" s="71"/>
+      <c r="G44" s="72"/>
+      <c r="H44" s="72"/>
+      <c r="I44" s="73"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="41"/>
+      <c r="O44" s="30"/>
+      <c r="P44" s="31"/>
+      <c r="Q44" s="76"/>
+      <c r="R44" s="77"/>
+      <c r="S44" s="77"/>
+      <c r="T44" s="77"/>
+      <c r="U44" s="77"/>
+      <c r="V44" s="77"/>
+      <c r="W44" s="78"/>
+      <c r="X44" s="79"/>
+      <c r="Y44" s="79"/>
+      <c r="Z44" s="80"/>
+      <c r="AA44" s="81"/>
+      <c r="AB44" s="74"/>
+      <c r="AC44" s="74"/>
+      <c r="AD44" s="74"/>
+      <c r="AE44" s="74"/>
+      <c r="AF44" s="74"/>
+      <c r="AG44" s="74"/>
+      <c r="AH44" s="74"/>
+      <c r="AI44" s="74"/>
+      <c r="AJ44" s="74"/>
+      <c r="AK44" s="82"/>
+      <c r="AL44" s="83"/>
+      <c r="AM44" s="84"/>
+      <c r="AN44" s="84"/>
+      <c r="AO44" s="84"/>
+      <c r="AP44" s="84"/>
+      <c r="AQ44" s="84"/>
+      <c r="AR44" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="BT13" s="28"/>
-[...3 lines deleted...]
-      <c r="BX13" s="28"/>
+      <c r="AS44" s="64"/>
+      <c r="AT44" s="65"/>
     </row>
-    <row r="14" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...21 lines deleted...]
-      <c r="W14" s="145" t="s">
+    <row r="45" spans="2:54" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="W45" s="2"/>
+      <c r="X45" s="2"/>
+      <c r="Y45" s="2"/>
+      <c r="Z45" s="2"/>
+      <c r="AA45" s="2"/>
+      <c r="AB45" s="2"/>
+      <c r="AC45" s="2"/>
+      <c r="AD45" s="2"/>
+      <c r="AE45" s="2"/>
+      <c r="AF45" s="2"/>
+      <c r="AG45" s="2"/>
+      <c r="AH45" s="2"/>
+      <c r="AI45" s="2"/>
+      <c r="AJ45" s="2"/>
+      <c r="AK45" s="2"/>
+      <c r="AL45" s="2"/>
+    </row>
+    <row r="46" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B46" s="100">
+        <v>6</v>
+      </c>
+      <c r="C46" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="103"/>
+      <c r="E46" s="103"/>
+      <c r="F46" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G46" s="105"/>
+      <c r="H46" s="105"/>
+      <c r="I46" s="105"/>
+      <c r="J46" s="105"/>
+      <c r="K46" s="105"/>
+      <c r="L46" s="105"/>
+      <c r="M46" s="105"/>
+      <c r="N46" s="105"/>
+      <c r="O46" s="105"/>
+      <c r="P46" s="105"/>
+      <c r="Q46" s="105"/>
+      <c r="R46" s="105"/>
+      <c r="S46" s="105"/>
+      <c r="T46" s="105"/>
+      <c r="U46" s="106"/>
+      <c r="V46" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W46" s="108"/>
+      <c r="X46" s="108"/>
+      <c r="Y46" s="109"/>
+      <c r="Z46" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA46" s="105"/>
+      <c r="AB46" s="105"/>
+      <c r="AC46" s="105"/>
+      <c r="AD46" s="105"/>
+      <c r="AE46" s="105"/>
+      <c r="AF46" s="105"/>
+      <c r="AG46" s="105"/>
+      <c r="AH46" s="105"/>
+      <c r="AI46" s="106"/>
+      <c r="AJ46" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK46" s="114"/>
+      <c r="AL46" s="114"/>
+      <c r="AM46" s="115"/>
+      <c r="AN46" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO46" s="120"/>
+      <c r="AP46" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ46" s="122"/>
+      <c r="AR46" s="123"/>
+      <c r="AS46" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT46" s="127"/>
+      <c r="AV46" s="5"/>
+      <c r="AW46" s="5"/>
+      <c r="AX46" s="5"/>
+      <c r="AY46" s="5"/>
+      <c r="AZ46" s="5"/>
+      <c r="BA46" s="5"/>
+      <c r="BB46" s="34"/>
+    </row>
+    <row r="47" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B47" s="101"/>
+      <c r="C47" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="96"/>
+      <c r="E47" s="96"/>
+      <c r="F47" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" s="86"/>
+      <c r="H47" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I47" s="88"/>
+      <c r="J47" s="89"/>
+      <c r="K47" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L47" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M47" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N47" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O47" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P47" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q47" s="88"/>
+      <c r="R47" s="88"/>
+      <c r="S47" s="88"/>
+      <c r="T47" s="88"/>
+      <c r="U47" s="97"/>
+      <c r="V47" s="110"/>
+      <c r="W47" s="111"/>
+      <c r="X47" s="111"/>
+      <c r="Y47" s="112"/>
+      <c r="Z47" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA47" s="94"/>
+      <c r="AB47" s="94"/>
+      <c r="AC47" s="94"/>
+      <c r="AD47" s="98"/>
+      <c r="AE47" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF47" s="94"/>
+      <c r="AG47" s="94"/>
+      <c r="AH47" s="94"/>
+      <c r="AI47" s="95"/>
+      <c r="AJ47" s="116"/>
+      <c r="AK47" s="117"/>
+      <c r="AL47" s="117"/>
+      <c r="AM47" s="118"/>
+      <c r="AN47" s="46"/>
+      <c r="AO47" s="121"/>
+      <c r="AP47" s="124"/>
+      <c r="AQ47" s="124"/>
+      <c r="AR47" s="125"/>
+      <c r="AS47" s="47"/>
+      <c r="AT47" s="48"/>
+    </row>
+    <row r="48" spans="2:54" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B48" s="101"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="49"/>
+      <c r="E48" s="49"/>
+      <c r="F48" s="50"/>
+      <c r="G48" s="51"/>
+      <c r="H48" s="52"/>
+      <c r="I48" s="53"/>
+      <c r="J48" s="54"/>
+      <c r="K48" s="26"/>
+      <c r="L48" s="26"/>
+      <c r="M48" s="26"/>
+      <c r="N48" s="26"/>
+      <c r="O48" s="27"/>
+      <c r="P48" s="55"/>
+      <c r="Q48" s="56"/>
+      <c r="R48" s="56"/>
+      <c r="S48" s="56"/>
+      <c r="T48" s="56"/>
+      <c r="U48" s="57"/>
+      <c r="V48" s="58"/>
+      <c r="W48" s="59"/>
+      <c r="X48" s="59"/>
+      <c r="Y48" s="59"/>
+      <c r="Z48" s="60"/>
+      <c r="AA48" s="61"/>
+      <c r="AB48" s="61"/>
+      <c r="AC48" s="61"/>
+      <c r="AD48" s="62"/>
+      <c r="AE48" s="128"/>
+      <c r="AF48" s="61"/>
+      <c r="AG48" s="61"/>
+      <c r="AH48" s="61"/>
+      <c r="AI48" s="129"/>
+      <c r="AJ48" s="130"/>
+      <c r="AK48" s="131"/>
+      <c r="AL48" s="131"/>
+      <c r="AM48" s="132"/>
+      <c r="AN48" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO48" s="134"/>
+      <c r="AP48" s="135"/>
+      <c r="AQ48" s="135"/>
+      <c r="AR48" s="136"/>
+      <c r="AS48" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT48" s="137"/>
+    </row>
+    <row r="49" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B49" s="101"/>
+      <c r="C49" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D49" s="139"/>
+      <c r="E49" s="139"/>
+      <c r="F49" s="139"/>
+      <c r="G49" s="139"/>
+      <c r="H49" s="139"/>
+      <c r="I49" s="139"/>
+      <c r="J49" s="139"/>
+      <c r="K49" s="139"/>
+      <c r="L49" s="139"/>
+      <c r="M49" s="139"/>
+      <c r="N49" s="139"/>
+      <c r="O49" s="139"/>
+      <c r="P49" s="139"/>
+      <c r="Q49" s="139"/>
+      <c r="R49" s="139"/>
+      <c r="S49" s="139"/>
+      <c r="T49" s="139"/>
+      <c r="U49" s="139"/>
+      <c r="V49" s="140"/>
+      <c r="W49" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X49" s="142"/>
+      <c r="Y49" s="142"/>
+      <c r="Z49" s="143"/>
+      <c r="AA49" s="144" t="s">
         <v>53</v>
       </c>
-      <c r="X14" s="146"/>
-[...2 lines deleted...]
-      <c r="AA14" s="148" t="s">
+      <c r="AB49" s="145"/>
+      <c r="AC49" s="145"/>
+      <c r="AD49" s="145"/>
+      <c r="AE49" s="145"/>
+      <c r="AF49" s="145"/>
+      <c r="AG49" s="145"/>
+      <c r="AH49" s="145"/>
+      <c r="AI49" s="145"/>
+      <c r="AJ49" s="145"/>
+      <c r="AK49" s="146"/>
+      <c r="AL49" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="AB14" s="149"/>
-[...9 lines deleted...]
-      <c r="AL14" s="151" t="s">
+      <c r="AM49" s="43"/>
+      <c r="AN49" s="43"/>
+      <c r="AO49" s="43"/>
+      <c r="AP49" s="43"/>
+      <c r="AQ49" s="44"/>
+      <c r="AR49" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="AM14" s="152"/>
-[...15 lines deleted...]
-      <c r="AX14" s="21" t="s">
+      <c r="AS49" s="43"/>
+      <c r="AT49" s="45"/>
+      <c r="AV49" s="5"/>
+      <c r="AW49" s="5"/>
+      <c r="AX49" s="5"/>
+      <c r="AY49" s="5"/>
+      <c r="AZ49" s="5"/>
+      <c r="BA49" s="5"/>
+      <c r="BB49" s="34"/>
+    </row>
+    <row r="50" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B50" s="101"/>
+      <c r="C50" s="85" t="s">
         <v>58</v>
       </c>
-      <c r="BU14" s="32"/>
-[...7 lines deleted...]
-      <c r="CH14" s="37"/>
+      <c r="D50" s="86"/>
+      <c r="E50" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F50" s="86"/>
+      <c r="G50" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H50" s="86"/>
+      <c r="I50" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J50" s="88"/>
+      <c r="K50" s="89"/>
+      <c r="L50" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M50" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N50" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O50" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P50" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q50" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R50" s="91"/>
+      <c r="S50" s="91"/>
+      <c r="T50" s="91"/>
+      <c r="U50" s="91"/>
+      <c r="V50" s="92"/>
+      <c r="W50" s="110"/>
+      <c r="X50" s="111"/>
+      <c r="Y50" s="111"/>
+      <c r="Z50" s="112"/>
+      <c r="AA50" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB50" s="94"/>
+      <c r="AC50" s="94"/>
+      <c r="AD50" s="94"/>
+      <c r="AE50" s="94"/>
+      <c r="AF50" s="94"/>
+      <c r="AG50" s="94"/>
+      <c r="AH50" s="94"/>
+      <c r="AI50" s="94"/>
+      <c r="AJ50" s="94"/>
+      <c r="AK50" s="95"/>
+      <c r="AL50" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM50" s="67"/>
+      <c r="AN50" s="67"/>
+      <c r="AO50" s="67"/>
+      <c r="AP50" s="67"/>
+      <c r="AQ50" s="68"/>
+      <c r="AR50" s="46"/>
+      <c r="AS50" s="47"/>
+      <c r="AT50" s="48"/>
     </row>
-    <row r="15" spans="1:90" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="C15" s="129" t="s">
+    <row r="51" spans="2:54" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B51" s="102"/>
+      <c r="C51" s="69"/>
+      <c r="D51" s="70"/>
+      <c r="E51" s="71"/>
+      <c r="F51" s="71"/>
+      <c r="G51" s="72"/>
+      <c r="H51" s="72"/>
+      <c r="I51" s="73"/>
+      <c r="J51" s="74"/>
+      <c r="K51" s="75"/>
+      <c r="L51" s="41"/>
+      <c r="M51" s="41"/>
+      <c r="N51" s="41"/>
+      <c r="O51" s="30"/>
+      <c r="P51" s="31"/>
+      <c r="Q51" s="76"/>
+      <c r="R51" s="77"/>
+      <c r="S51" s="77"/>
+      <c r="T51" s="77"/>
+      <c r="U51" s="77"/>
+      <c r="V51" s="77"/>
+      <c r="W51" s="78"/>
+      <c r="X51" s="79"/>
+      <c r="Y51" s="79"/>
+      <c r="Z51" s="80"/>
+      <c r="AA51" s="81"/>
+      <c r="AB51" s="74"/>
+      <c r="AC51" s="74"/>
+      <c r="AD51" s="74"/>
+      <c r="AE51" s="74"/>
+      <c r="AF51" s="74"/>
+      <c r="AG51" s="74"/>
+      <c r="AH51" s="74"/>
+      <c r="AI51" s="74"/>
+      <c r="AJ51" s="74"/>
+      <c r="AK51" s="82"/>
+      <c r="AL51" s="83"/>
+      <c r="AM51" s="84"/>
+      <c r="AN51" s="84"/>
+      <c r="AO51" s="84"/>
+      <c r="AP51" s="84"/>
+      <c r="AQ51" s="84"/>
+      <c r="AR51" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS51" s="64"/>
+      <c r="AT51" s="65"/>
+    </row>
+    <row r="52" spans="2:54" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B52" s="2"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2"/>
+      <c r="G52" s="2"/>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+      <c r="R52" s="2"/>
+      <c r="S52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="U52" s="2"/>
+      <c r="V52" s="2"/>
+      <c r="W52" s="2"/>
+      <c r="X52" s="2"/>
+      <c r="Y52" s="2"/>
+      <c r="Z52" s="2"/>
+      <c r="AA52" s="2"/>
+      <c r="AB52" s="2"/>
+      <c r="AC52" s="2"/>
+      <c r="AD52" s="2"/>
+      <c r="AE52" s="2"/>
+      <c r="AF52" s="2"/>
+      <c r="AG52" s="2"/>
+      <c r="AH52" s="2"/>
+      <c r="AI52" s="2"/>
+      <c r="AJ52" s="2"/>
+      <c r="AK52" s="2"/>
+      <c r="AL52" s="2"/>
+    </row>
+    <row r="53" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="100">
+        <v>7</v>
+      </c>
+      <c r="C53" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="103"/>
+      <c r="E53" s="103"/>
+      <c r="F53" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" s="105"/>
+      <c r="H53" s="105"/>
+      <c r="I53" s="105"/>
+      <c r="J53" s="105"/>
+      <c r="K53" s="105"/>
+      <c r="L53" s="105"/>
+      <c r="M53" s="105"/>
+      <c r="N53" s="105"/>
+      <c r="O53" s="105"/>
+      <c r="P53" s="105"/>
+      <c r="Q53" s="105"/>
+      <c r="R53" s="105"/>
+      <c r="S53" s="105"/>
+      <c r="T53" s="105"/>
+      <c r="U53" s="106"/>
+      <c r="V53" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W53" s="108"/>
+      <c r="X53" s="108"/>
+      <c r="Y53" s="109"/>
+      <c r="Z53" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA53" s="105"/>
+      <c r="AB53" s="105"/>
+      <c r="AC53" s="105"/>
+      <c r="AD53" s="105"/>
+      <c r="AE53" s="105"/>
+      <c r="AF53" s="105"/>
+      <c r="AG53" s="105"/>
+      <c r="AH53" s="105"/>
+      <c r="AI53" s="106"/>
+      <c r="AJ53" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK53" s="114"/>
+      <c r="AL53" s="114"/>
+      <c r="AM53" s="115"/>
+      <c r="AN53" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO53" s="120"/>
+      <c r="AP53" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ53" s="122"/>
+      <c r="AR53" s="123"/>
+      <c r="AS53" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT53" s="127"/>
+      <c r="AV53" s="5"/>
+      <c r="AW53" s="5"/>
+      <c r="AX53" s="5"/>
+      <c r="AY53" s="5"/>
+      <c r="AZ53" s="5"/>
+      <c r="BA53" s="5"/>
+      <c r="BB53" s="34"/>
+    </row>
+    <row r="54" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B54" s="101"/>
+      <c r="C54" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D54" s="96"/>
+      <c r="E54" s="96"/>
+      <c r="F54" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G54" s="86"/>
+      <c r="H54" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I54" s="88"/>
+      <c r="J54" s="89"/>
+      <c r="K54" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L54" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M54" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N54" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O54" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P54" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q54" s="88"/>
+      <c r="R54" s="88"/>
+      <c r="S54" s="88"/>
+      <c r="T54" s="88"/>
+      <c r="U54" s="97"/>
+      <c r="V54" s="110"/>
+      <c r="W54" s="111"/>
+      <c r="X54" s="111"/>
+      <c r="Y54" s="112"/>
+      <c r="Z54" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA54" s="94"/>
+      <c r="AB54" s="94"/>
+      <c r="AC54" s="94"/>
+      <c r="AD54" s="98"/>
+      <c r="AE54" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF54" s="94"/>
+      <c r="AG54" s="94"/>
+      <c r="AH54" s="94"/>
+      <c r="AI54" s="95"/>
+      <c r="AJ54" s="116"/>
+      <c r="AK54" s="117"/>
+      <c r="AL54" s="117"/>
+      <c r="AM54" s="118"/>
+      <c r="AN54" s="46"/>
+      <c r="AO54" s="121"/>
+      <c r="AP54" s="124"/>
+      <c r="AQ54" s="124"/>
+      <c r="AR54" s="125"/>
+      <c r="AS54" s="47"/>
+      <c r="AT54" s="48"/>
+    </row>
+    <row r="55" spans="2:54" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="101"/>
+      <c r="C55" s="49"/>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="50"/>
+      <c r="G55" s="51"/>
+      <c r="H55" s="52"/>
+      <c r="I55" s="53"/>
+      <c r="J55" s="54"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+      <c r="N55" s="26"/>
+      <c r="O55" s="27"/>
+      <c r="P55" s="55"/>
+      <c r="Q55" s="56"/>
+      <c r="R55" s="56"/>
+      <c r="S55" s="56"/>
+      <c r="T55" s="56"/>
+      <c r="U55" s="57"/>
+      <c r="V55" s="58"/>
+      <c r="W55" s="59"/>
+      <c r="X55" s="59"/>
+      <c r="Y55" s="59"/>
+      <c r="Z55" s="60"/>
+      <c r="AA55" s="61"/>
+      <c r="AB55" s="61"/>
+      <c r="AC55" s="61"/>
+      <c r="AD55" s="62"/>
+      <c r="AE55" s="128"/>
+      <c r="AF55" s="61"/>
+      <c r="AG55" s="61"/>
+      <c r="AH55" s="61"/>
+      <c r="AI55" s="129"/>
+      <c r="AJ55" s="130"/>
+      <c r="AK55" s="131"/>
+      <c r="AL55" s="131"/>
+      <c r="AM55" s="132"/>
+      <c r="AN55" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO55" s="134"/>
+      <c r="AP55" s="135"/>
+      <c r="AQ55" s="135"/>
+      <c r="AR55" s="136"/>
+      <c r="AS55" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT55" s="137"/>
+    </row>
+    <row r="56" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B56" s="101"/>
+      <c r="C56" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" s="139"/>
+      <c r="E56" s="139"/>
+      <c r="F56" s="139"/>
+      <c r="G56" s="139"/>
+      <c r="H56" s="139"/>
+      <c r="I56" s="139"/>
+      <c r="J56" s="139"/>
+      <c r="K56" s="139"/>
+      <c r="L56" s="139"/>
+      <c r="M56" s="139"/>
+      <c r="N56" s="139"/>
+      <c r="O56" s="139"/>
+      <c r="P56" s="139"/>
+      <c r="Q56" s="139"/>
+      <c r="R56" s="139"/>
+      <c r="S56" s="139"/>
+      <c r="T56" s="139"/>
+      <c r="U56" s="139"/>
+      <c r="V56" s="140"/>
+      <c r="W56" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X56" s="142"/>
+      <c r="Y56" s="142"/>
+      <c r="Z56" s="143"/>
+      <c r="AA56" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB56" s="145"/>
+      <c r="AC56" s="145"/>
+      <c r="AD56" s="145"/>
+      <c r="AE56" s="145"/>
+      <c r="AF56" s="145"/>
+      <c r="AG56" s="145"/>
+      <c r="AH56" s="145"/>
+      <c r="AI56" s="145"/>
+      <c r="AJ56" s="145"/>
+      <c r="AK56" s="146"/>
+      <c r="AL56" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM56" s="43"/>
+      <c r="AN56" s="43"/>
+      <c r="AO56" s="43"/>
+      <c r="AP56" s="43"/>
+      <c r="AQ56" s="44"/>
+      <c r="AR56" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS56" s="43"/>
+      <c r="AT56" s="45"/>
+      <c r="AV56" s="5"/>
+      <c r="AW56" s="5"/>
+      <c r="AX56" s="5"/>
+      <c r="AY56" s="5"/>
+      <c r="AZ56" s="5"/>
+      <c r="BA56" s="5"/>
+      <c r="BB56" s="34"/>
+    </row>
+    <row r="57" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B57" s="101"/>
+      <c r="C57" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="86"/>
+      <c r="E57" s="86" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="130"/>
-      <c r="E15" s="130" t="s">
+      <c r="F57" s="86"/>
+      <c r="G57" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H57" s="86"/>
+      <c r="I57" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J57" s="88"/>
+      <c r="K57" s="89"/>
+      <c r="L57" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M57" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N57" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O57" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P57" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q57" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R57" s="91"/>
+      <c r="S57" s="91"/>
+      <c r="T57" s="91"/>
+      <c r="U57" s="91"/>
+      <c r="V57" s="92"/>
+      <c r="W57" s="110"/>
+      <c r="X57" s="111"/>
+      <c r="Y57" s="111"/>
+      <c r="Z57" s="112"/>
+      <c r="AA57" s="93" t="s">
         <v>60</v>
       </c>
-      <c r="F15" s="130"/>
-      <c r="G15" s="130" t="s">
+      <c r="AB57" s="94"/>
+      <c r="AC57" s="94"/>
+      <c r="AD57" s="94"/>
+      <c r="AE57" s="94"/>
+      <c r="AF57" s="94"/>
+      <c r="AG57" s="94"/>
+      <c r="AH57" s="94"/>
+      <c r="AI57" s="94"/>
+      <c r="AJ57" s="94"/>
+      <c r="AK57" s="95"/>
+      <c r="AL57" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM57" s="67"/>
+      <c r="AN57" s="67"/>
+      <c r="AO57" s="67"/>
+      <c r="AP57" s="67"/>
+      <c r="AQ57" s="68"/>
+      <c r="AR57" s="46"/>
+      <c r="AS57" s="47"/>
+      <c r="AT57" s="48"/>
+    </row>
+    <row r="58" spans="2:54" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B58" s="102"/>
+      <c r="C58" s="69"/>
+      <c r="D58" s="70"/>
+      <c r="E58" s="71"/>
+      <c r="F58" s="71"/>
+      <c r="G58" s="72"/>
+      <c r="H58" s="72"/>
+      <c r="I58" s="73"/>
+      <c r="J58" s="74"/>
+      <c r="K58" s="75"/>
+      <c r="L58" s="41"/>
+      <c r="M58" s="41"/>
+      <c r="N58" s="41"/>
+      <c r="O58" s="30"/>
+      <c r="P58" s="31"/>
+      <c r="Q58" s="76"/>
+      <c r="R58" s="77"/>
+      <c r="S58" s="77"/>
+      <c r="T58" s="77"/>
+      <c r="U58" s="77"/>
+      <c r="V58" s="77"/>
+      <c r="W58" s="78"/>
+      <c r="X58" s="79"/>
+      <c r="Y58" s="79"/>
+      <c r="Z58" s="80"/>
+      <c r="AA58" s="81"/>
+      <c r="AB58" s="74"/>
+      <c r="AC58" s="74"/>
+      <c r="AD58" s="74"/>
+      <c r="AE58" s="74"/>
+      <c r="AF58" s="74"/>
+      <c r="AG58" s="74"/>
+      <c r="AH58" s="74"/>
+      <c r="AI58" s="74"/>
+      <c r="AJ58" s="74"/>
+      <c r="AK58" s="82"/>
+      <c r="AL58" s="83"/>
+      <c r="AM58" s="84"/>
+      <c r="AN58" s="84"/>
+      <c r="AO58" s="84"/>
+      <c r="AP58" s="84"/>
+      <c r="AQ58" s="84"/>
+      <c r="AR58" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS58" s="64"/>
+      <c r="AT58" s="65"/>
+    </row>
+    <row r="59" spans="2:54" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="60" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="100" t="s">
+        <v>94</v>
+      </c>
+      <c r="C60" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60" s="103"/>
+      <c r="E60" s="103"/>
+      <c r="F60" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="105"/>
+      <c r="H60" s="105"/>
+      <c r="I60" s="105"/>
+      <c r="J60" s="105"/>
+      <c r="K60" s="105"/>
+      <c r="L60" s="105"/>
+      <c r="M60" s="105"/>
+      <c r="N60" s="105"/>
+      <c r="O60" s="105"/>
+      <c r="P60" s="105"/>
+      <c r="Q60" s="105"/>
+      <c r="R60" s="105"/>
+      <c r="S60" s="105"/>
+      <c r="T60" s="105"/>
+      <c r="U60" s="106"/>
+      <c r="V60" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W60" s="108"/>
+      <c r="X60" s="108"/>
+      <c r="Y60" s="109"/>
+      <c r="Z60" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA60" s="105"/>
+      <c r="AB60" s="105"/>
+      <c r="AC60" s="105"/>
+      <c r="AD60" s="105"/>
+      <c r="AE60" s="105"/>
+      <c r="AF60" s="105"/>
+      <c r="AG60" s="105"/>
+      <c r="AH60" s="105"/>
+      <c r="AI60" s="106"/>
+      <c r="AJ60" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK60" s="114"/>
+      <c r="AL60" s="114"/>
+      <c r="AM60" s="115"/>
+      <c r="AN60" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO60" s="120"/>
+      <c r="AP60" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ60" s="122"/>
+      <c r="AR60" s="123"/>
+      <c r="AS60" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT60" s="127"/>
+      <c r="AV60" s="5"/>
+      <c r="AW60" s="5"/>
+      <c r="AX60" s="5"/>
+      <c r="AY60" s="5"/>
+      <c r="AZ60" s="5"/>
+      <c r="BA60" s="5"/>
+      <c r="BB60" s="34"/>
+    </row>
+    <row r="61" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B61" s="101"/>
+      <c r="C61" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="96"/>
+      <c r="E61" s="96"/>
+      <c r="F61" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G61" s="86"/>
+      <c r="H61" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="H15" s="130"/>
-      <c r="I15" s="131" t="s">
+      <c r="I61" s="88"/>
+      <c r="J61" s="89"/>
+      <c r="K61" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="J15" s="132"/>
-[...1 lines deleted...]
-      <c r="L15" s="33" t="s">
+      <c r="L61" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="M15" s="33" t="s">
+      <c r="M61" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="N15" s="33" t="s">
+      <c r="N61" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="O15" s="33" t="s">
+      <c r="O61" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="P15" s="38" t="s">
+      <c r="P61" s="87" t="s">
         <v>46</v>
       </c>
-      <c r="Q15" s="168" t="s">
+      <c r="Q61" s="88"/>
+      <c r="R61" s="88"/>
+      <c r="S61" s="88"/>
+      <c r="T61" s="88"/>
+      <c r="U61" s="97"/>
+      <c r="V61" s="110"/>
+      <c r="W61" s="111"/>
+      <c r="X61" s="111"/>
+      <c r="Y61" s="112"/>
+      <c r="Z61" s="93" t="s">
         <v>47</v>
       </c>
-      <c r="R15" s="169"/>
-[...8 lines deleted...]
-      <c r="AA15" s="135" t="s">
+      <c r="AA61" s="94"/>
+      <c r="AB61" s="94"/>
+      <c r="AC61" s="94"/>
+      <c r="AD61" s="98"/>
+      <c r="AE61" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF61" s="94"/>
+      <c r="AG61" s="94"/>
+      <c r="AH61" s="94"/>
+      <c r="AI61" s="95"/>
+      <c r="AJ61" s="116"/>
+      <c r="AK61" s="117"/>
+      <c r="AL61" s="117"/>
+      <c r="AM61" s="118"/>
+      <c r="AN61" s="46"/>
+      <c r="AO61" s="121"/>
+      <c r="AP61" s="124"/>
+      <c r="AQ61" s="124"/>
+      <c r="AR61" s="125"/>
+      <c r="AS61" s="47"/>
+      <c r="AT61" s="48"/>
+    </row>
+    <row r="62" spans="2:54" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B62" s="101"/>
+      <c r="C62" s="49"/>
+      <c r="D62" s="49"/>
+      <c r="E62" s="49"/>
+      <c r="F62" s="50"/>
+      <c r="G62" s="51"/>
+      <c r="H62" s="52"/>
+      <c r="I62" s="53"/>
+      <c r="J62" s="54"/>
+      <c r="K62" s="26"/>
+      <c r="L62" s="26"/>
+      <c r="M62" s="26"/>
+      <c r="N62" s="26"/>
+      <c r="O62" s="27"/>
+      <c r="P62" s="55"/>
+      <c r="Q62" s="56"/>
+      <c r="R62" s="56"/>
+      <c r="S62" s="56"/>
+      <c r="T62" s="56"/>
+      <c r="U62" s="57"/>
+      <c r="V62" s="58"/>
+      <c r="W62" s="59"/>
+      <c r="X62" s="59"/>
+      <c r="Y62" s="59"/>
+      <c r="Z62" s="60"/>
+      <c r="AA62" s="61"/>
+      <c r="AB62" s="61"/>
+      <c r="AC62" s="61"/>
+      <c r="AD62" s="62"/>
+      <c r="AE62" s="128"/>
+      <c r="AF62" s="61"/>
+      <c r="AG62" s="61"/>
+      <c r="AH62" s="61"/>
+      <c r="AI62" s="129"/>
+      <c r="AJ62" s="130"/>
+      <c r="AK62" s="131"/>
+      <c r="AL62" s="131"/>
+      <c r="AM62" s="132"/>
+      <c r="AN62" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AO62" s="134"/>
+      <c r="AP62" s="135"/>
+      <c r="AQ62" s="135"/>
+      <c r="AR62" s="136"/>
+      <c r="AS62" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT62" s="137"/>
+    </row>
+    <row r="63" spans="2:54" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B63" s="101"/>
+      <c r="C63" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D63" s="139"/>
+      <c r="E63" s="139"/>
+      <c r="F63" s="139"/>
+      <c r="G63" s="139"/>
+      <c r="H63" s="139"/>
+      <c r="I63" s="139"/>
+      <c r="J63" s="139"/>
+      <c r="K63" s="139"/>
+      <c r="L63" s="139"/>
+      <c r="M63" s="139"/>
+      <c r="N63" s="139"/>
+      <c r="O63" s="139"/>
+      <c r="P63" s="139"/>
+      <c r="Q63" s="139"/>
+      <c r="R63" s="139"/>
+      <c r="S63" s="139"/>
+      <c r="T63" s="139"/>
+      <c r="U63" s="139"/>
+      <c r="V63" s="140"/>
+      <c r="W63" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X63" s="142"/>
+      <c r="Y63" s="142"/>
+      <c r="Z63" s="143"/>
+      <c r="AA63" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB63" s="145"/>
+      <c r="AC63" s="145"/>
+      <c r="AD63" s="145"/>
+      <c r="AE63" s="145"/>
+      <c r="AF63" s="145"/>
+      <c r="AG63" s="145"/>
+      <c r="AH63" s="145"/>
+      <c r="AI63" s="145"/>
+      <c r="AJ63" s="145"/>
+      <c r="AK63" s="146"/>
+      <c r="AL63" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM63" s="43"/>
+      <c r="AN63" s="43"/>
+      <c r="AO63" s="43"/>
+      <c r="AP63" s="43"/>
+      <c r="AQ63" s="44"/>
+      <c r="AR63" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS63" s="43"/>
+      <c r="AT63" s="45"/>
+      <c r="AV63" s="5"/>
+      <c r="AW63" s="5"/>
+      <c r="AX63" s="5"/>
+      <c r="AY63" s="5"/>
+      <c r="AZ63" s="5"/>
+      <c r="BA63" s="5"/>
+      <c r="BB63" s="34"/>
+    </row>
+    <row r="64" spans="2:54" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B64" s="101"/>
+      <c r="C64" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D64" s="86"/>
+      <c r="E64" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F64" s="86"/>
+      <c r="G64" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H64" s="86"/>
+      <c r="I64" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J64" s="88"/>
+      <c r="K64" s="89"/>
+      <c r="L64" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M64" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N64" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O64" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P64" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q64" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R64" s="91"/>
+      <c r="S64" s="91"/>
+      <c r="T64" s="91"/>
+      <c r="U64" s="91"/>
+      <c r="V64" s="92"/>
+      <c r="W64" s="110"/>
+      <c r="X64" s="111"/>
+      <c r="Y64" s="111"/>
+      <c r="Z64" s="112"/>
+      <c r="AA64" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB64" s="94"/>
+      <c r="AC64" s="94"/>
+      <c r="AD64" s="94"/>
+      <c r="AE64" s="94"/>
+      <c r="AF64" s="94"/>
+      <c r="AG64" s="94"/>
+      <c r="AH64" s="94"/>
+      <c r="AI64" s="94"/>
+      <c r="AJ64" s="94"/>
+      <c r="AK64" s="95"/>
+      <c r="AL64" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="AB15" s="136"/>
-[...28 lines deleted...]
-      </c>
+      <c r="AM64" s="67"/>
+      <c r="AN64" s="67"/>
+      <c r="AO64" s="67"/>
+      <c r="AP64" s="67"/>
+      <c r="AQ64" s="68"/>
+      <c r="AR64" s="46"/>
+      <c r="AS64" s="47"/>
+      <c r="AT64" s="48"/>
     </row>
-    <row r="16" spans="1:90" s="14" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...42 lines deleted...]
-      <c r="AR16" s="190" t="s">
+    <row r="65" spans="2:46" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B65" s="102"/>
+      <c r="C65" s="69"/>
+      <c r="D65" s="70"/>
+      <c r="E65" s="71"/>
+      <c r="F65" s="71"/>
+      <c r="G65" s="72"/>
+      <c r="H65" s="72"/>
+      <c r="I65" s="73"/>
+      <c r="J65" s="74"/>
+      <c r="K65" s="75"/>
+      <c r="L65" s="41"/>
+      <c r="M65" s="41"/>
+      <c r="N65" s="41"/>
+      <c r="O65" s="30"/>
+      <c r="P65" s="31"/>
+      <c r="Q65" s="76"/>
+      <c r="R65" s="77"/>
+      <c r="S65" s="77"/>
+      <c r="T65" s="77"/>
+      <c r="U65" s="77"/>
+      <c r="V65" s="77"/>
+      <c r="W65" s="78"/>
+      <c r="X65" s="79"/>
+      <c r="Y65" s="79"/>
+      <c r="Z65" s="80"/>
+      <c r="AA65" s="81"/>
+      <c r="AB65" s="74"/>
+      <c r="AC65" s="74"/>
+      <c r="AD65" s="74"/>
+      <c r="AE65" s="74"/>
+      <c r="AF65" s="74"/>
+      <c r="AG65" s="74"/>
+      <c r="AH65" s="74"/>
+      <c r="AI65" s="74"/>
+      <c r="AJ65" s="74"/>
+      <c r="AK65" s="82"/>
+      <c r="AL65" s="83"/>
+      <c r="AM65" s="84"/>
+      <c r="AN65" s="84"/>
+      <c r="AO65" s="84"/>
+      <c r="AP65" s="84"/>
+      <c r="AQ65" s="84"/>
+      <c r="AR65" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="AS16" s="191"/>
-[...9 lines deleted...]
-      </c>
+      <c r="AS65" s="64"/>
+      <c r="AT65" s="65"/>
     </row>
-    <row r="17" spans="1:65" s="14" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...50 lines deleted...]
-      </c>
+    <row r="66" spans="2:46" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="67" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B67" s="100" t="s">
+        <v>95</v>
+      </c>
+      <c r="C67" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D67" s="103"/>
+      <c r="E67" s="103"/>
+      <c r="F67" s="104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G67" s="105"/>
+      <c r="H67" s="105"/>
+      <c r="I67" s="105"/>
+      <c r="J67" s="105"/>
+      <c r="K67" s="105"/>
+      <c r="L67" s="105"/>
+      <c r="M67" s="105"/>
+      <c r="N67" s="105"/>
+      <c r="O67" s="105"/>
+      <c r="P67" s="105"/>
+      <c r="Q67" s="105"/>
+      <c r="R67" s="105"/>
+      <c r="S67" s="105"/>
+      <c r="T67" s="105"/>
+      <c r="U67" s="106"/>
+      <c r="V67" s="107" t="s">
+        <v>30</v>
+      </c>
+      <c r="W67" s="108"/>
+      <c r="X67" s="108"/>
+      <c r="Y67" s="109"/>
+      <c r="Z67" s="104" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA67" s="105"/>
+      <c r="AB67" s="105"/>
+      <c r="AC67" s="105"/>
+      <c r="AD67" s="105"/>
+      <c r="AE67" s="105"/>
+      <c r="AF67" s="105"/>
+      <c r="AG67" s="105"/>
+      <c r="AH67" s="105"/>
+      <c r="AI67" s="106"/>
+      <c r="AJ67" s="113" t="s">
+        <v>32</v>
+      </c>
+      <c r="AK67" s="114"/>
+      <c r="AL67" s="114"/>
+      <c r="AM67" s="115"/>
+      <c r="AN67" s="119" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO67" s="120"/>
+      <c r="AP67" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ67" s="122"/>
+      <c r="AR67" s="123"/>
+      <c r="AS67" s="126" t="s">
+        <v>35</v>
+      </c>
+      <c r="AT67" s="127"/>
     </row>
-    <row r="18" spans="1:65" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="88">
+    <row r="68" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B68" s="101"/>
+      <c r="C68" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D68" s="96"/>
+      <c r="E68" s="96"/>
+      <c r="F68" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="86"/>
+      <c r="H68" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I68" s="88"/>
+      <c r="J68" s="89"/>
+      <c r="K68" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L68" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M68" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N68" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O68" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P68" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q68" s="88"/>
+      <c r="R68" s="88"/>
+      <c r="S68" s="88"/>
+      <c r="T68" s="88"/>
+      <c r="U68" s="97"/>
+      <c r="V68" s="110"/>
+      <c r="W68" s="111"/>
+      <c r="X68" s="111"/>
+      <c r="Y68" s="112"/>
+      <c r="Z68" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA68" s="94"/>
+      <c r="AB68" s="94"/>
+      <c r="AC68" s="94"/>
+      <c r="AD68" s="98"/>
+      <c r="AE68" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF68" s="94"/>
+      <c r="AG68" s="94"/>
+      <c r="AH68" s="94"/>
+      <c r="AI68" s="95"/>
+      <c r="AJ68" s="116"/>
+      <c r="AK68" s="117"/>
+      <c r="AL68" s="117"/>
+      <c r="AM68" s="118"/>
+      <c r="AN68" s="46"/>
+      <c r="AO68" s="121"/>
+      <c r="AP68" s="124"/>
+      <c r="AQ68" s="124"/>
+      <c r="AR68" s="125"/>
+      <c r="AS68" s="47"/>
+      <c r="AT68" s="48"/>
+    </row>
+    <row r="69" spans="2:46" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B69" s="101"/>
+      <c r="C69" s="49"/>
+      <c r="D69" s="49"/>
+      <c r="E69" s="49"/>
+      <c r="F69" s="50"/>
+      <c r="G69" s="51"/>
+      <c r="H69" s="52"/>
+      <c r="I69" s="53"/>
+      <c r="J69" s="54"/>
+      <c r="K69" s="26"/>
+      <c r="L69" s="26"/>
+      <c r="M69" s="26"/>
+      <c r="N69" s="26"/>
+      <c r="O69" s="27"/>
+      <c r="P69" s="55"/>
+      <c r="Q69" s="56"/>
+      <c r="R69" s="56"/>
+      <c r="S69" s="56"/>
+      <c r="T69" s="56"/>
+      <c r="U69" s="57"/>
+      <c r="V69" s="58"/>
+      <c r="W69" s="59"/>
+      <c r="X69" s="59"/>
+      <c r="Y69" s="59"/>
+      <c r="Z69" s="60"/>
+      <c r="AA69" s="61"/>
+      <c r="AB69" s="61"/>
+      <c r="AC69" s="61"/>
+      <c r="AD69" s="62"/>
+      <c r="AE69" s="128"/>
+      <c r="AF69" s="61"/>
+      <c r="AG69" s="61"/>
+      <c r="AH69" s="61"/>
+      <c r="AI69" s="129"/>
+      <c r="AJ69" s="130"/>
+      <c r="AK69" s="131"/>
+      <c r="AL69" s="131"/>
+      <c r="AM69" s="132"/>
+      <c r="AN69" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="91" t="s">
+      <c r="AO69" s="134"/>
+      <c r="AP69" s="135"/>
+      <c r="AQ69" s="135"/>
+      <c r="AR69" s="136"/>
+      <c r="AS69" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT69" s="137"/>
+    </row>
+    <row r="70" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B70" s="101"/>
+      <c r="C70" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D70" s="139"/>
+      <c r="E70" s="139"/>
+      <c r="F70" s="139"/>
+      <c r="G70" s="139"/>
+      <c r="H70" s="139"/>
+      <c r="I70" s="139"/>
+      <c r="J70" s="139"/>
+      <c r="K70" s="139"/>
+      <c r="L70" s="139"/>
+      <c r="M70" s="139"/>
+      <c r="N70" s="139"/>
+      <c r="O70" s="139"/>
+      <c r="P70" s="139"/>
+      <c r="Q70" s="139"/>
+      <c r="R70" s="139"/>
+      <c r="S70" s="139"/>
+      <c r="T70" s="139"/>
+      <c r="U70" s="139"/>
+      <c r="V70" s="140"/>
+      <c r="W70" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X70" s="142"/>
+      <c r="Y70" s="142"/>
+      <c r="Z70" s="143"/>
+      <c r="AA70" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB70" s="145"/>
+      <c r="AC70" s="145"/>
+      <c r="AD70" s="145"/>
+      <c r="AE70" s="145"/>
+      <c r="AF70" s="145"/>
+      <c r="AG70" s="145"/>
+      <c r="AH70" s="145"/>
+      <c r="AI70" s="145"/>
+      <c r="AJ70" s="145"/>
+      <c r="AK70" s="146"/>
+      <c r="AL70" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM70" s="43"/>
+      <c r="AN70" s="43"/>
+      <c r="AO70" s="43"/>
+      <c r="AP70" s="43"/>
+      <c r="AQ70" s="44"/>
+      <c r="AR70" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS70" s="43"/>
+      <c r="AT70" s="45"/>
+    </row>
+    <row r="71" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B71" s="101"/>
+      <c r="C71" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D71" s="86"/>
+      <c r="E71" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F71" s="86"/>
+      <c r="G71" s="86" t="s">
+        <v>39</v>
+      </c>
+      <c r="H71" s="86"/>
+      <c r="I71" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="J71" s="88"/>
+      <c r="K71" s="89"/>
+      <c r="L71" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M71" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="N71" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="O71" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="P71" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q71" s="90" t="s">
+        <v>46</v>
+      </c>
+      <c r="R71" s="91"/>
+      <c r="S71" s="91"/>
+      <c r="T71" s="91"/>
+      <c r="U71" s="91"/>
+      <c r="V71" s="92"/>
+      <c r="W71" s="110"/>
+      <c r="X71" s="111"/>
+      <c r="Y71" s="111"/>
+      <c r="Z71" s="112"/>
+      <c r="AA71" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB71" s="94"/>
+      <c r="AC71" s="94"/>
+      <c r="AD71" s="94"/>
+      <c r="AE71" s="94"/>
+      <c r="AF71" s="94"/>
+      <c r="AG71" s="94"/>
+      <c r="AH71" s="94"/>
+      <c r="AI71" s="94"/>
+      <c r="AJ71" s="94"/>
+      <c r="AK71" s="95"/>
+      <c r="AL71" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM71" s="67"/>
+      <c r="AN71" s="67"/>
+      <c r="AO71" s="67"/>
+      <c r="AP71" s="67"/>
+      <c r="AQ71" s="68"/>
+      <c r="AR71" s="46"/>
+      <c r="AS71" s="47"/>
+      <c r="AT71" s="48"/>
+    </row>
+    <row r="72" spans="2:46" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B72" s="102"/>
+      <c r="C72" s="69"/>
+      <c r="D72" s="70"/>
+      <c r="E72" s="71"/>
+      <c r="F72" s="71"/>
+      <c r="G72" s="72"/>
+      <c r="H72" s="72"/>
+      <c r="I72" s="73"/>
+      <c r="J72" s="74"/>
+      <c r="K72" s="75"/>
+      <c r="L72" s="41"/>
+      <c r="M72" s="41"/>
+      <c r="N72" s="41"/>
+      <c r="O72" s="30"/>
+      <c r="P72" s="31"/>
+      <c r="Q72" s="76"/>
+      <c r="R72" s="77"/>
+      <c r="S72" s="77"/>
+      <c r="T72" s="77"/>
+      <c r="U72" s="77"/>
+      <c r="V72" s="77"/>
+      <c r="W72" s="78"/>
+      <c r="X72" s="79"/>
+      <c r="Y72" s="79"/>
+      <c r="Z72" s="80"/>
+      <c r="AA72" s="81"/>
+      <c r="AB72" s="74"/>
+      <c r="AC72" s="74"/>
+      <c r="AD72" s="74"/>
+      <c r="AE72" s="74"/>
+      <c r="AF72" s="74"/>
+      <c r="AG72" s="74"/>
+      <c r="AH72" s="74"/>
+      <c r="AI72" s="74"/>
+      <c r="AJ72" s="74"/>
+      <c r="AK72" s="82"/>
+      <c r="AL72" s="83"/>
+      <c r="AM72" s="84"/>
+      <c r="AN72" s="84"/>
+      <c r="AO72" s="84"/>
+      <c r="AP72" s="84"/>
+      <c r="AQ72" s="84"/>
+      <c r="AR72" s="63" t="s">
+        <v>2</v>
+      </c>
+      <c r="AS72" s="64"/>
+      <c r="AT72" s="65"/>
+    </row>
+    <row r="73" spans="2:46" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="74" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B74" s="100" t="s">
+        <v>96</v>
+      </c>
+      <c r="C74" s="103" t="s">
+        <v>28</v>
+      </c>
+      <c r="D74" s="103"/>
+      <c r="E74" s="103"/>
+      <c r="F74" s="104" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="91"/>
-[...1 lines deleted...]
-      <c r="F18" s="92" t="s">
+      <c r="G74" s="105"/>
+      <c r="H74" s="105"/>
+      <c r="I74" s="105"/>
+      <c r="J74" s="105"/>
+      <c r="K74" s="105"/>
+      <c r="L74" s="105"/>
+      <c r="M74" s="105"/>
+      <c r="N74" s="105"/>
+      <c r="O74" s="105"/>
+      <c r="P74" s="105"/>
+      <c r="Q74" s="105"/>
+      <c r="R74" s="105"/>
+      <c r="S74" s="105"/>
+      <c r="T74" s="105"/>
+      <c r="U74" s="106"/>
+      <c r="V74" s="107" t="s">
         <v>30</v>
       </c>
-      <c r="G18" s="93"/>
-[...14 lines deleted...]
-      <c r="V18" s="95" t="s">
+      <c r="W74" s="108"/>
+      <c r="X74" s="108"/>
+      <c r="Y74" s="109"/>
+      <c r="Z74" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="W18" s="96"/>
-[...2 lines deleted...]
-      <c r="Z18" s="92" t="s">
+      <c r="AA74" s="105"/>
+      <c r="AB74" s="105"/>
+      <c r="AC74" s="105"/>
+      <c r="AD74" s="105"/>
+      <c r="AE74" s="105"/>
+      <c r="AF74" s="105"/>
+      <c r="AG74" s="105"/>
+      <c r="AH74" s="105"/>
+      <c r="AI74" s="106"/>
+      <c r="AJ74" s="113" t="s">
         <v>32</v>
       </c>
-      <c r="AA18" s="93"/>
-[...8 lines deleted...]
-      <c r="AJ18" s="101" t="s">
+      <c r="AK74" s="114"/>
+      <c r="AL74" s="114"/>
+      <c r="AM74" s="115"/>
+      <c r="AN74" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="AK18" s="102"/>
-[...2 lines deleted...]
-      <c r="AN18" s="116" t="s">
+      <c r="AO74" s="120"/>
+      <c r="AP74" s="122" t="s">
         <v>34</v>
       </c>
-      <c r="AO18" s="117"/>
-      <c r="AP18" s="120" t="s">
+      <c r="AQ74" s="122"/>
+      <c r="AR74" s="123"/>
+      <c r="AS74" s="126" t="s">
         <v>35</v>
       </c>
-      <c r="AQ18" s="120"/>
-[...11 lines deleted...]
-      <c r="AX18" s="2" t="s">
+      <c r="AT74" s="127"/>
+    </row>
+    <row r="75" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B75" s="101"/>
+      <c r="C75" s="96" t="s">
+        <v>38</v>
+      </c>
+      <c r="D75" s="96"/>
+      <c r="E75" s="96"/>
+      <c r="F75" s="85" t="s">
+        <v>39</v>
+      </c>
+      <c r="G75" s="86"/>
+      <c r="H75" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="I75" s="88"/>
+      <c r="J75" s="89"/>
+      <c r="K75" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="L75" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="M75" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="N75" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="O75" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="P75" s="87" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q75" s="88"/>
+      <c r="R75" s="88"/>
+      <c r="S75" s="88"/>
+      <c r="T75" s="88"/>
+      <c r="U75" s="97"/>
+      <c r="V75" s="110"/>
+      <c r="W75" s="111"/>
+      <c r="X75" s="111"/>
+      <c r="Y75" s="112"/>
+      <c r="Z75" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA75" s="94"/>
+      <c r="AB75" s="94"/>
+      <c r="AC75" s="94"/>
+      <c r="AD75" s="98"/>
+      <c r="AE75" s="99" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF75" s="94"/>
+      <c r="AG75" s="94"/>
+      <c r="AH75" s="94"/>
+      <c r="AI75" s="95"/>
+      <c r="AJ75" s="116"/>
+      <c r="AK75" s="117"/>
+      <c r="AL75" s="117"/>
+      <c r="AM75" s="118"/>
+      <c r="AN75" s="46"/>
+      <c r="AO75" s="121"/>
+      <c r="AP75" s="124"/>
+      <c r="AQ75" s="124"/>
+      <c r="AR75" s="125"/>
+      <c r="AS75" s="47"/>
+      <c r="AT75" s="48"/>
+    </row>
+    <row r="76" spans="2:46" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B76" s="101"/>
+      <c r="C76" s="49"/>
+      <c r="D76" s="49"/>
+      <c r="E76" s="49"/>
+      <c r="F76" s="50"/>
+      <c r="G76" s="51"/>
+      <c r="H76" s="52"/>
+      <c r="I76" s="53"/>
+      <c r="J76" s="54"/>
+      <c r="K76" s="26"/>
+      <c r="L76" s="26"/>
+      <c r="M76" s="26"/>
+      <c r="N76" s="26"/>
+      <c r="O76" s="27"/>
+      <c r="P76" s="55"/>
+      <c r="Q76" s="56"/>
+      <c r="R76" s="56"/>
+      <c r="S76" s="56"/>
+      <c r="T76" s="56"/>
+      <c r="U76" s="57"/>
+      <c r="V76" s="58"/>
+      <c r="W76" s="59"/>
+      <c r="X76" s="59"/>
+      <c r="Y76" s="59"/>
+      <c r="Z76" s="60"/>
+      <c r="AA76" s="61"/>
+      <c r="AB76" s="61"/>
+      <c r="AC76" s="61"/>
+      <c r="AD76" s="62"/>
+      <c r="AE76" s="128"/>
+      <c r="AF76" s="61"/>
+      <c r="AG76" s="61"/>
+      <c r="AH76" s="61"/>
+      <c r="AI76" s="129"/>
+      <c r="AJ76" s="130"/>
+      <c r="AK76" s="131"/>
+      <c r="AL76" s="131"/>
+      <c r="AM76" s="132"/>
+      <c r="AN76" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="AY18" s="14"/>
-[...9 lines deleted...]
-      <c r="BM18" s="20"/>
+      <c r="AO76" s="134"/>
+      <c r="AP76" s="135"/>
+      <c r="AQ76" s="135"/>
+      <c r="AR76" s="136"/>
+      <c r="AS76" s="133" t="s">
+        <v>2</v>
+      </c>
+      <c r="AT76" s="137"/>
     </row>
-    <row r="19" spans="1:65" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="C19" s="128" t="s">
+    <row r="77" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B77" s="101"/>
+      <c r="C77" s="138" t="s">
+        <v>51</v>
+      </c>
+      <c r="D77" s="139"/>
+      <c r="E77" s="139"/>
+      <c r="F77" s="139"/>
+      <c r="G77" s="139"/>
+      <c r="H77" s="139"/>
+      <c r="I77" s="139"/>
+      <c r="J77" s="139"/>
+      <c r="K77" s="139"/>
+      <c r="L77" s="139"/>
+      <c r="M77" s="139"/>
+      <c r="N77" s="139"/>
+      <c r="O77" s="139"/>
+      <c r="P77" s="139"/>
+      <c r="Q77" s="139"/>
+      <c r="R77" s="139"/>
+      <c r="S77" s="139"/>
+      <c r="T77" s="139"/>
+      <c r="U77" s="139"/>
+      <c r="V77" s="140"/>
+      <c r="W77" s="141" t="s">
+        <v>52</v>
+      </c>
+      <c r="X77" s="142"/>
+      <c r="Y77" s="142"/>
+      <c r="Z77" s="143"/>
+      <c r="AA77" s="144" t="s">
+        <v>53</v>
+      </c>
+      <c r="AB77" s="145"/>
+      <c r="AC77" s="145"/>
+      <c r="AD77" s="145"/>
+      <c r="AE77" s="145"/>
+      <c r="AF77" s="145"/>
+      <c r="AG77" s="145"/>
+      <c r="AH77" s="145"/>
+      <c r="AI77" s="145"/>
+      <c r="AJ77" s="145"/>
+      <c r="AK77" s="146"/>
+      <c r="AL77" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM77" s="43"/>
+      <c r="AN77" s="43"/>
+      <c r="AO77" s="43"/>
+      <c r="AP77" s="43"/>
+      <c r="AQ77" s="44"/>
+      <c r="AR77" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="AS77" s="43"/>
+      <c r="AT77" s="45"/>
+    </row>
+    <row r="78" spans="2:46" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B78" s="101"/>
+      <c r="C78" s="85" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78" s="86"/>
+      <c r="E78" s="86" t="s">
+        <v>59</v>
+      </c>
+      <c r="F78" s="86"/>
+      <c r="G78" s="86" t="s">
         <v>39</v>
       </c>
-      <c r="D19" s="128"/>
-[...1 lines deleted...]
-      <c r="F19" s="129" t="s">
+      <c r="H78" s="86"/>
+      <c r="I78" s="87" t="s">
         <v>40</v>
       </c>
-      <c r="G19" s="130"/>
-      <c r="H19" s="131" t="s">
+      <c r="J78" s="88"/>
+      <c r="K78" s="89"/>
+      <c r="L78" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="I19" s="132"/>
-[...1 lines deleted...]
-      <c r="K19" s="33" t="s">
+      <c r="M78" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="L19" s="33" t="s">
+      <c r="N78" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="M19" s="33" t="s">
+      <c r="O78" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="N19" s="33" t="s">
+      <c r="P78" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="O19" s="34" t="s">
+      <c r="Q78" s="90" t="s">
         <v>46</v>
       </c>
-      <c r="P19" s="131" t="s">
-[...52 lines deleted...]
-      <c r="BM19" s="14"/>
+      <c r="R78" s="91"/>
+      <c r="S78" s="91"/>
+      <c r="T78" s="91"/>
+      <c r="U78" s="91"/>
+      <c r="V78" s="92"/>
+      <c r="W78" s="110"/>
+      <c r="X78" s="111"/>
+      <c r="Y78" s="111"/>
+      <c r="Z78" s="112"/>
+      <c r="AA78" s="93" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB78" s="94"/>
+      <c r="AC78" s="94"/>
+      <c r="AD78" s="94"/>
+      <c r="AE78" s="94"/>
+      <c r="AF78" s="94"/>
+      <c r="AG78" s="94"/>
+      <c r="AH78" s="94"/>
+      <c r="AI78" s="94"/>
+      <c r="AJ78" s="94"/>
+      <c r="AK78" s="95"/>
+      <c r="AL78" s="66" t="s">
+        <v>61</v>
+      </c>
+      <c r="AM78" s="67"/>
+      <c r="AN78" s="67"/>
+      <c r="AO78" s="67"/>
+      <c r="AP78" s="67"/>
+      <c r="AQ78" s="68"/>
+      <c r="AR78" s="46"/>
+      <c r="AS78" s="47"/>
+      <c r="AT78" s="48"/>
     </row>
-    <row r="20" spans="1:65" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...38 lines deleted...]
-      <c r="AN20" s="140" t="s">
+    <row r="79" spans="2:46" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B79" s="102"/>
+      <c r="C79" s="69"/>
+      <c r="D79" s="70"/>
+      <c r="E79" s="71"/>
+      <c r="F79" s="71"/>
+      <c r="G79" s="72"/>
+      <c r="H79" s="72"/>
+      <c r="I79" s="73"/>
+      <c r="J79" s="74"/>
+      <c r="K79" s="75"/>
+      <c r="L79" s="41"/>
+      <c r="M79" s="41"/>
+      <c r="N79" s="41"/>
+      <c r="O79" s="30"/>
+      <c r="P79" s="31"/>
+      <c r="Q79" s="76"/>
+      <c r="R79" s="77"/>
+      <c r="S79" s="77"/>
+      <c r="T79" s="77"/>
+      <c r="U79" s="77"/>
+      <c r="V79" s="77"/>
+      <c r="W79" s="78"/>
+      <c r="X79" s="79"/>
+      <c r="Y79" s="79"/>
+      <c r="Z79" s="80"/>
+      <c r="AA79" s="81"/>
+      <c r="AB79" s="74"/>
+      <c r="AC79" s="74"/>
+      <c r="AD79" s="74"/>
+      <c r="AE79" s="74"/>
+      <c r="AF79" s="74"/>
+      <c r="AG79" s="74"/>
+      <c r="AH79" s="74"/>
+      <c r="AI79" s="74"/>
+      <c r="AJ79" s="74"/>
+      <c r="AK79" s="82"/>
+      <c r="AL79" s="83"/>
+      <c r="AM79" s="84"/>
+      <c r="AN79" s="84"/>
+      <c r="AO79" s="84"/>
+      <c r="AP79" s="84"/>
+      <c r="AQ79" s="84"/>
+      <c r="AR79" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="AO20" s="165"/>
-[...21 lines deleted...]
-      <c r="BM20" s="14"/>
+      <c r="AS79" s="64"/>
+      <c r="AT79" s="65"/>
     </row>
-    <row r="21" spans="1:65" s="45" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3708 lines deleted...]
-    </row>
+    <row r="80" spans="2:46" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="491">
+    <mergeCell ref="B1:AT1"/>
+    <mergeCell ref="AG3:AH4"/>
+    <mergeCell ref="AI3:AM4"/>
+    <mergeCell ref="AN3:AN4"/>
+    <mergeCell ref="AO3:AP4"/>
+    <mergeCell ref="AQ3:AQ4"/>
+    <mergeCell ref="AR3:AS4"/>
+    <mergeCell ref="AT3:AT4"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="K7:O7"/>
+    <mergeCell ref="P7:Y7"/>
+    <mergeCell ref="Z7:AL7"/>
+    <mergeCell ref="AM7:AT7"/>
+    <mergeCell ref="B9:AB9"/>
+    <mergeCell ref="AC9:AT9"/>
+    <mergeCell ref="AM5:AO5"/>
+    <mergeCell ref="B6:J6"/>
+    <mergeCell ref="K6:O6"/>
+    <mergeCell ref="P6:Y6"/>
+    <mergeCell ref="Z6:AL6"/>
+    <mergeCell ref="AM6:AT6"/>
+    <mergeCell ref="B11:B16"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:U11"/>
+    <mergeCell ref="V11:Y12"/>
+    <mergeCell ref="Z11:AI11"/>
+    <mergeCell ref="AJ11:AM12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="P13:U13"/>
+    <mergeCell ref="AN11:AO12"/>
+    <mergeCell ref="AP11:AR12"/>
+    <mergeCell ref="AS11:AT12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="P12:U12"/>
+    <mergeCell ref="Z12:AD12"/>
+    <mergeCell ref="AE12:AI12"/>
+    <mergeCell ref="AS13:AT13"/>
+    <mergeCell ref="C14:V14"/>
+    <mergeCell ref="W14:Z15"/>
+    <mergeCell ref="AA14:AK14"/>
+    <mergeCell ref="AL14:AQ14"/>
+    <mergeCell ref="AR14:AT15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="V13:Y13"/>
+    <mergeCell ref="Z13:AD13"/>
+    <mergeCell ref="AE13:AI13"/>
+    <mergeCell ref="AJ13:AM13"/>
+    <mergeCell ref="AN13:AO13"/>
+    <mergeCell ref="AP13:AR13"/>
+    <mergeCell ref="Q15:V15"/>
+    <mergeCell ref="AA15:AK15"/>
+    <mergeCell ref="AL15:AQ15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="Q16:V16"/>
+    <mergeCell ref="W16:Z16"/>
+    <mergeCell ref="AA16:AK16"/>
+    <mergeCell ref="AS18:AT19"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="P19:U19"/>
+    <mergeCell ref="Z19:AD19"/>
+    <mergeCell ref="AE19:AI19"/>
+    <mergeCell ref="AL16:AQ16"/>
+    <mergeCell ref="AR16:AT16"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:U18"/>
+    <mergeCell ref="V18:Y19"/>
+    <mergeCell ref="Z18:AI18"/>
+    <mergeCell ref="AJ18:AM19"/>
+    <mergeCell ref="AN18:AO19"/>
+    <mergeCell ref="AP18:AR19"/>
+    <mergeCell ref="AE20:AI20"/>
+    <mergeCell ref="AJ20:AM20"/>
+    <mergeCell ref="AN20:AO20"/>
+    <mergeCell ref="AP20:AR20"/>
+    <mergeCell ref="AS20:AT20"/>
+    <mergeCell ref="C21:V21"/>
+    <mergeCell ref="W21:Z22"/>
+    <mergeCell ref="AA21:AK21"/>
+    <mergeCell ref="AL21:AQ21"/>
+    <mergeCell ref="AR21:AT22"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="P20:U20"/>
+    <mergeCell ref="V20:Y20"/>
+    <mergeCell ref="Z20:AD20"/>
+    <mergeCell ref="AL22:AQ22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:K23"/>
+    <mergeCell ref="Q23:V23"/>
+    <mergeCell ref="W23:Z23"/>
+    <mergeCell ref="AA23:AK23"/>
+    <mergeCell ref="AL23:AQ23"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:K22"/>
+    <mergeCell ref="Q22:V22"/>
+    <mergeCell ref="AA22:AK22"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="P26:U26"/>
+    <mergeCell ref="Z26:AD26"/>
+    <mergeCell ref="AE26:AI26"/>
+    <mergeCell ref="AR23:AT23"/>
+    <mergeCell ref="B25:B30"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:U25"/>
+    <mergeCell ref="V25:Y26"/>
+    <mergeCell ref="Z25:AI25"/>
+    <mergeCell ref="AJ25:AM26"/>
+    <mergeCell ref="AN25:AO26"/>
+    <mergeCell ref="AP25:AR26"/>
+    <mergeCell ref="AS25:AT26"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="AJ27:AM27"/>
+    <mergeCell ref="AN27:AO27"/>
+    <mergeCell ref="AP27:AR27"/>
+    <mergeCell ref="AS27:AT27"/>
+    <mergeCell ref="C28:V28"/>
+    <mergeCell ref="W28:Z29"/>
+    <mergeCell ref="AA28:AK28"/>
+    <mergeCell ref="AL28:AQ28"/>
+    <mergeCell ref="AR28:AT29"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="P27:U27"/>
+    <mergeCell ref="V27:Y27"/>
+    <mergeCell ref="Z27:AD27"/>
+    <mergeCell ref="AL29:AQ29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:K30"/>
+    <mergeCell ref="Q30:V30"/>
+    <mergeCell ref="W30:Z30"/>
+    <mergeCell ref="AA30:AK30"/>
+    <mergeCell ref="AL30:AQ30"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:K29"/>
+    <mergeCell ref="Q29:V29"/>
+    <mergeCell ref="AA29:AK29"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="P33:U33"/>
+    <mergeCell ref="Z33:AD33"/>
+    <mergeCell ref="AE33:AI33"/>
+    <mergeCell ref="AR30:AT30"/>
+    <mergeCell ref="B32:B37"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="F32:U32"/>
+    <mergeCell ref="V32:Y33"/>
+    <mergeCell ref="Z32:AI32"/>
+    <mergeCell ref="AJ32:AM33"/>
+    <mergeCell ref="AN32:AO33"/>
+    <mergeCell ref="AP32:AR33"/>
+    <mergeCell ref="AS32:AT33"/>
+    <mergeCell ref="AE34:AI34"/>
+    <mergeCell ref="AJ34:AM34"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AR34"/>
+    <mergeCell ref="AS34:AT34"/>
+    <mergeCell ref="C35:V35"/>
+    <mergeCell ref="W35:Z36"/>
+    <mergeCell ref="AA35:AK35"/>
+    <mergeCell ref="AL35:AQ35"/>
+    <mergeCell ref="AR35:AT36"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="P34:U34"/>
+    <mergeCell ref="V34:Y34"/>
+    <mergeCell ref="Z34:AD34"/>
+    <mergeCell ref="AL36:AQ36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:K37"/>
+    <mergeCell ref="Q37:V37"/>
+    <mergeCell ref="W37:Z37"/>
+    <mergeCell ref="AA37:AK37"/>
+    <mergeCell ref="AL37:AQ37"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="Q36:V36"/>
+    <mergeCell ref="AA36:AK36"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="P40:U40"/>
+    <mergeCell ref="Z40:AD40"/>
+    <mergeCell ref="AE40:AI40"/>
+    <mergeCell ref="AR37:AT37"/>
+    <mergeCell ref="B39:B44"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="F39:U39"/>
+    <mergeCell ref="V39:Y40"/>
+    <mergeCell ref="Z39:AI39"/>
+    <mergeCell ref="AJ39:AM40"/>
+    <mergeCell ref="AN39:AO40"/>
+    <mergeCell ref="AP39:AR40"/>
+    <mergeCell ref="AS39:AT40"/>
+    <mergeCell ref="AE41:AI41"/>
+    <mergeCell ref="AJ41:AM41"/>
+    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AR41"/>
+    <mergeCell ref="AS41:AT41"/>
+    <mergeCell ref="C42:V42"/>
+    <mergeCell ref="W42:Z43"/>
+    <mergeCell ref="AA42:AK42"/>
+    <mergeCell ref="AL42:AQ42"/>
+    <mergeCell ref="AR42:AT43"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="P41:U41"/>
+    <mergeCell ref="V41:Y41"/>
+    <mergeCell ref="Z41:AD41"/>
+    <mergeCell ref="AL43:AQ43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="Q44:V44"/>
+    <mergeCell ref="W44:Z44"/>
+    <mergeCell ref="AA44:AK44"/>
+    <mergeCell ref="AL44:AQ44"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:K43"/>
+    <mergeCell ref="Q43:V43"/>
+    <mergeCell ref="AA43:AK43"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:J47"/>
+    <mergeCell ref="P47:U47"/>
+    <mergeCell ref="Z47:AD47"/>
+    <mergeCell ref="AE47:AI47"/>
+    <mergeCell ref="AR44:AT44"/>
+    <mergeCell ref="B46:B51"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:U46"/>
+    <mergeCell ref="V46:Y47"/>
+    <mergeCell ref="Z46:AI46"/>
+    <mergeCell ref="AJ46:AM47"/>
+    <mergeCell ref="AN46:AO47"/>
+    <mergeCell ref="AP46:AR47"/>
+    <mergeCell ref="AS46:AT47"/>
+    <mergeCell ref="AE48:AI48"/>
+    <mergeCell ref="AJ48:AM48"/>
+    <mergeCell ref="AN48:AO48"/>
+    <mergeCell ref="AP48:AR48"/>
+    <mergeCell ref="AS48:AT48"/>
+    <mergeCell ref="C49:V49"/>
+    <mergeCell ref="W49:Z50"/>
+    <mergeCell ref="AA49:AK49"/>
+    <mergeCell ref="AL49:AQ49"/>
+    <mergeCell ref="AR49:AT50"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:J48"/>
+    <mergeCell ref="P48:U48"/>
+    <mergeCell ref="V48:Y48"/>
+    <mergeCell ref="Z48:AD48"/>
+    <mergeCell ref="AL50:AQ50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="I51:K51"/>
+    <mergeCell ref="Q51:V51"/>
+    <mergeCell ref="W51:Z51"/>
+    <mergeCell ref="AA51:AK51"/>
+    <mergeCell ref="AL51:AQ51"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="I50:K50"/>
+    <mergeCell ref="Q50:V50"/>
+    <mergeCell ref="AA50:AK50"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:J54"/>
+    <mergeCell ref="P54:U54"/>
+    <mergeCell ref="Z54:AD54"/>
+    <mergeCell ref="AE54:AI54"/>
+    <mergeCell ref="AR51:AT51"/>
+    <mergeCell ref="B53:B58"/>
+    <mergeCell ref="C53:E53"/>
+    <mergeCell ref="F53:U53"/>
+    <mergeCell ref="V53:Y54"/>
+    <mergeCell ref="Z53:AI53"/>
+    <mergeCell ref="AJ53:AM54"/>
+    <mergeCell ref="AN53:AO54"/>
+    <mergeCell ref="AP53:AR54"/>
+    <mergeCell ref="AS53:AT54"/>
+    <mergeCell ref="AE55:AI55"/>
+    <mergeCell ref="AJ55:AM55"/>
+    <mergeCell ref="AN55:AO55"/>
+    <mergeCell ref="AP55:AR55"/>
+    <mergeCell ref="AS55:AT55"/>
+    <mergeCell ref="C56:V56"/>
+    <mergeCell ref="W56:Z57"/>
+    <mergeCell ref="AA56:AK56"/>
+    <mergeCell ref="AL56:AQ56"/>
+    <mergeCell ref="AR56:AT57"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:J55"/>
+    <mergeCell ref="P55:U55"/>
+    <mergeCell ref="V55:Y55"/>
+    <mergeCell ref="Z55:AD55"/>
+    <mergeCell ref="AL57:AQ57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="I58:K58"/>
+    <mergeCell ref="Q58:V58"/>
+    <mergeCell ref="W58:Z58"/>
+    <mergeCell ref="AA58:AK58"/>
+    <mergeCell ref="AL58:AQ58"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="I57:K57"/>
+    <mergeCell ref="Q57:V57"/>
+    <mergeCell ref="AA57:AK57"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:J61"/>
+    <mergeCell ref="P61:U61"/>
+    <mergeCell ref="Z61:AD61"/>
+    <mergeCell ref="AE61:AI61"/>
+    <mergeCell ref="AR58:AT58"/>
+    <mergeCell ref="B60:B65"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F60:U60"/>
+    <mergeCell ref="V60:Y61"/>
+    <mergeCell ref="Z60:AI60"/>
+    <mergeCell ref="AJ60:AM61"/>
+    <mergeCell ref="AN60:AO61"/>
+    <mergeCell ref="AP60:AR61"/>
+    <mergeCell ref="AS60:AT61"/>
+    <mergeCell ref="AE62:AI62"/>
+    <mergeCell ref="AJ62:AM62"/>
+    <mergeCell ref="AN62:AO62"/>
+    <mergeCell ref="AP62:AR62"/>
+    <mergeCell ref="AS62:AT62"/>
+    <mergeCell ref="C63:V63"/>
+    <mergeCell ref="W63:Z64"/>
+    <mergeCell ref="AA63:AK63"/>
+    <mergeCell ref="AL63:AQ63"/>
+    <mergeCell ref="AR63:AT64"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="P62:U62"/>
+    <mergeCell ref="V62:Y62"/>
+    <mergeCell ref="Z62:AD62"/>
+    <mergeCell ref="AL64:AQ64"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="E65:F65"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="I65:K65"/>
+    <mergeCell ref="Q65:V65"/>
+    <mergeCell ref="W65:Z65"/>
+    <mergeCell ref="AA65:AK65"/>
+    <mergeCell ref="AL65:AQ65"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="E64:F64"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="I64:K64"/>
+    <mergeCell ref="Q64:V64"/>
+    <mergeCell ref="AA64:AK64"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="P68:U68"/>
+    <mergeCell ref="Z68:AD68"/>
+    <mergeCell ref="AE68:AI68"/>
+    <mergeCell ref="AR65:AT65"/>
+    <mergeCell ref="B67:B72"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="F67:U67"/>
+    <mergeCell ref="V67:Y68"/>
+    <mergeCell ref="Z67:AI67"/>
+    <mergeCell ref="AJ67:AM68"/>
+    <mergeCell ref="AN67:AO68"/>
+    <mergeCell ref="AP67:AR68"/>
+    <mergeCell ref="AS67:AT68"/>
+    <mergeCell ref="AE69:AI69"/>
+    <mergeCell ref="AJ69:AM69"/>
+    <mergeCell ref="AN69:AO69"/>
+    <mergeCell ref="AP69:AR69"/>
+    <mergeCell ref="AS69:AT69"/>
+    <mergeCell ref="C70:V70"/>
+    <mergeCell ref="W70:Z71"/>
+    <mergeCell ref="AA70:AK70"/>
+    <mergeCell ref="AL70:AQ70"/>
+    <mergeCell ref="AR70:AT71"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="P69:U69"/>
+    <mergeCell ref="V69:Y69"/>
+    <mergeCell ref="Z69:AD69"/>
+    <mergeCell ref="AL71:AQ71"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="E72:F72"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="I72:K72"/>
+    <mergeCell ref="Q72:V72"/>
+    <mergeCell ref="W72:Z72"/>
+    <mergeCell ref="AA72:AK72"/>
+    <mergeCell ref="AL72:AQ72"/>
+    <mergeCell ref="C71:D71"/>
+    <mergeCell ref="E71:F71"/>
+    <mergeCell ref="G71:H71"/>
+    <mergeCell ref="I71:K71"/>
+    <mergeCell ref="Q71:V71"/>
+    <mergeCell ref="AA71:AK71"/>
+    <mergeCell ref="C75:E75"/>
+    <mergeCell ref="F75:G75"/>
+    <mergeCell ref="H75:J75"/>
+    <mergeCell ref="P75:U75"/>
+    <mergeCell ref="Z75:AD75"/>
+    <mergeCell ref="AE75:AI75"/>
+    <mergeCell ref="AR72:AT72"/>
+    <mergeCell ref="B74:B79"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F74:U74"/>
+    <mergeCell ref="V74:Y75"/>
+    <mergeCell ref="Z74:AI74"/>
+    <mergeCell ref="AJ74:AM75"/>
+    <mergeCell ref="AN74:AO75"/>
+    <mergeCell ref="AP74:AR75"/>
+    <mergeCell ref="AS74:AT75"/>
+    <mergeCell ref="AE76:AI76"/>
+    <mergeCell ref="AJ76:AM76"/>
+    <mergeCell ref="AN76:AO76"/>
+    <mergeCell ref="AP76:AR76"/>
+    <mergeCell ref="AS76:AT76"/>
+    <mergeCell ref="C77:V77"/>
+    <mergeCell ref="W77:Z78"/>
+    <mergeCell ref="AA77:AK77"/>
     <mergeCell ref="AL77:AQ77"/>
     <mergeCell ref="AR77:AT78"/>
     <mergeCell ref="C76:E76"/>
     <mergeCell ref="F76:G76"/>
     <mergeCell ref="H76:J76"/>
     <mergeCell ref="P76:U76"/>
     <mergeCell ref="V76:Y76"/>
     <mergeCell ref="Z76:AD76"/>
     <mergeCell ref="AR79:AT79"/>
     <mergeCell ref="AL78:AQ78"/>
     <mergeCell ref="C79:D79"/>
     <mergeCell ref="E79:F79"/>
     <mergeCell ref="G79:H79"/>
     <mergeCell ref="I79:K79"/>
     <mergeCell ref="Q79:V79"/>
     <mergeCell ref="W79:Z79"/>
     <mergeCell ref="AA79:AK79"/>
     <mergeCell ref="AL79:AQ79"/>
     <mergeCell ref="C78:D78"/>
     <mergeCell ref="E78:F78"/>
     <mergeCell ref="G78:H78"/>
     <mergeCell ref="I78:K78"/>
     <mergeCell ref="Q78:V78"/>
     <mergeCell ref="AA78:AK78"/>
-    <mergeCell ref="C75:E75"/>
-[...465 lines deleted...]
-    <mergeCell ref="AM7:AT7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <conditionalFormatting sqref="F12:F13">
-    <cfRule type="expression" dxfId="62" priority="59">
+    <cfRule type="expression" dxfId="30" priority="59">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="P7">
-[...18 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="Z7">
-    <cfRule type="expression" dxfId="57" priority="60">
+    <cfRule type="expression" dxfId="29" priority="60">
       <formula>NOT($P$7="その他（右の欄に関係性をご入力ください）")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AR16">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C16:W16 AA16:AR16">
-    <cfRule type="expression" dxfId="55" priority="61">
+    <cfRule type="expression" dxfId="28" priority="61">
       <formula>NOT($AS13="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP13:AR13">
-    <cfRule type="expression" dxfId="54" priority="63">
+    <cfRule type="expression" dxfId="27" priority="63">
       <formula>AND(NOT($AN13="ご移転元の口座振替払いを継続"), NOT($AN13="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F19:F20">
-    <cfRule type="expression" dxfId="53" priority="51">
+    <cfRule type="expression" dxfId="26" priority="51">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN20">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C23:W23 AA23:AR23">
-    <cfRule type="expression" dxfId="49" priority="52">
+    <cfRule type="expression" dxfId="25" priority="52">
       <formula>NOT($AS20="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP20:AR20">
-    <cfRule type="expression" dxfId="48" priority="54">
+    <cfRule type="expression" dxfId="24" priority="54">
       <formula>AND(NOT($AN20="ご移転元の口座振替払いを継続"), NOT($AN20="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F26:F27">
-    <cfRule type="expression" dxfId="47" priority="45">
+    <cfRule type="expression" dxfId="23" priority="45">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN27">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C30:W30 AA30:AR30">
-    <cfRule type="expression" dxfId="43" priority="46">
+    <cfRule type="expression" dxfId="22" priority="46">
       <formula>NOT($AS27="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP27:AR27">
-    <cfRule type="expression" dxfId="42" priority="48">
+    <cfRule type="expression" dxfId="21" priority="48">
       <formula>AND(NOT($AN27="ご移転元の口座振替払いを継続"), NOT($AN27="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F33:F34">
-    <cfRule type="expression" dxfId="41" priority="39">
+    <cfRule type="expression" dxfId="20" priority="39">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN34">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C37:W37 AA37:AR37">
-    <cfRule type="expression" dxfId="37" priority="40">
+    <cfRule type="expression" dxfId="19" priority="40">
       <formula>NOT($AS34="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP34:AR34">
-    <cfRule type="expression" dxfId="36" priority="42">
+    <cfRule type="expression" dxfId="18" priority="42">
       <formula>AND(NOT($AN34="ご移転元の口座振替払いを継続"), NOT($AN34="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F40:F41">
-    <cfRule type="expression" dxfId="35" priority="33">
+    <cfRule type="expression" dxfId="17" priority="33">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN41">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C44:W44 AA44:AR44">
-    <cfRule type="expression" dxfId="31" priority="34">
+    <cfRule type="expression" dxfId="16" priority="34">
       <formula>NOT($AS41="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP41:AR41">
-    <cfRule type="expression" dxfId="30" priority="36">
+    <cfRule type="expression" dxfId="15" priority="36">
       <formula>AND(NOT($AN41="ご移転元の口座振替払いを継続"), NOT($AN41="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F47:F48">
-    <cfRule type="expression" dxfId="29" priority="27">
+    <cfRule type="expression" dxfId="14" priority="27">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN48">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C51:W51 AA51:AR51">
-    <cfRule type="expression" dxfId="25" priority="28">
+    <cfRule type="expression" dxfId="13" priority="28">
       <formula>NOT($AS48="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP48:AR48">
-    <cfRule type="expression" dxfId="24" priority="30">
+    <cfRule type="expression" dxfId="12" priority="30">
       <formula>AND(NOT($AN48="ご移転元の口座振替払いを継続"), NOT($AN48="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F54:F55">
-    <cfRule type="expression" dxfId="23" priority="21">
+    <cfRule type="expression" dxfId="11" priority="21">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN55">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C58:W58 AA58:AR58">
-    <cfRule type="expression" dxfId="19" priority="22">
+    <cfRule type="expression" dxfId="10" priority="22">
       <formula>NOT($AS55="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP55:AR55">
-    <cfRule type="expression" dxfId="18" priority="24">
+    <cfRule type="expression" dxfId="9" priority="24">
       <formula>AND(NOT($AN55="ご移転元の口座振替払いを継続"), NOT($AN55="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F61:F62">
-    <cfRule type="expression" dxfId="17" priority="15">
+    <cfRule type="expression" dxfId="8" priority="15">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN62">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C65:W65 AA65:AR65">
-    <cfRule type="expression" dxfId="13" priority="16">
+    <cfRule type="expression" dxfId="7" priority="16">
       <formula>NOT($AS62="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP62:AR62">
-    <cfRule type="expression" dxfId="12" priority="18">
+    <cfRule type="expression" dxfId="6" priority="18">
       <formula>AND(NOT($AN62="ご移転元の口座振替払いを継続"), NOT($AN62="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F68:F69">
-    <cfRule type="expression" dxfId="11" priority="9">
+    <cfRule type="expression" dxfId="5" priority="9">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AN69">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C72:W72 AA72:AR72">
-    <cfRule type="expression" dxfId="7" priority="10">
+    <cfRule type="expression" dxfId="4" priority="10">
       <formula>NOT($AS69="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP69:AR69">
-    <cfRule type="expression" dxfId="6" priority="12">
+    <cfRule type="expression" dxfId="3" priority="12">
       <formula>AND(NOT($AN69="ご移転元の口座振替払いを継続"), NOT($AN69="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F75:F76">
-    <cfRule type="expression" dxfId="5" priority="3">
+    <cfRule type="expression" dxfId="2" priority="3">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
-    </cfRule>
-[...13 lines deleted...]
-      <formula>IF($AR$79="選択してください",TRUE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C79:W79 AA79:AR79">
     <cfRule type="expression" dxfId="1" priority="4">
       <formula>NOT($AS76="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AP76:AR76">
     <cfRule type="expression" dxfId="0" priority="6">
       <formula>AND(NOT($AN76="ご移転元の口座振替払いを継続"), NOT($AN76="ご移転元のクレジット払いを継続"))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="18">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AS20:AT20 AS27:AT27 AS34:AT34 AS41:AT41 AS48:AT48 AS55:AT55 AS62:AT62 AS69:AT69 AS76:AT76" xr:uid="{61FEC5A9-41B8-48F5-A1F3-7E4A64E41C48}">
       <formula1>$AX$13:$AX$16</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P7" xr:uid="{4426A6D7-2ADE-4723-8449-78FD495E73B6}">
       <formula1>$AX$22:$AX$26</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AR65 AR16 AR72 AR30 AR23 AR37 AR58 AR51 AR44 AR79" xr:uid="{BEC06B5D-A8FE-42C6-90AA-469230E780C2}">
       <formula1>$AX$18:$AX$20</formula1>
     </dataValidation>
     <dataValidation type="date" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="受付不可" error="開始日は「本日から2カ月以内」の日付を入力してください。" sqref="V13:Y13 V62:Y62 V20:Y20 V27:Y27 V69:Y69 V34:Y34 V41:Y41 V48:Y48 V55:Y55 V76:Y76" xr:uid="{556DD3D5-52D6-4200-8B80-D07DBE2AEBA7}">
       <formula1>EDATE(TODAY(),2)</formula1>
     </dataValidation>