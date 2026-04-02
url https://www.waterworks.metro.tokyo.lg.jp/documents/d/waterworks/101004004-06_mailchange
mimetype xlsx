--- v0 (2025-10-08)
+++ v1 (2026-04-02)
@@ -2,78 +2,81 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\040サービス推進部\G-3203000-000サービス推進部業務課\PT-業務課研修生\2025年度（R7）\★R７通達・事務連絡★\02個別・その他\51～60\（個-№51）局ホームページの更新について（依頼）\FAX\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\920puc\PT-業務課・ＰＵＣ共有資料\50_◇◆担当者間連絡用（新）\01.【連絡用】 指導監理 ⇒ PUC\20260313_越野→福島様＜FAX様式（白黒）＞\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B61E752-6925-4213-ACE0-7D690EA45AA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6868E57-4CCD-4F5D-890C-EB44E4A66BC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17325" xr2:uid="{0412B80A-610C-4CCE-8909-500CF3E74912}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14652" xr2:uid="{0412B80A-610C-4CCE-8909-500CF3E74912}"/>
   </bookViews>
   <sheets>
     <sheet name="送付先変更申込書" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">送付先変更申込書!$B$1:$AI$68</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">送付先変更申込書!$1:$11</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="282" uniqueCount="64">
   <si>
     <t>発　　行　　物　　送　　付　　先　　変　　更　　申　　込　　書　　（　　列　　記　　式　　）</t>
     <rPh sb="0" eb="1">
       <t>ハツ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>イ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ヘン</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>サラ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>サル</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>コ</t>
@@ -414,50 +417,195 @@
     <rPh sb="1" eb="3">
       <t>サイダイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>モジ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>1</t>
     <phoneticPr fontId="12"/>
   </si>
   <si>
     <t>使用場所</t>
     <rPh sb="0" eb="4">
       <t>シヨウバショ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>郵送先（検針票は使用場所に投函されません）</t>
     <rPh sb="0" eb="3">
       <t>ユウソウサキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>お客さま番号（10ケタ）</t>
+    <rPh sb="4" eb="6">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>使用場所</t>
+    <rPh sb="0" eb="2">
+      <t>シヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>給水契約者名</t>
+    <rPh sb="0" eb="2">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>使用場所の記載についての希望</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※不明の場合は空欄</t>
+    <rPh sb="1" eb="3">
+      <t>フメイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>クウラン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>市区郡町村</t>
+    <rPh sb="0" eb="2">
+      <t>シク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏名／法人名（最大15文字）</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>サイダイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>モジ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>フリガナ（最大30文字）</t>
+    <rPh sb="5" eb="7">
+      <t>サイダイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>モジ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>※有の場合記入（最大20文字）</t>
+    <rPh sb="8" eb="10">
+      <t>サイダイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>2</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>3</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>4</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>5</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>6</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>7</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>8</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>9</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>10</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>11</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>12</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>13</t>
+    <phoneticPr fontId="12"/>
+  </si>
+  <si>
+    <t>14</t>
+    <phoneticPr fontId="12"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">　
 　＜注意事項＞
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　・　お申し込み内容の誤登録防止のため、</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>必ず電子入力をお願いします</t>
@@ -488,243 +636,97 @@
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">ご了承ください。
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>　＜申込書について＞</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
-　・　入力不要項目は自動でグレーに色塗りされます。
+　・　入力不要項目は自動で黒塗りされます。
 　・　印刷範囲の設定をご確認ください。
 　・　本様式はＦＡＸ用です。右記お客さまセンターＦＡＸ番号まで送付をお願いします。
 　</t>
     </r>
     <rPh sb="4" eb="6">
       <t>チュウイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジコウ</t>
     </rPh>
-    <rPh sb="204" eb="206">
+    <rPh sb="157" eb="158">
+      <t>クロ</t>
+    </rPh>
+    <rPh sb="200" eb="202">
       <t>ウキ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <r>
-[...2 lines deleted...]
-    </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>＜お問い合わせ先＞</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="BIZ UDゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">
 　東京都水道局お客さまセンター
 （受付時間　８時３０分～２０時００分まで※日祝を除く）
 　・　ＦＡＸ　　０３－５７９０－０５７２　（２３区）
 　　　　　　　　０４２－５４８－５１１５　（多摩地区）
 　・　電話番号　０５７０－０９１－１００　（ナビダイヤル）
 　　　　　　　　０３－５３２６－１１０１　（２３区）
 　　　　　　　　０４２－５４８－５１１０　（多摩地区）</t>
     </r>
     <phoneticPr fontId="4"/>
-  </si>
-[...143 lines deleted...]
-    <phoneticPr fontId="12"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="177" formatCode="000\-0000"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -879,71 +881,65 @@
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="BIZ UDゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="66">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
@@ -1728,768 +1724,930 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="23" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="25" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="11" fillId="3" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="24" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...59 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="19" fillId="4" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="177" fontId="17" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="46" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="44" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="17" fillId="3" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="17" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="17" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="27" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="3" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="64" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="3" borderId="65" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...122 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="4" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="3" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="計算" xfId="1" builtinId="22"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{001901C3-9F62-4381-8C61-6B673027F148}"/>
     <cellStyle name="標準 2 2" xfId="2" xr:uid="{3E1A08ED-341B-481C-8104-D9B4CDA32C4D}"/>
   </cellStyles>
-  <dxfs count="31">
+  <dxfs count="58">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFFF00"/>
-[...13 lines deleted...]
-          <bgColor rgb="FFFFFF00"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor auto="1"/>
-          <bgColor theme="0" tint="-0.34998626667073579"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor auto="1"/>
+          <bgColor theme="1"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2774,4105 +2932,3573 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92BAFB23-8C71-4D1A-B4A7-CB279E8B7D51}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CA82"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="W19" sqref="W19:Z19"/>
+      <selection activeCell="S10" sqref="S10:X10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.6" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="2.125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="80" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="2.09765625" style="2" customWidth="1"/>
+    <col min="2" max="36" width="5.59765625" style="2" customWidth="1"/>
+    <col min="37" max="39" width="5.59765625" style="16" hidden="1" customWidth="1"/>
+    <col min="40" max="79" width="5.59765625" style="2" customWidth="1"/>
+    <col min="80" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="104" t="s">
+    <row r="1" spans="1:79" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="104"/>
-[...31 lines deleted...]
-      <c r="AI1" s="104"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="31"/>
+      <c r="AA1" s="31"/>
+      <c r="AB1" s="31"/>
+      <c r="AC1" s="31"/>
+      <c r="AD1" s="31"/>
+      <c r="AE1" s="31"/>
+      <c r="AF1" s="31"/>
+      <c r="AG1" s="31"/>
+      <c r="AH1" s="31"/>
+      <c r="AI1" s="31"/>
     </row>
-    <row r="2" spans="1:79" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AK2" s="2" t="s">
+    <row r="2" spans="1:79" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="30"/>
+      <c r="F2" s="30"/>
+      <c r="G2" s="30"/>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="30"/>
+      <c r="M2" s="30"/>
+      <c r="N2" s="30"/>
+      <c r="O2" s="30"/>
+      <c r="P2" s="30"/>
+      <c r="Q2" s="30"/>
+      <c r="R2" s="30"/>
+      <c r="S2" s="30"/>
+      <c r="T2" s="30"/>
+      <c r="U2" s="30"/>
+      <c r="V2" s="30"/>
+      <c r="W2" s="30"/>
+      <c r="X2" s="30"/>
+      <c r="Y2" s="30"/>
+      <c r="Z2" s="30"/>
+      <c r="AA2" s="30"/>
+      <c r="AB2" s="30"/>
+      <c r="AC2" s="30"/>
+      <c r="AD2" s="30"/>
+      <c r="AE2" s="30"/>
+      <c r="AF2" s="30"/>
+      <c r="AG2" s="30"/>
+      <c r="AH2" s="30"/>
+      <c r="AI2" s="30"/>
+      <c r="AK2" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="AM2" s="2" t="s">
+      <c r="AM2" s="16" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="4" t="s">
+    <row r="3" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B3" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="5"/>
-[...18 lines deleted...]
-      <c r="V3" s="105" t="s">
+      <c r="V3" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="W3" s="106"/>
-[...5 lines deleted...]
-      <c r="AC3" s="115" t="s">
+      <c r="W3" s="33"/>
+      <c r="X3" s="36"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="38"/>
+      <c r="AC3" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="AD3" s="117"/>
-[...1 lines deleted...]
-      <c r="AF3" s="115" t="s">
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="44"/>
+      <c r="AF3" s="42" t="s">
         <v>7</v>
       </c>
-      <c r="AG3" s="117"/>
-[...1 lines deleted...]
-      <c r="AI3" s="119" t="s">
+      <c r="AG3" s="44"/>
+      <c r="AH3" s="44"/>
+      <c r="AI3" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="AK3" s="2" t="s">
+      <c r="AK3" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="AM3" s="2" t="s">
+      <c r="AM3" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:79" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="7" t="s">
+    <row r="4" spans="1:79" s="5" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="8"/>
-[...32 lines deleted...]
-      <c r="AK4" s="2" t="s">
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="K4" s="6"/>
+      <c r="V4" s="34"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="45"/>
+      <c r="AE4" s="45"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="45"/>
+      <c r="AH4" s="45"/>
+      <c r="AI4" s="47"/>
+      <c r="AK4" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="AL4" s="2"/>
-      <c r="AM4" s="2" t="s">
+      <c r="AL4" s="16"/>
+      <c r="AM4" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:79" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AK5" s="2" t="s">
+    <row r="5" spans="1:79" s="5" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="P5" s="8"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="9"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+      <c r="V5" s="2"/>
+      <c r="W5" s="2"/>
+      <c r="X5" s="2"/>
+      <c r="Y5" s="2"/>
+      <c r="Z5" s="2"/>
+      <c r="AB5" s="2"/>
+      <c r="AC5" s="2"/>
+      <c r="AD5" s="2"/>
+      <c r="AE5" s="2"/>
+      <c r="AF5" s="2"/>
+      <c r="AI5" s="10"/>
+      <c r="AK5" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="AL5" s="2"/>
-      <c r="AM5" s="2" t="s">
+      <c r="AL5" s="16"/>
+      <c r="AM5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="AQ5" s="2"/>
-[...30 lines deleted...]
-      <c r="BW5" s="2"/>
+      <c r="AQ5" s="16"/>
+      <c r="AR5" s="16"/>
+      <c r="AT5" s="16"/>
+      <c r="AU5" s="16"/>
+      <c r="AV5" s="16"/>
+      <c r="AW5" s="16"/>
+      <c r="AX5" s="16"/>
+      <c r="AY5" s="16"/>
+      <c r="AZ5" s="16"/>
+      <c r="BA5" s="16"/>
+      <c r="BB5" s="16"/>
+      <c r="BC5" s="16"/>
+      <c r="BD5" s="16"/>
+      <c r="BE5" s="16"/>
+      <c r="BF5" s="16"/>
+      <c r="BG5" s="16"/>
+      <c r="BH5" s="16"/>
+      <c r="BI5" s="16"/>
+      <c r="BJ5" s="16"/>
+      <c r="BK5" s="16"/>
+      <c r="BL5" s="16"/>
+      <c r="BM5" s="16"/>
+      <c r="BN5" s="16"/>
+      <c r="BO5" s="16"/>
+      <c r="BP5" s="16"/>
+      <c r="BQ5" s="16"/>
+      <c r="BR5" s="16"/>
+      <c r="BS5" s="16"/>
+      <c r="BT5" s="16"/>
+      <c r="BU5" s="16"/>
+      <c r="BV5" s="16"/>
+      <c r="BW5" s="16"/>
     </row>
-    <row r="6" spans="1:79" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B6" s="134" t="s">
+    <row r="6" spans="1:79" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="4"/>
+      <c r="B6" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="135"/>
-[...7 lines deleted...]
-      <c r="K6" s="137" t="s">
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="62"/>
+      <c r="G6" s="62"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="63"/>
+      <c r="K6" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="L6" s="135"/>
-[...2 lines deleted...]
-      <c r="O6" s="137" t="s">
+      <c r="L6" s="62"/>
+      <c r="M6" s="62"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="64" t="s">
         <v>18</v>
       </c>
-      <c r="P6" s="135"/>
-[...2 lines deleted...]
-      <c r="S6" s="138" t="s">
+      <c r="P6" s="62"/>
+      <c r="Q6" s="62"/>
+      <c r="R6" s="62"/>
+      <c r="S6" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="T6" s="135"/>
-[...7 lines deleted...]
-      <c r="AB6" s="139" t="s">
+      <c r="T6" s="62"/>
+      <c r="U6" s="62"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="62"/>
+      <c r="X6" s="62"/>
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="62"/>
+      <c r="AA6" s="63"/>
+      <c r="AB6" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="AC6" s="140"/>
-[...2 lines deleted...]
-      <c r="AF6" s="137" t="s">
+      <c r="AC6" s="67"/>
+      <c r="AD6" s="67"/>
+      <c r="AE6" s="68"/>
+      <c r="AF6" s="64" t="s">
         <v>21</v>
       </c>
-      <c r="AG6" s="135"/>
-[...2 lines deleted...]
-      <c r="AK6" s="2" t="s">
+      <c r="AG6" s="62"/>
+      <c r="AH6" s="62"/>
+      <c r="AI6" s="69"/>
+      <c r="AK6" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="AL6" s="2"/>
-      <c r="AM6" s="2" t="s">
+      <c r="AL6" s="16"/>
+      <c r="AM6" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="AT6" s="2"/>
-[...28 lines deleted...]
-      <c r="BW6" s="2"/>
+      <c r="AT6" s="16"/>
+      <c r="AU6" s="16"/>
+      <c r="AV6" s="16"/>
+      <c r="AW6" s="16"/>
+      <c r="AX6" s="16"/>
+      <c r="AY6" s="16"/>
+      <c r="AZ6" s="16"/>
+      <c r="BA6" s="16"/>
+      <c r="BB6" s="16"/>
+      <c r="BC6" s="16"/>
+      <c r="BD6" s="16"/>
+      <c r="BE6" s="16"/>
+      <c r="BF6" s="16"/>
+      <c r="BG6" s="16"/>
+      <c r="BH6" s="16"/>
+      <c r="BI6" s="16"/>
+      <c r="BJ6" s="16"/>
+      <c r="BK6" s="16"/>
+      <c r="BL6" s="16"/>
+      <c r="BM6" s="16"/>
+      <c r="BN6" s="16"/>
+      <c r="BO6" s="16"/>
+      <c r="BP6" s="16"/>
+      <c r="BQ6" s="16"/>
+      <c r="BR6" s="16"/>
+      <c r="BS6" s="16"/>
+      <c r="BT6" s="16"/>
+      <c r="BU6" s="16"/>
+      <c r="BV6" s="16"/>
+      <c r="BW6" s="16"/>
     </row>
-    <row r="7" spans="1:79" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-[...14 lines deleted...]
-      <c r="O7" s="125" t="s">
+    <row r="7" spans="1:79" ht="45" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="5"/>
+      <c r="B7" s="48"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="49"/>
+      <c r="F7" s="49"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="50"/>
+      <c r="L7" s="51"/>
+      <c r="M7" s="51"/>
+      <c r="N7" s="51"/>
+      <c r="O7" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="P7" s="126"/>
-[...11 lines deleted...]
-      <c r="AB7" s="130" t="s">
+      <c r="P7" s="53"/>
+      <c r="Q7" s="53"/>
+      <c r="R7" s="53"/>
+      <c r="S7" s="54"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="55"/>
+      <c r="X7" s="55"/>
+      <c r="Y7" s="55"/>
+      <c r="Z7" s="55"/>
+      <c r="AA7" s="56"/>
+      <c r="AB7" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="AC7" s="131"/>
-[...6 lines deleted...]
-      <c r="AK7" s="2" t="s">
+      <c r="AC7" s="58"/>
+      <c r="AD7" s="58"/>
+      <c r="AE7" s="59"/>
+      <c r="AF7" s="50"/>
+      <c r="AG7" s="51"/>
+      <c r="AH7" s="51"/>
+      <c r="AI7" s="60"/>
+      <c r="AK7" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="AX7" s="2"/>
-[...28 lines deleted...]
-      <c r="CA7" s="2"/>
+      <c r="AX7" s="16"/>
+      <c r="AY7" s="16"/>
+      <c r="AZ7" s="16"/>
+      <c r="BA7" s="16"/>
+      <c r="BB7" s="16"/>
+      <c r="BC7" s="16"/>
+      <c r="BD7" s="16"/>
+      <c r="BE7" s="16"/>
+      <c r="BF7" s="16"/>
+      <c r="BG7" s="16"/>
+      <c r="BH7" s="16"/>
+      <c r="BI7" s="16"/>
+      <c r="BJ7" s="16"/>
+      <c r="BK7" s="16"/>
+      <c r="BL7" s="16"/>
+      <c r="BM7" s="16"/>
+      <c r="BN7" s="16"/>
+      <c r="BO7" s="16"/>
+      <c r="BP7" s="16"/>
+      <c r="BQ7" s="16"/>
+      <c r="BR7" s="16"/>
+      <c r="BS7" s="16"/>
+      <c r="BT7" s="16"/>
+      <c r="BU7" s="16"/>
+      <c r="BV7" s="16"/>
+      <c r="BW7" s="16"/>
+      <c r="BX7" s="16"/>
+      <c r="BY7" s="16"/>
+      <c r="BZ7" s="16"/>
+      <c r="CA7" s="16"/>
     </row>
-    <row r="8" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B8" s="96" t="s">
+    <row r="8" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="5"/>
+      <c r="B8" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="97"/>
-[...21 lines deleted...]
-      <c r="Y8" s="98" t="s">
+      <c r="C8" s="71"/>
+      <c r="D8" s="71"/>
+      <c r="E8" s="71"/>
+      <c r="F8" s="71"/>
+      <c r="G8" s="71"/>
+      <c r="H8" s="71"/>
+      <c r="I8" s="71"/>
+      <c r="J8" s="71"/>
+      <c r="K8" s="71"/>
+      <c r="L8" s="71"/>
+      <c r="M8" s="71"/>
+      <c r="N8" s="71"/>
+      <c r="O8" s="71"/>
+      <c r="P8" s="71"/>
+      <c r="Q8" s="71"/>
+      <c r="R8" s="71"/>
+      <c r="S8" s="71"/>
+      <c r="T8" s="71"/>
+      <c r="U8" s="71"/>
+      <c r="V8" s="71"/>
+      <c r="W8" s="71"/>
+      <c r="X8" s="71"/>
+      <c r="Y8" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z8" s="97"/>
-[...9 lines deleted...]
-      <c r="AM8" s="2" t="s">
+      <c r="Z8" s="71"/>
+      <c r="AA8" s="71"/>
+      <c r="AB8" s="71"/>
+      <c r="AC8" s="71"/>
+      <c r="AD8" s="71"/>
+      <c r="AE8" s="71"/>
+      <c r="AF8" s="71"/>
+      <c r="AG8" s="71"/>
+      <c r="AH8" s="71"/>
+      <c r="AI8" s="73"/>
+      <c r="AM8" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="AT8" s="2"/>
-[...28 lines deleted...]
-      <c r="BW8" s="2"/>
+      <c r="AT8" s="16"/>
+      <c r="AU8" s="16"/>
+      <c r="AV8" s="16"/>
+      <c r="AW8" s="16"/>
+      <c r="AX8" s="16"/>
+      <c r="AY8" s="16"/>
+      <c r="AZ8" s="16"/>
+      <c r="BA8" s="16"/>
+      <c r="BB8" s="16"/>
+      <c r="BC8" s="16"/>
+      <c r="BD8" s="16"/>
+      <c r="BE8" s="16"/>
+      <c r="BF8" s="16"/>
+      <c r="BG8" s="16"/>
+      <c r="BH8" s="16"/>
+      <c r="BI8" s="16"/>
+      <c r="BJ8" s="16"/>
+      <c r="BK8" s="16"/>
+      <c r="BL8" s="16"/>
+      <c r="BM8" s="16"/>
+      <c r="BN8" s="16"/>
+      <c r="BO8" s="16"/>
+      <c r="BP8" s="16"/>
+      <c r="BQ8" s="16"/>
+      <c r="BR8" s="16"/>
+      <c r="BS8" s="16"/>
+      <c r="BT8" s="16"/>
+      <c r="BU8" s="16"/>
+      <c r="BV8" s="16"/>
+      <c r="BW8" s="16"/>
     </row>
-    <row r="9" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B9" s="100" t="s">
+    <row r="9" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="5"/>
+      <c r="B9" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="C9" s="74"/>
-      <c r="D9" s="74"/>
+      <c r="C9" s="75"/>
+      <c r="D9" s="75"/>
       <c r="E9" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="F9" s="75"/>
+      <c r="F9" s="77"/>
       <c r="G9" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="H9" s="74"/>
-      <c r="I9" s="75"/>
+      <c r="H9" s="75"/>
+      <c r="I9" s="77"/>
       <c r="J9" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="K9" s="74"/>
-[...1 lines deleted...]
-      <c r="M9" s="16" t="s">
+      <c r="K9" s="75"/>
+      <c r="L9" s="77"/>
+      <c r="M9" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="N9" s="16" t="s">
+      <c r="N9" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="O9" s="16" t="s">
+      <c r="O9" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="16" t="s">
+      <c r="P9" s="21" t="s">
         <v>33</v>
       </c>
       <c r="Q9" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="R9" s="75"/>
+      <c r="R9" s="77"/>
       <c r="S9" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="T9" s="74"/>
-[...4 lines deleted...]
-      <c r="Y9" s="101" t="s">
+      <c r="T9" s="75"/>
+      <c r="U9" s="75"/>
+      <c r="V9" s="75"/>
+      <c r="W9" s="75"/>
+      <c r="X9" s="75"/>
+      <c r="Y9" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="Z9" s="102"/>
-[...9 lines deleted...]
-      <c r="AK9" s="2">
+      <c r="Z9" s="79"/>
+      <c r="AA9" s="79"/>
+      <c r="AB9" s="79"/>
+      <c r="AC9" s="79"/>
+      <c r="AD9" s="79"/>
+      <c r="AE9" s="79"/>
+      <c r="AF9" s="79"/>
+      <c r="AG9" s="79"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="80"/>
+      <c r="AK9" s="16">
         <v>1</v>
       </c>
-      <c r="AL9" s="2" t="s">
+      <c r="AL9" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AM9" s="2" t="s">
+      <c r="AM9" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="AT9" s="2"/>
-[...26 lines deleted...]
-      <c r="BW9" s="2"/>
+      <c r="AT9" s="16"/>
+      <c r="AU9" s="16"/>
+      <c r="AV9" s="16"/>
+      <c r="AW9" s="16"/>
+      <c r="AY9" s="22"/>
+      <c r="AZ9" s="22"/>
+      <c r="BA9" s="22"/>
+      <c r="BB9" s="22"/>
+      <c r="BC9" s="22"/>
+      <c r="BD9" s="22"/>
+      <c r="BE9" s="22"/>
+      <c r="BF9" s="22"/>
+      <c r="BG9" s="22"/>
+      <c r="BH9" s="22"/>
+      <c r="BI9" s="22"/>
+      <c r="BJ9" s="22"/>
+      <c r="BK9" s="22"/>
+      <c r="BL9" s="22"/>
+      <c r="BM9" s="22"/>
+      <c r="BO9" s="16"/>
+      <c r="BP9" s="16"/>
+      <c r="BQ9" s="16"/>
+      <c r="BR9" s="16"/>
+      <c r="BS9" s="16"/>
+      <c r="BT9" s="16"/>
+      <c r="BU9" s="16"/>
+      <c r="BV9" s="16"/>
+      <c r="BW9" s="16"/>
     </row>
-    <row r="10" spans="1:79" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="G10" s="92"/>
+    <row r="10" spans="1:79" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="5"/>
+      <c r="B10" s="99"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="100"/>
+      <c r="E10" s="101"/>
+      <c r="F10" s="102"/>
+      <c r="G10" s="101"/>
       <c r="H10" s="82"/>
-      <c r="I10" s="93"/>
-      <c r="J10" s="92"/>
+      <c r="I10" s="102"/>
+      <c r="J10" s="101"/>
       <c r="K10" s="82"/>
-      <c r="L10" s="93"/>
-[...6 lines deleted...]
-      <c r="S10" s="92"/>
+      <c r="L10" s="102"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="103"/>
+      <c r="R10" s="104"/>
+      <c r="S10" s="101"/>
       <c r="T10" s="82"/>
       <c r="U10" s="82"/>
       <c r="V10" s="82"/>
       <c r="W10" s="82"/>
       <c r="X10" s="82"/>
       <c r="Y10" s="81"/>
       <c r="Z10" s="82"/>
       <c r="AA10" s="82"/>
       <c r="AB10" s="82"/>
       <c r="AC10" s="82"/>
       <c r="AD10" s="82"/>
       <c r="AE10" s="82"/>
       <c r="AF10" s="82"/>
       <c r="AG10" s="82"/>
       <c r="AH10" s="82"/>
       <c r="AI10" s="83"/>
-      <c r="AK10" s="2">
+      <c r="AK10" s="16">
         <v>2</v>
       </c>
-      <c r="AL10" s="2">
+      <c r="AL10" s="16">
         <v>2</v>
       </c>
-      <c r="AM10" s="2" t="s">
+      <c r="AM10" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AT10" s="2"/>
-[...27 lines deleted...]
-      <c r="BW10" s="2"/>
+      <c r="AT10" s="16"/>
+      <c r="AU10" s="16"/>
+      <c r="AV10" s="16"/>
+      <c r="AW10" s="16"/>
+      <c r="AX10" s="22"/>
+      <c r="AY10" s="22"/>
+      <c r="AZ10" s="22"/>
+      <c r="BA10" s="22"/>
+      <c r="BB10" s="22"/>
+      <c r="BC10" s="22"/>
+      <c r="BD10" s="22"/>
+      <c r="BE10" s="22"/>
+      <c r="BF10" s="22"/>
+      <c r="BG10" s="22"/>
+      <c r="BH10" s="22"/>
+      <c r="BI10" s="22"/>
+      <c r="BJ10" s="22"/>
+      <c r="BK10" s="22"/>
+      <c r="BL10" s="22"/>
+      <c r="BM10" s="22"/>
+      <c r="BO10" s="16"/>
+      <c r="BP10" s="16"/>
+      <c r="BQ10" s="16"/>
+      <c r="BR10" s="16"/>
+      <c r="BS10" s="16"/>
+      <c r="BT10" s="16"/>
+      <c r="BU10" s="16"/>
+      <c r="BV10" s="16"/>
+      <c r="BW10" s="16"/>
     </row>
-    <row r="11" spans="1:79" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...35 lines deleted...]
-      <c r="AK11" s="2">
+    <row r="11" spans="1:79" ht="10.199999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A11" s="6"/>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="4"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="14"/>
+      <c r="L11" s="15"/>
+      <c r="M11" s="15"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="Q11" s="12"/>
+      <c r="U11" s="8"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="16"/>
+      <c r="AK11" s="16">
         <v>3</v>
       </c>
-      <c r="AL11" s="2">
+      <c r="AL11" s="16">
         <v>3</v>
       </c>
-      <c r="AN11" s="2"/>
-[...30 lines deleted...]
-      <c r="BW11" s="2"/>
+      <c r="AN11" s="16"/>
+      <c r="AO11" s="16"/>
+      <c r="AP11" s="16"/>
+      <c r="AT11" s="16"/>
+      <c r="AU11" s="16"/>
+      <c r="AV11" s="16"/>
+      <c r="AW11" s="16"/>
+      <c r="AX11" s="22"/>
+      <c r="AY11" s="22"/>
+      <c r="AZ11" s="22"/>
+      <c r="BA11" s="22"/>
+      <c r="BB11" s="22"/>
+      <c r="BC11" s="22"/>
+      <c r="BD11" s="22"/>
+      <c r="BE11" s="22"/>
+      <c r="BF11" s="22"/>
+      <c r="BG11" s="22"/>
+      <c r="BH11" s="22"/>
+      <c r="BI11" s="22"/>
+      <c r="BJ11" s="22"/>
+      <c r="BK11" s="22"/>
+      <c r="BL11" s="22"/>
+      <c r="BM11" s="22"/>
+      <c r="BO11" s="16"/>
+      <c r="BP11" s="16"/>
+      <c r="BQ11" s="16"/>
+      <c r="BR11" s="16"/>
+      <c r="BS11" s="16"/>
+      <c r="BT11" s="16"/>
+      <c r="BU11" s="16"/>
+      <c r="BV11" s="16"/>
+      <c r="BW11" s="16"/>
     </row>
-    <row r="12" spans="1:79" s="6" customFormat="1" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:79" s="5" customFormat="1" ht="108.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B12" s="84" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="C12" s="85"/>
       <c r="D12" s="85"/>
       <c r="E12" s="85"/>
       <c r="F12" s="85"/>
       <c r="G12" s="85"/>
       <c r="H12" s="85"/>
       <c r="I12" s="85"/>
       <c r="J12" s="85"/>
       <c r="K12" s="85"/>
       <c r="L12" s="85"/>
       <c r="M12" s="85"/>
       <c r="N12" s="85"/>
       <c r="O12" s="85"/>
       <c r="P12" s="85"/>
       <c r="Q12" s="85"/>
       <c r="R12" s="85"/>
       <c r="S12" s="85"/>
       <c r="T12" s="85"/>
       <c r="U12" s="85"/>
       <c r="V12" s="85"/>
       <c r="W12" s="85"/>
       <c r="X12" s="86" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="Y12" s="87"/>
       <c r="Z12" s="87"/>
       <c r="AA12" s="87"/>
       <c r="AB12" s="87"/>
       <c r="AC12" s="87"/>
       <c r="AD12" s="87"/>
       <c r="AE12" s="87"/>
       <c r="AF12" s="87"/>
       <c r="AG12" s="87"/>
       <c r="AH12" s="87"/>
       <c r="AI12" s="88"/>
-      <c r="AK12" s="2">
+      <c r="AK12" s="16">
         <v>4</v>
       </c>
-      <c r="AL12" s="2">
+      <c r="AL12" s="16">
         <v>4</v>
       </c>
       <c r="AN12" s="89"/>
       <c r="AO12" s="89"/>
       <c r="AP12" s="89"/>
-      <c r="AV12" s="2"/>
-[...7 lines deleted...]
-      <c r="BM12" s="17"/>
+      <c r="AV12" s="16"/>
+      <c r="BF12" s="22"/>
+      <c r="BG12" s="22"/>
+      <c r="BH12" s="22"/>
+      <c r="BI12" s="22"/>
+      <c r="BJ12" s="22"/>
+      <c r="BK12" s="22"/>
+      <c r="BL12" s="22"/>
+      <c r="BM12" s="22"/>
     </row>
-    <row r="13" spans="1:79" s="6" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AK13" s="2">
+    <row r="13" spans="1:79" s="5" customFormat="1" ht="9.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="17"/>
+      <c r="K13" s="17"/>
+      <c r="L13" s="17"/>
+      <c r="M13" s="17"/>
+      <c r="N13" s="17"/>
+      <c r="O13" s="17"/>
+      <c r="P13" s="17"/>
+      <c r="Q13" s="17"/>
+      <c r="R13" s="17"/>
+      <c r="X13" s="16"/>
+      <c r="Y13" s="18"/>
+      <c r="Z13" s="18"/>
+      <c r="AA13" s="18"/>
+      <c r="AB13" s="18"/>
+      <c r="AC13" s="18"/>
+      <c r="AD13" s="18"/>
+      <c r="AE13" s="18"/>
+      <c r="AF13" s="18"/>
+      <c r="AG13" s="18"/>
+      <c r="AH13" s="18"/>
+      <c r="AI13" s="18"/>
+      <c r="AK13" s="16">
         <v>5</v>
       </c>
-      <c r="AL13" s="2">
+      <c r="AL13" s="16">
         <v>5</v>
       </c>
-      <c r="AM13" s="2"/>
+      <c r="AM13" s="16"/>
       <c r="AN13" s="89"/>
       <c r="AO13" s="89"/>
       <c r="AP13" s="89"/>
-      <c r="AV13" s="27"/>
-[...7 lines deleted...]
-      <c r="BM13" s="17"/>
+      <c r="AV13" s="23"/>
+      <c r="BF13" s="22"/>
+      <c r="BG13" s="22"/>
+      <c r="BH13" s="22"/>
+      <c r="BI13" s="22"/>
+      <c r="BJ13" s="22"/>
+      <c r="BK13" s="22"/>
+      <c r="BL13" s="22"/>
+      <c r="BM13" s="22"/>
     </row>
-    <row r="14" spans="1:79" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="63">
+    <row r="14" spans="1:79" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B14" s="90">
         <v>1</v>
       </c>
-      <c r="C14" s="66" t="s">
+      <c r="C14" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="93"/>
+      <c r="E14" s="93"/>
+      <c r="F14" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="95"/>
+      <c r="H14" s="95"/>
+      <c r="I14" s="95"/>
+      <c r="J14" s="95"/>
+      <c r="K14" s="95"/>
+      <c r="L14" s="95"/>
+      <c r="M14" s="95"/>
+      <c r="N14" s="95"/>
+      <c r="O14" s="95"/>
+      <c r="P14" s="95"/>
+      <c r="Q14" s="95"/>
+      <c r="R14" s="95"/>
+      <c r="S14" s="95"/>
+      <c r="T14" s="95"/>
+      <c r="U14" s="95"/>
+      <c r="V14" s="96"/>
+      <c r="W14" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D14" s="66"/>
-[...1 lines deleted...]
-      <c r="F14" s="67" t="s">
+      <c r="X14" s="95"/>
+      <c r="Y14" s="95"/>
+      <c r="Z14" s="95"/>
+      <c r="AA14" s="95"/>
+      <c r="AB14" s="95"/>
+      <c r="AC14" s="95"/>
+      <c r="AD14" s="96"/>
+      <c r="AE14" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G14" s="68"/>
-[...15 lines deleted...]
-      <c r="W14" s="67" t="s">
+      <c r="AF14" s="97"/>
+      <c r="AG14" s="97"/>
+      <c r="AH14" s="97"/>
+      <c r="AI14" s="98"/>
+      <c r="AJ14" s="16"/>
+      <c r="AK14" s="16">
+        <v>6</v>
+      </c>
+      <c r="AL14" s="16">
+        <v>6</v>
+      </c>
+      <c r="AM14" s="24"/>
+      <c r="AQ14" s="16"/>
+      <c r="AR14" s="16"/>
+      <c r="AU14" s="1"/>
+      <c r="AV14" s="1"/>
+      <c r="AW14" s="15"/>
+      <c r="AY14" s="16"/>
+      <c r="AZ14" s="22"/>
+      <c r="BA14" s="22"/>
+      <c r="BB14" s="22"/>
+      <c r="BC14" s="22"/>
+      <c r="BD14" s="22"/>
+      <c r="BE14" s="22"/>
+      <c r="BF14" s="22"/>
+      <c r="BG14" s="22"/>
+      <c r="BH14" s="22"/>
+      <c r="BI14" s="22"/>
+      <c r="BJ14" s="22"/>
+      <c r="BK14" s="22"/>
+      <c r="BL14" s="22"/>
+      <c r="BM14" s="22"/>
+      <c r="BO14" s="16"/>
+      <c r="BP14" s="16"/>
+      <c r="BQ14" s="16"/>
+      <c r="BS14" s="20"/>
+      <c r="BT14" s="20"/>
+      <c r="BU14" s="20"/>
+      <c r="BV14" s="20"/>
+      <c r="BW14" s="20"/>
+    </row>
+    <row r="15" spans="1:79" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="91"/>
+      <c r="C15" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X14" s="68"/>
-[...6 lines deleted...]
-      <c r="AE14" s="70" t="s">
+      <c r="D15" s="122"/>
+      <c r="E15" s="122"/>
+      <c r="F15" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF14" s="70"/>
-[...51 lines deleted...]
-      <c r="H15" s="75"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="77"/>
       <c r="I15" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J15" s="74"/>
-[...1 lines deleted...]
-      <c r="L15" s="16" t="s">
+      <c r="J15" s="75"/>
+      <c r="K15" s="77"/>
+      <c r="L15" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="16" t="s">
+      <c r="M15" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N15" s="16" t="s">
+      <c r="N15" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O15" s="16" t="s">
+      <c r="O15" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q15" s="75"/>
+      <c r="Q15" s="77"/>
       <c r="R15" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S15" s="74"/>
-[...3 lines deleted...]
-      <c r="W15" s="41" t="s">
+      <c r="S15" s="75"/>
+      <c r="T15" s="75"/>
+      <c r="U15" s="75"/>
+      <c r="V15" s="124"/>
+      <c r="W15" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X15" s="106"/>
+      <c r="Y15" s="106"/>
+      <c r="Z15" s="126"/>
+      <c r="AA15" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB15" s="106"/>
+      <c r="AC15" s="106"/>
+      <c r="AD15" s="107"/>
+      <c r="AE15" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X15" s="42"/>
-[...15 lines deleted...]
-      <c r="AK15" s="2">
+      <c r="AF15" s="108"/>
+      <c r="AG15" s="108"/>
+      <c r="AH15" s="108"/>
+      <c r="AI15" s="109"/>
+      <c r="AK15" s="16">
         <v>7</v>
       </c>
-      <c r="AL15" s="2">
+      <c r="AL15" s="16">
         <v>7</v>
       </c>
-      <c r="AM15" s="2"/>
-[...3 lines deleted...]
-      <c r="AY15" s="2"/>
+      <c r="AM15" s="16"/>
+      <c r="AU15" s="1"/>
+      <c r="AV15" s="25"/>
+      <c r="AW15" s="19"/>
+      <c r="AY15" s="16"/>
     </row>
-    <row r="16" spans="1:79" s="6" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AK16" s="2">
+    <row r="16" spans="1:79" s="5" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B16" s="92"/>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+      <c r="E16" s="110"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="101"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="102"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="103"/>
+      <c r="Q16" s="104"/>
+      <c r="R16" s="111"/>
+      <c r="S16" s="112"/>
+      <c r="T16" s="112"/>
+      <c r="U16" s="112"/>
+      <c r="V16" s="113"/>
+      <c r="W16" s="114"/>
+      <c r="X16" s="115"/>
+      <c r="Y16" s="115"/>
+      <c r="Z16" s="116"/>
+      <c r="AA16" s="117"/>
+      <c r="AB16" s="118"/>
+      <c r="AC16" s="118"/>
+      <c r="AD16" s="119"/>
+      <c r="AE16" s="120"/>
+      <c r="AF16" s="120"/>
+      <c r="AG16" s="120"/>
+      <c r="AH16" s="120"/>
+      <c r="AI16" s="121"/>
+      <c r="AK16" s="16">
         <v>8</v>
       </c>
-      <c r="AL16" s="2">
+      <c r="AL16" s="16">
         <v>8</v>
       </c>
-      <c r="AM16" s="2"/>
-[...4 lines deleted...]
-      <c r="AY16" s="2"/>
+      <c r="AM16" s="16"/>
+      <c r="AU16" s="16"/>
+      <c r="AV16" s="16"/>
+      <c r="AW16" s="16"/>
+      <c r="AX16" s="16"/>
+      <c r="AY16" s="16"/>
     </row>
     <row r="17" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="5"/>
-[...33 lines deleted...]
-      <c r="AK17" s="2">
+      <c r="C17" s="19"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="19"/>
+      <c r="J17" s="19"/>
+      <c r="K17" s="19"/>
+      <c r="L17" s="19"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="19"/>
+      <c r="O17" s="19"/>
+      <c r="P17" s="19"/>
+      <c r="Q17" s="19"/>
+      <c r="R17" s="19"/>
+      <c r="S17" s="19"/>
+      <c r="T17" s="19"/>
+      <c r="U17" s="19"/>
+      <c r="V17" s="19"/>
+      <c r="W17" s="20"/>
+      <c r="AK17" s="16">
         <v>9</v>
       </c>
-      <c r="AL17" s="2">
+      <c r="AL17" s="16">
         <v>9</v>
       </c>
-      <c r="AM17" s="37"/>
-[...5 lines deleted...]
-      <c r="AY17" s="2"/>
+      <c r="AM17" s="26"/>
+      <c r="AT17" s="16"/>
+      <c r="AU17" s="16"/>
+      <c r="AV17" s="16"/>
+      <c r="AW17" s="16"/>
+      <c r="AX17" s="16"/>
+      <c r="AY17" s="16"/>
     </row>
-    <row r="18" spans="1:51" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C18" s="66" t="s">
+    <row r="18" spans="1:51" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="90" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="93"/>
+      <c r="E18" s="93"/>
+      <c r="F18" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="95"/>
+      <c r="H18" s="95"/>
+      <c r="I18" s="95"/>
+      <c r="J18" s="95"/>
+      <c r="K18" s="95"/>
+      <c r="L18" s="95"/>
+      <c r="M18" s="95"/>
+      <c r="N18" s="95"/>
+      <c r="O18" s="95"/>
+      <c r="P18" s="95"/>
+      <c r="Q18" s="95"/>
+      <c r="R18" s="95"/>
+      <c r="S18" s="95"/>
+      <c r="T18" s="95"/>
+      <c r="U18" s="95"/>
+      <c r="V18" s="96"/>
+      <c r="W18" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="66"/>
-[...1 lines deleted...]
-      <c r="F18" s="67" t="s">
+      <c r="X18" s="95"/>
+      <c r="Y18" s="95"/>
+      <c r="Z18" s="95"/>
+      <c r="AA18" s="95"/>
+      <c r="AB18" s="95"/>
+      <c r="AC18" s="95"/>
+      <c r="AD18" s="96"/>
+      <c r="AE18" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G18" s="68"/>
-[...15 lines deleted...]
-      <c r="W18" s="67" t="s">
+      <c r="AF18" s="97"/>
+      <c r="AG18" s="97"/>
+      <c r="AH18" s="97"/>
+      <c r="AI18" s="98"/>
+      <c r="AK18" s="16">
+        <v>10</v>
+      </c>
+      <c r="AL18" s="16">
+        <v>10</v>
+      </c>
+      <c r="AM18" s="28"/>
+    </row>
+    <row r="19" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="29"/>
+      <c r="B19" s="91"/>
+      <c r="C19" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X18" s="68"/>
-[...6 lines deleted...]
-      <c r="AE18" s="70" t="s">
+      <c r="D19" s="122"/>
+      <c r="E19" s="122"/>
+      <c r="F19" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF18" s="70"/>
-[...23 lines deleted...]
-      <c r="H19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="77"/>
       <c r="I19" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J19" s="74"/>
-[...1 lines deleted...]
-      <c r="L19" s="16" t="s">
+      <c r="J19" s="75"/>
+      <c r="K19" s="77"/>
+      <c r="L19" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M19" s="16" t="s">
+      <c r="M19" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N19" s="16" t="s">
+      <c r="N19" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O19" s="16" t="s">
+      <c r="O19" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q19" s="75"/>
+      <c r="Q19" s="77"/>
       <c r="R19" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S19" s="74"/>
-[...3 lines deleted...]
-      <c r="W19" s="41" t="s">
+      <c r="S19" s="75"/>
+      <c r="T19" s="75"/>
+      <c r="U19" s="75"/>
+      <c r="V19" s="124"/>
+      <c r="W19" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X19" s="106"/>
+      <c r="Y19" s="106"/>
+      <c r="Z19" s="126"/>
+      <c r="AA19" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB19" s="106"/>
+      <c r="AC19" s="106"/>
+      <c r="AD19" s="107"/>
+      <c r="AE19" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X19" s="42"/>
-[...8 lines deleted...]
-      <c r="AE19" s="46" t="s">
+      <c r="AF19" s="108"/>
+      <c r="AG19" s="108"/>
+      <c r="AH19" s="108"/>
+      <c r="AI19" s="109"/>
+      <c r="AK19" s="5">
+        <v>11</v>
+      </c>
+      <c r="AL19" s="16">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A20" s="19"/>
+      <c r="B20" s="92"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="102"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="102"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="103"/>
+      <c r="Q20" s="104"/>
+      <c r="R20" s="111"/>
+      <c r="S20" s="112"/>
+      <c r="T20" s="112"/>
+      <c r="U20" s="112"/>
+      <c r="V20" s="113"/>
+      <c r="W20" s="114"/>
+      <c r="X20" s="115"/>
+      <c r="Y20" s="115"/>
+      <c r="Z20" s="116"/>
+      <c r="AA20" s="117"/>
+      <c r="AB20" s="118"/>
+      <c r="AC20" s="118"/>
+      <c r="AD20" s="119"/>
+      <c r="AE20" s="120"/>
+      <c r="AF20" s="120"/>
+      <c r="AG20" s="120"/>
+      <c r="AH20" s="120"/>
+      <c r="AI20" s="121"/>
+      <c r="AK20" s="5">
+        <v>12</v>
+      </c>
+      <c r="AL20" s="16">
+        <v>12</v>
+      </c>
+      <c r="AM20" s="1"/>
+    </row>
+    <row r="21" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AL21" s="16">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="90" t="s">
         <v>50</v>
       </c>
-      <c r="AF19" s="46"/>
-[...7 lines deleted...]
-        <v>11</v>
+      <c r="C22" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="93"/>
+      <c r="E22" s="93"/>
+      <c r="F22" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G22" s="95"/>
+      <c r="H22" s="95"/>
+      <c r="I22" s="95"/>
+      <c r="J22" s="95"/>
+      <c r="K22" s="95"/>
+      <c r="L22" s="95"/>
+      <c r="M22" s="95"/>
+      <c r="N22" s="95"/>
+      <c r="O22" s="95"/>
+      <c r="P22" s="95"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="95"/>
+      <c r="T22" s="95"/>
+      <c r="U22" s="95"/>
+      <c r="V22" s="96"/>
+      <c r="W22" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X22" s="95"/>
+      <c r="Y22" s="95"/>
+      <c r="Z22" s="95"/>
+      <c r="AA22" s="95"/>
+      <c r="AB22" s="95"/>
+      <c r="AC22" s="95"/>
+      <c r="AD22" s="96"/>
+      <c r="AE22" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF22" s="97"/>
+      <c r="AG22" s="97"/>
+      <c r="AH22" s="97"/>
+      <c r="AI22" s="98"/>
+      <c r="AK22" s="16"/>
+      <c r="AL22" s="16">
+        <v>14</v>
       </c>
     </row>
-    <row r="20" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...110 lines deleted...]
-      <c r="W22" s="67" t="s">
+    <row r="23" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="91"/>
+      <c r="C23" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X22" s="68"/>
-[...6 lines deleted...]
-      <c r="AE22" s="70" t="s">
+      <c r="D23" s="122"/>
+      <c r="E23" s="122"/>
+      <c r="F23" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF22" s="70"/>
-[...19 lines deleted...]
-      <c r="H23" s="75"/>
+      <c r="G23" s="75"/>
+      <c r="H23" s="77"/>
       <c r="I23" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J23" s="74"/>
-[...1 lines deleted...]
-      <c r="L23" s="16" t="s">
+      <c r="J23" s="75"/>
+      <c r="K23" s="77"/>
+      <c r="L23" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M23" s="16" t="s">
+      <c r="M23" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N23" s="16" t="s">
+      <c r="N23" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O23" s="16" t="s">
+      <c r="O23" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q23" s="75"/>
+      <c r="Q23" s="77"/>
       <c r="R23" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S23" s="74"/>
-[...3 lines deleted...]
-      <c r="W23" s="41" t="s">
+      <c r="S23" s="75"/>
+      <c r="T23" s="75"/>
+      <c r="U23" s="75"/>
+      <c r="V23" s="124"/>
+      <c r="W23" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X23" s="106"/>
+      <c r="Y23" s="106"/>
+      <c r="Z23" s="126"/>
+      <c r="AA23" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB23" s="106"/>
+      <c r="AC23" s="106"/>
+      <c r="AD23" s="107"/>
+      <c r="AE23" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X23" s="42"/>
-[...15 lines deleted...]
-      <c r="AL23" s="2">
+      <c r="AF23" s="108"/>
+      <c r="AG23" s="108"/>
+      <c r="AH23" s="108"/>
+      <c r="AI23" s="109"/>
+      <c r="AL23" s="16">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL24" s="2">
+    <row r="24" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B24" s="92"/>
+      <c r="C24" s="110"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="81"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="102"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="102"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="103"/>
+      <c r="Q24" s="104"/>
+      <c r="R24" s="111"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="112"/>
+      <c r="U24" s="112"/>
+      <c r="V24" s="113"/>
+      <c r="W24" s="114"/>
+      <c r="X24" s="115"/>
+      <c r="Y24" s="115"/>
+      <c r="Z24" s="116"/>
+      <c r="AA24" s="117"/>
+      <c r="AB24" s="118"/>
+      <c r="AC24" s="118"/>
+      <c r="AD24" s="119"/>
+      <c r="AE24" s="120"/>
+      <c r="AF24" s="120"/>
+      <c r="AG24" s="120"/>
+      <c r="AH24" s="120"/>
+      <c r="AI24" s="121"/>
+      <c r="AL24" s="16">
         <v>16</v>
       </c>
     </row>
-    <row r="25" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL25" s="2">
+    <row r="25" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AL25" s="16">
         <v>17</v>
       </c>
     </row>
-    <row r="26" spans="1:51" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C26" s="66" t="s">
+    <row r="26" spans="1:51" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="90" t="s">
+        <v>51</v>
+      </c>
+      <c r="C26" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="93"/>
+      <c r="E26" s="93"/>
+      <c r="F26" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G26" s="95"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="95"/>
+      <c r="M26" s="95"/>
+      <c r="N26" s="95"/>
+      <c r="O26" s="95"/>
+      <c r="P26" s="95"/>
+      <c r="Q26" s="95"/>
+      <c r="R26" s="95"/>
+      <c r="S26" s="95"/>
+      <c r="T26" s="95"/>
+      <c r="U26" s="95"/>
+      <c r="V26" s="96"/>
+      <c r="W26" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D26" s="66"/>
-[...1 lines deleted...]
-      <c r="F26" s="67" t="s">
+      <c r="X26" s="95"/>
+      <c r="Y26" s="95"/>
+      <c r="Z26" s="95"/>
+      <c r="AA26" s="95"/>
+      <c r="AB26" s="95"/>
+      <c r="AC26" s="95"/>
+      <c r="AD26" s="96"/>
+      <c r="AE26" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G26" s="68"/>
-[...15 lines deleted...]
-      <c r="W26" s="67" t="s">
+      <c r="AF26" s="97"/>
+      <c r="AG26" s="97"/>
+      <c r="AH26" s="97"/>
+      <c r="AI26" s="98"/>
+      <c r="AK26" s="16"/>
+      <c r="AL26" s="16">
+        <v>18</v>
+      </c>
+      <c r="AM26" s="16"/>
+    </row>
+    <row r="27" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="91"/>
+      <c r="C27" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X26" s="68"/>
-[...6 lines deleted...]
-      <c r="AE26" s="70" t="s">
+      <c r="D27" s="122"/>
+      <c r="E27" s="122"/>
+      <c r="F27" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF26" s="70"/>
-[...20 lines deleted...]
-      <c r="H27" s="75"/>
+      <c r="G27" s="75"/>
+      <c r="H27" s="77"/>
       <c r="I27" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J27" s="74"/>
-[...1 lines deleted...]
-      <c r="L27" s="16" t="s">
+      <c r="J27" s="75"/>
+      <c r="K27" s="77"/>
+      <c r="L27" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M27" s="16" t="s">
+      <c r="M27" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N27" s="16" t="s">
+      <c r="N27" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O27" s="16" t="s">
+      <c r="O27" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q27" s="75"/>
+      <c r="Q27" s="77"/>
       <c r="R27" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S27" s="74"/>
-[...3 lines deleted...]
-      <c r="W27" s="41" t="s">
+      <c r="S27" s="75"/>
+      <c r="T27" s="75"/>
+      <c r="U27" s="75"/>
+      <c r="V27" s="124"/>
+      <c r="W27" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X27" s="106"/>
+      <c r="Y27" s="106"/>
+      <c r="Z27" s="126"/>
+      <c r="AA27" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB27" s="106"/>
+      <c r="AC27" s="106"/>
+      <c r="AD27" s="107"/>
+      <c r="AE27" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X27" s="42"/>
-[...15 lines deleted...]
-      <c r="AL27" s="2">
+      <c r="AF27" s="108"/>
+      <c r="AG27" s="108"/>
+      <c r="AH27" s="108"/>
+      <c r="AI27" s="109"/>
+      <c r="AL27" s="16">
         <v>19</v>
       </c>
     </row>
-    <row r="28" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL28" s="2">
+    <row r="28" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B28" s="92"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="81"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="101"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="102"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+      <c r="P28" s="103"/>
+      <c r="Q28" s="104"/>
+      <c r="R28" s="111"/>
+      <c r="S28" s="112"/>
+      <c r="T28" s="112"/>
+      <c r="U28" s="112"/>
+      <c r="V28" s="113"/>
+      <c r="W28" s="114"/>
+      <c r="X28" s="115"/>
+      <c r="Y28" s="115"/>
+      <c r="Z28" s="116"/>
+      <c r="AA28" s="117"/>
+      <c r="AB28" s="118"/>
+      <c r="AC28" s="118"/>
+      <c r="AD28" s="119"/>
+      <c r="AE28" s="120"/>
+      <c r="AF28" s="120"/>
+      <c r="AG28" s="120"/>
+      <c r="AH28" s="120"/>
+      <c r="AI28" s="121"/>
+      <c r="AL28" s="16">
         <v>20</v>
       </c>
     </row>
-    <row r="29" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL29" s="2">
+    <row r="29" spans="1:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AL29" s="16">
         <v>21</v>
       </c>
     </row>
-    <row r="30" spans="1:51" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C30" s="66" t="s">
+    <row r="30" spans="1:51" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="90" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
+      <c r="K30" s="95"/>
+      <c r="L30" s="95"/>
+      <c r="M30" s="95"/>
+      <c r="N30" s="95"/>
+      <c r="O30" s="95"/>
+      <c r="P30" s="95"/>
+      <c r="Q30" s="95"/>
+      <c r="R30" s="95"/>
+      <c r="S30" s="95"/>
+      <c r="T30" s="95"/>
+      <c r="U30" s="95"/>
+      <c r="V30" s="96"/>
+      <c r="W30" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D30" s="66"/>
-[...1 lines deleted...]
-      <c r="F30" s="67" t="s">
+      <c r="X30" s="95"/>
+      <c r="Y30" s="95"/>
+      <c r="Z30" s="95"/>
+      <c r="AA30" s="95"/>
+      <c r="AB30" s="95"/>
+      <c r="AC30" s="95"/>
+      <c r="AD30" s="96"/>
+      <c r="AE30" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G30" s="68"/>
-[...15 lines deleted...]
-      <c r="W30" s="67" t="s">
+      <c r="AF30" s="97"/>
+      <c r="AG30" s="97"/>
+      <c r="AH30" s="97"/>
+      <c r="AI30" s="98"/>
+      <c r="AK30" s="16"/>
+      <c r="AL30" s="16">
+        <v>22</v>
+      </c>
+      <c r="AM30" s="16"/>
+    </row>
+    <row r="31" spans="1:51" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="91"/>
+      <c r="C31" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X30" s="68"/>
-[...6 lines deleted...]
-      <c r="AE30" s="70" t="s">
+      <c r="D31" s="122"/>
+      <c r="E31" s="122"/>
+      <c r="F31" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF30" s="70"/>
-[...20 lines deleted...]
-      <c r="H31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="77"/>
       <c r="I31" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J31" s="74"/>
-[...1 lines deleted...]
-      <c r="L31" s="16" t="s">
+      <c r="J31" s="75"/>
+      <c r="K31" s="77"/>
+      <c r="L31" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M31" s="16" t="s">
+      <c r="M31" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N31" s="16" t="s">
+      <c r="N31" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O31" s="16" t="s">
+      <c r="O31" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P31" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q31" s="75"/>
+      <c r="Q31" s="77"/>
       <c r="R31" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S31" s="74"/>
-[...3 lines deleted...]
-      <c r="W31" s="41" t="s">
+      <c r="S31" s="75"/>
+      <c r="T31" s="75"/>
+      <c r="U31" s="75"/>
+      <c r="V31" s="124"/>
+      <c r="W31" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X31" s="106"/>
+      <c r="Y31" s="106"/>
+      <c r="Z31" s="126"/>
+      <c r="AA31" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB31" s="106"/>
+      <c r="AC31" s="106"/>
+      <c r="AD31" s="107"/>
+      <c r="AE31" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X31" s="42"/>
-[...15 lines deleted...]
-      <c r="AL31" s="2">
+      <c r="AF31" s="108"/>
+      <c r="AG31" s="108"/>
+      <c r="AH31" s="108"/>
+      <c r="AI31" s="109"/>
+      <c r="AL31" s="16">
         <v>23</v>
       </c>
     </row>
-    <row r="32" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL32" s="2">
+    <row r="32" spans="1:51" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B32" s="92"/>
+      <c r="C32" s="110"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="110"/>
+      <c r="F32" s="81"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="102"/>
+      <c r="I32" s="101"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="102"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="103"/>
+      <c r="Q32" s="104"/>
+      <c r="R32" s="111"/>
+      <c r="S32" s="112"/>
+      <c r="T32" s="112"/>
+      <c r="U32" s="112"/>
+      <c r="V32" s="113"/>
+      <c r="W32" s="114"/>
+      <c r="X32" s="115"/>
+      <c r="Y32" s="115"/>
+      <c r="Z32" s="116"/>
+      <c r="AA32" s="117"/>
+      <c r="AB32" s="118"/>
+      <c r="AC32" s="118"/>
+      <c r="AD32" s="119"/>
+      <c r="AE32" s="120"/>
+      <c r="AF32" s="120"/>
+      <c r="AG32" s="120"/>
+      <c r="AH32" s="120"/>
+      <c r="AI32" s="121"/>
+      <c r="AL32" s="16">
         <v>24</v>
       </c>
     </row>
-    <row r="33" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL33" s="2">
+    <row r="33" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AL33" s="16">
         <v>25</v>
       </c>
     </row>
-    <row r="34" spans="2:39" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C34" s="66" t="s">
+    <row r="34" spans="2:39" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B34" s="90" t="s">
+        <v>53</v>
+      </c>
+      <c r="C34" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="93"/>
+      <c r="E34" s="93"/>
+      <c r="F34" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G34" s="95"/>
+      <c r="H34" s="95"/>
+      <c r="I34" s="95"/>
+      <c r="J34" s="95"/>
+      <c r="K34" s="95"/>
+      <c r="L34" s="95"/>
+      <c r="M34" s="95"/>
+      <c r="N34" s="95"/>
+      <c r="O34" s="95"/>
+      <c r="P34" s="95"/>
+      <c r="Q34" s="95"/>
+      <c r="R34" s="95"/>
+      <c r="S34" s="95"/>
+      <c r="T34" s="95"/>
+      <c r="U34" s="95"/>
+      <c r="V34" s="96"/>
+      <c r="W34" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D34" s="66"/>
-[...1 lines deleted...]
-      <c r="F34" s="67" t="s">
+      <c r="X34" s="95"/>
+      <c r="Y34" s="95"/>
+      <c r="Z34" s="95"/>
+      <c r="AA34" s="95"/>
+      <c r="AB34" s="95"/>
+      <c r="AC34" s="95"/>
+      <c r="AD34" s="96"/>
+      <c r="AE34" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G34" s="68"/>
-[...15 lines deleted...]
-      <c r="W34" s="67" t="s">
+      <c r="AF34" s="97"/>
+      <c r="AG34" s="97"/>
+      <c r="AH34" s="97"/>
+      <c r="AI34" s="98"/>
+      <c r="AK34" s="16"/>
+      <c r="AL34" s="16">
+        <v>26</v>
+      </c>
+      <c r="AM34" s="16"/>
+    </row>
+    <row r="35" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="91"/>
+      <c r="C35" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X34" s="68"/>
-[...6 lines deleted...]
-      <c r="AE34" s="70" t="s">
+      <c r="D35" s="122"/>
+      <c r="E35" s="122"/>
+      <c r="F35" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF34" s="70"/>
-[...20 lines deleted...]
-      <c r="H35" s="75"/>
+      <c r="G35" s="75"/>
+      <c r="H35" s="77"/>
       <c r="I35" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J35" s="74"/>
-[...1 lines deleted...]
-      <c r="L35" s="16" t="s">
+      <c r="J35" s="75"/>
+      <c r="K35" s="77"/>
+      <c r="L35" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M35" s="16" t="s">
+      <c r="M35" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N35" s="16" t="s">
+      <c r="N35" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O35" s="16" t="s">
+      <c r="O35" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q35" s="75"/>
+      <c r="Q35" s="77"/>
       <c r="R35" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S35" s="74"/>
-[...3 lines deleted...]
-      <c r="W35" s="41" t="s">
+      <c r="S35" s="75"/>
+      <c r="T35" s="75"/>
+      <c r="U35" s="75"/>
+      <c r="V35" s="124"/>
+      <c r="W35" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X35" s="106"/>
+      <c r="Y35" s="106"/>
+      <c r="Z35" s="126"/>
+      <c r="AA35" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB35" s="106"/>
+      <c r="AC35" s="106"/>
+      <c r="AD35" s="107"/>
+      <c r="AE35" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X35" s="42"/>
-[...15 lines deleted...]
-      <c r="AL35" s="2">
+      <c r="AF35" s="108"/>
+      <c r="AG35" s="108"/>
+      <c r="AH35" s="108"/>
+      <c r="AI35" s="109"/>
+      <c r="AL35" s="16">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL36" s="2">
+    <row r="36" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B36" s="92"/>
+      <c r="C36" s="110"/>
+      <c r="D36" s="110"/>
+      <c r="E36" s="110"/>
+      <c r="F36" s="81"/>
+      <c r="G36" s="82"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="82"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="11"/>
+      <c r="M36" s="11"/>
+      <c r="N36" s="11"/>
+      <c r="O36" s="11"/>
+      <c r="P36" s="103"/>
+      <c r="Q36" s="104"/>
+      <c r="R36" s="111"/>
+      <c r="S36" s="112"/>
+      <c r="T36" s="112"/>
+      <c r="U36" s="112"/>
+      <c r="V36" s="113"/>
+      <c r="W36" s="114"/>
+      <c r="X36" s="115"/>
+      <c r="Y36" s="115"/>
+      <c r="Z36" s="116"/>
+      <c r="AA36" s="117"/>
+      <c r="AB36" s="118"/>
+      <c r="AC36" s="118"/>
+      <c r="AD36" s="119"/>
+      <c r="AE36" s="120"/>
+      <c r="AF36" s="120"/>
+      <c r="AG36" s="120"/>
+      <c r="AH36" s="120"/>
+      <c r="AI36" s="121"/>
+      <c r="AL36" s="16">
         <v>28</v>
       </c>
     </row>
-    <row r="37" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...34 lines deleted...]
-      <c r="AL37" s="2">
+    <row r="37" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="AL37" s="16">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="2:39" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C38" s="66" t="s">
+    <row r="38" spans="2:39" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="90" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="93"/>
+      <c r="E38" s="93"/>
+      <c r="F38" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="95"/>
+      <c r="H38" s="95"/>
+      <c r="I38" s="95"/>
+      <c r="J38" s="95"/>
+      <c r="K38" s="95"/>
+      <c r="L38" s="95"/>
+      <c r="M38" s="95"/>
+      <c r="N38" s="95"/>
+      <c r="O38" s="95"/>
+      <c r="P38" s="95"/>
+      <c r="Q38" s="95"/>
+      <c r="R38" s="95"/>
+      <c r="S38" s="95"/>
+      <c r="T38" s="95"/>
+      <c r="U38" s="95"/>
+      <c r="V38" s="96"/>
+      <c r="W38" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="D38" s="66"/>
-[...1 lines deleted...]
-      <c r="F38" s="67" t="s">
+      <c r="X38" s="95"/>
+      <c r="Y38" s="95"/>
+      <c r="Z38" s="95"/>
+      <c r="AA38" s="95"/>
+      <c r="AB38" s="95"/>
+      <c r="AC38" s="95"/>
+      <c r="AD38" s="96"/>
+      <c r="AE38" s="97" t="s">
         <v>43</v>
       </c>
-      <c r="G38" s="68"/>
-[...15 lines deleted...]
-      <c r="W38" s="67" t="s">
+      <c r="AF38" s="97"/>
+      <c r="AG38" s="97"/>
+      <c r="AH38" s="97"/>
+      <c r="AI38" s="98"/>
+      <c r="AK38" s="16"/>
+      <c r="AL38" s="16">
+        <v>30</v>
+      </c>
+      <c r="AM38" s="16"/>
+    </row>
+    <row r="39" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="91"/>
+      <c r="C39" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X38" s="68"/>
-[...6 lines deleted...]
-      <c r="AE38" s="70" t="s">
+      <c r="D39" s="122"/>
+      <c r="E39" s="122"/>
+      <c r="F39" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF38" s="70"/>
-[...20 lines deleted...]
-      <c r="H39" s="75"/>
+      <c r="G39" s="75"/>
+      <c r="H39" s="77"/>
       <c r="I39" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J39" s="74"/>
-[...1 lines deleted...]
-      <c r="L39" s="16" t="s">
+      <c r="J39" s="75"/>
+      <c r="K39" s="77"/>
+      <c r="L39" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M39" s="16" t="s">
+      <c r="M39" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N39" s="16" t="s">
+      <c r="N39" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O39" s="16" t="s">
+      <c r="O39" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q39" s="75"/>
+      <c r="Q39" s="77"/>
       <c r="R39" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S39" s="74"/>
-[...3 lines deleted...]
-      <c r="W39" s="41" t="s">
+      <c r="S39" s="75"/>
+      <c r="T39" s="75"/>
+      <c r="U39" s="75"/>
+      <c r="V39" s="124"/>
+      <c r="W39" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X39" s="106"/>
+      <c r="Y39" s="106"/>
+      <c r="Z39" s="126"/>
+      <c r="AA39" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB39" s="106"/>
+      <c r="AC39" s="106"/>
+      <c r="AD39" s="107"/>
+      <c r="AE39" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X39" s="42"/>
-[...15 lines deleted...]
-      <c r="AL39" s="2">
+      <c r="AF39" s="108"/>
+      <c r="AG39" s="108"/>
+      <c r="AH39" s="108"/>
+      <c r="AI39" s="109"/>
+      <c r="AL39" s="16">
         <v>31</v>
       </c>
     </row>
-    <row r="40" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI40" s="62"/>
+    <row r="40" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B40" s="92"/>
+      <c r="C40" s="110"/>
+      <c r="D40" s="110"/>
+      <c r="E40" s="110"/>
+      <c r="F40" s="81"/>
+      <c r="G40" s="82"/>
+      <c r="H40" s="102"/>
+      <c r="I40" s="101"/>
+      <c r="J40" s="82"/>
+      <c r="K40" s="102"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
+      <c r="N40" s="11"/>
+      <c r="O40" s="11"/>
+      <c r="P40" s="103"/>
+      <c r="Q40" s="104"/>
+      <c r="R40" s="111"/>
+      <c r="S40" s="112"/>
+      <c r="T40" s="112"/>
+      <c r="U40" s="112"/>
+      <c r="V40" s="113"/>
+      <c r="W40" s="114"/>
+      <c r="X40" s="115"/>
+      <c r="Y40" s="115"/>
+      <c r="Z40" s="116"/>
+      <c r="AA40" s="117"/>
+      <c r="AB40" s="118"/>
+      <c r="AC40" s="118"/>
+      <c r="AD40" s="119"/>
+      <c r="AE40" s="120"/>
+      <c r="AF40" s="120"/>
+      <c r="AG40" s="120"/>
+      <c r="AH40" s="120"/>
+      <c r="AI40" s="121"/>
     </row>
-    <row r="41" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI41" s="5"/>
+    <row r="41" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="42" spans="2:39" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B42" s="90" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="93"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G42" s="95"/>
+      <c r="H42" s="95"/>
+      <c r="I42" s="95"/>
+      <c r="J42" s="95"/>
+      <c r="K42" s="95"/>
+      <c r="L42" s="95"/>
+      <c r="M42" s="95"/>
+      <c r="N42" s="95"/>
+      <c r="O42" s="95"/>
+      <c r="P42" s="95"/>
+      <c r="Q42" s="95"/>
+      <c r="R42" s="95"/>
+      <c r="S42" s="95"/>
+      <c r="T42" s="95"/>
+      <c r="U42" s="95"/>
+      <c r="V42" s="96"/>
+      <c r="W42" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X42" s="95"/>
+      <c r="Y42" s="95"/>
+      <c r="Z42" s="95"/>
+      <c r="AA42" s="95"/>
+      <c r="AB42" s="95"/>
+      <c r="AC42" s="95"/>
+      <c r="AD42" s="96"/>
+      <c r="AE42" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF42" s="97"/>
+      <c r="AG42" s="97"/>
+      <c r="AH42" s="97"/>
+      <c r="AI42" s="98"/>
+      <c r="AK42" s="16"/>
+      <c r="AL42" s="16"/>
+      <c r="AM42" s="16"/>
     </row>
-    <row r="42" spans="2:39" s="38" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W42" s="67" t="s">
+    <row r="43" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B43" s="91"/>
+      <c r="C43" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X42" s="68"/>
-[...6 lines deleted...]
-      <c r="AE42" s="70" t="s">
+      <c r="D43" s="122"/>
+      <c r="E43" s="122"/>
+      <c r="F43" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF42" s="70"/>
-[...18 lines deleted...]
-      <c r="H43" s="75"/>
+      <c r="G43" s="75"/>
+      <c r="H43" s="77"/>
       <c r="I43" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J43" s="74"/>
-[...1 lines deleted...]
-      <c r="L43" s="16" t="s">
+      <c r="J43" s="75"/>
+      <c r="K43" s="77"/>
+      <c r="L43" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M43" s="16" t="s">
+      <c r="M43" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N43" s="16" t="s">
+      <c r="N43" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O43" s="16" t="s">
+      <c r="O43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q43" s="75"/>
+      <c r="Q43" s="77"/>
       <c r="R43" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S43" s="74"/>
-[...3 lines deleted...]
-      <c r="W43" s="41" t="s">
+      <c r="S43" s="75"/>
+      <c r="T43" s="75"/>
+      <c r="U43" s="75"/>
+      <c r="V43" s="124"/>
+      <c r="W43" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X43" s="106"/>
+      <c r="Y43" s="106"/>
+      <c r="Z43" s="126"/>
+      <c r="AA43" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB43" s="106"/>
+      <c r="AC43" s="106"/>
+      <c r="AD43" s="107"/>
+      <c r="AE43" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X43" s="42"/>
-[...14 lines deleted...]
-      <c r="AI43" s="47"/>
+      <c r="AF43" s="108"/>
+      <c r="AG43" s="108"/>
+      <c r="AH43" s="108"/>
+      <c r="AI43" s="109"/>
     </row>
-    <row r="44" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI44" s="62"/>
+    <row r="44" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B44" s="92"/>
+      <c r="C44" s="110"/>
+      <c r="D44" s="110"/>
+      <c r="E44" s="110"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="82"/>
+      <c r="H44" s="102"/>
+      <c r="I44" s="101"/>
+      <c r="J44" s="82"/>
+      <c r="K44" s="102"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="11"/>
+      <c r="N44" s="11"/>
+      <c r="O44" s="11"/>
+      <c r="P44" s="103"/>
+      <c r="Q44" s="104"/>
+      <c r="R44" s="111"/>
+      <c r="S44" s="112"/>
+      <c r="T44" s="112"/>
+      <c r="U44" s="112"/>
+      <c r="V44" s="113"/>
+      <c r="W44" s="114"/>
+      <c r="X44" s="115"/>
+      <c r="Y44" s="115"/>
+      <c r="Z44" s="116"/>
+      <c r="AA44" s="117"/>
+      <c r="AB44" s="118"/>
+      <c r="AC44" s="118"/>
+      <c r="AD44" s="119"/>
+      <c r="AE44" s="120"/>
+      <c r="AF44" s="120"/>
+      <c r="AG44" s="120"/>
+      <c r="AH44" s="120"/>
+      <c r="AI44" s="121"/>
     </row>
-    <row r="45" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI45" s="5"/>
+    <row r="45" spans="2:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="46" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B46" s="90" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="93"/>
+      <c r="E46" s="93"/>
+      <c r="F46" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
+      <c r="N46" s="95"/>
+      <c r="O46" s="95"/>
+      <c r="P46" s="95"/>
+      <c r="Q46" s="95"/>
+      <c r="R46" s="95"/>
+      <c r="S46" s="95"/>
+      <c r="T46" s="95"/>
+      <c r="U46" s="95"/>
+      <c r="V46" s="96"/>
+      <c r="W46" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X46" s="95"/>
+      <c r="Y46" s="95"/>
+      <c r="Z46" s="95"/>
+      <c r="AA46" s="95"/>
+      <c r="AB46" s="95"/>
+      <c r="AC46" s="95"/>
+      <c r="AD46" s="96"/>
+      <c r="AE46" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF46" s="97"/>
+      <c r="AG46" s="97"/>
+      <c r="AH46" s="97"/>
+      <c r="AI46" s="98"/>
     </row>
-    <row r="46" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W46" s="67" t="s">
+    <row r="47" spans="2:39" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B47" s="91"/>
+      <c r="C47" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X46" s="68"/>
-[...6 lines deleted...]
-      <c r="AE46" s="70" t="s">
+      <c r="D47" s="122"/>
+      <c r="E47" s="122"/>
+      <c r="F47" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF46" s="70"/>
-[...15 lines deleted...]
-      <c r="H47" s="75"/>
+      <c r="G47" s="75"/>
+      <c r="H47" s="77"/>
       <c r="I47" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J47" s="74"/>
-[...1 lines deleted...]
-      <c r="L47" s="16" t="s">
+      <c r="J47" s="75"/>
+      <c r="K47" s="77"/>
+      <c r="L47" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M47" s="16" t="s">
+      <c r="M47" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N47" s="16" t="s">
+      <c r="N47" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O47" s="16" t="s">
+      <c r="O47" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P47" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q47" s="75"/>
+      <c r="Q47" s="77"/>
       <c r="R47" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S47" s="74"/>
-[...3 lines deleted...]
-      <c r="W47" s="41" t="s">
+      <c r="S47" s="75"/>
+      <c r="T47" s="75"/>
+      <c r="U47" s="75"/>
+      <c r="V47" s="124"/>
+      <c r="W47" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X47" s="106"/>
+      <c r="Y47" s="106"/>
+      <c r="Z47" s="126"/>
+      <c r="AA47" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB47" s="106"/>
+      <c r="AC47" s="106"/>
+      <c r="AD47" s="107"/>
+      <c r="AE47" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X47" s="42"/>
-[...14 lines deleted...]
-      <c r="AI47" s="47"/>
+      <c r="AF47" s="108"/>
+      <c r="AG47" s="108"/>
+      <c r="AH47" s="108"/>
+      <c r="AI47" s="109"/>
     </row>
-    <row r="48" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI48" s="62"/>
+    <row r="48" spans="2:39" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B48" s="92"/>
+      <c r="C48" s="110"/>
+      <c r="D48" s="110"/>
+      <c r="E48" s="110"/>
+      <c r="F48" s="81"/>
+      <c r="G48" s="82"/>
+      <c r="H48" s="102"/>
+      <c r="I48" s="101"/>
+      <c r="J48" s="82"/>
+      <c r="K48" s="102"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11"/>
+      <c r="N48" s="11"/>
+      <c r="O48" s="11"/>
+      <c r="P48" s="103"/>
+      <c r="Q48" s="104"/>
+      <c r="R48" s="111"/>
+      <c r="S48" s="112"/>
+      <c r="T48" s="112"/>
+      <c r="U48" s="112"/>
+      <c r="V48" s="113"/>
+      <c r="W48" s="114"/>
+      <c r="X48" s="115"/>
+      <c r="Y48" s="115"/>
+      <c r="Z48" s="116"/>
+      <c r="AA48" s="117"/>
+      <c r="AB48" s="118"/>
+      <c r="AC48" s="118"/>
+      <c r="AD48" s="119"/>
+      <c r="AE48" s="120"/>
+      <c r="AF48" s="120"/>
+      <c r="AG48" s="120"/>
+      <c r="AH48" s="120"/>
+      <c r="AI48" s="121"/>
     </row>
-    <row r="49" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI49" s="5"/>
+    <row r="49" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="50" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B50" s="90" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="93"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G50" s="95"/>
+      <c r="H50" s="95"/>
+      <c r="I50" s="95"/>
+      <c r="J50" s="95"/>
+      <c r="K50" s="95"/>
+      <c r="L50" s="95"/>
+      <c r="M50" s="95"/>
+      <c r="N50" s="95"/>
+      <c r="O50" s="95"/>
+      <c r="P50" s="95"/>
+      <c r="Q50" s="95"/>
+      <c r="R50" s="95"/>
+      <c r="S50" s="95"/>
+      <c r="T50" s="95"/>
+      <c r="U50" s="95"/>
+      <c r="V50" s="96"/>
+      <c r="W50" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X50" s="95"/>
+      <c r="Y50" s="95"/>
+      <c r="Z50" s="95"/>
+      <c r="AA50" s="95"/>
+      <c r="AB50" s="95"/>
+      <c r="AC50" s="95"/>
+      <c r="AD50" s="96"/>
+      <c r="AE50" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF50" s="97"/>
+      <c r="AG50" s="97"/>
+      <c r="AH50" s="97"/>
+      <c r="AI50" s="98"/>
     </row>
-    <row r="50" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W50" s="67" t="s">
+    <row r="51" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B51" s="91"/>
+      <c r="C51" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X50" s="68"/>
-[...6 lines deleted...]
-      <c r="AE50" s="70" t="s">
+      <c r="D51" s="122"/>
+      <c r="E51" s="122"/>
+      <c r="F51" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF50" s="70"/>
-[...15 lines deleted...]
-      <c r="H51" s="75"/>
+      <c r="G51" s="75"/>
+      <c r="H51" s="77"/>
       <c r="I51" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J51" s="74"/>
-[...1 lines deleted...]
-      <c r="L51" s="16" t="s">
+      <c r="J51" s="75"/>
+      <c r="K51" s="77"/>
+      <c r="L51" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M51" s="16" t="s">
+      <c r="M51" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N51" s="16" t="s">
+      <c r="N51" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O51" s="16" t="s">
+      <c r="O51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P51" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q51" s="75"/>
+      <c r="Q51" s="77"/>
       <c r="R51" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S51" s="74"/>
-[...3 lines deleted...]
-      <c r="W51" s="41" t="s">
+      <c r="S51" s="75"/>
+      <c r="T51" s="75"/>
+      <c r="U51" s="75"/>
+      <c r="V51" s="124"/>
+      <c r="W51" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X51" s="106"/>
+      <c r="Y51" s="106"/>
+      <c r="Z51" s="126"/>
+      <c r="AA51" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB51" s="106"/>
+      <c r="AC51" s="106"/>
+      <c r="AD51" s="107"/>
+      <c r="AE51" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X51" s="42"/>
-[...14 lines deleted...]
-      <c r="AI51" s="47"/>
+      <c r="AF51" s="108"/>
+      <c r="AG51" s="108"/>
+      <c r="AH51" s="108"/>
+      <c r="AI51" s="109"/>
     </row>
-    <row r="52" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI52" s="62"/>
+    <row r="52" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B52" s="92"/>
+      <c r="C52" s="110"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="110"/>
+      <c r="F52" s="81"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="102"/>
+      <c r="I52" s="101"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="102"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="11"/>
+      <c r="N52" s="11"/>
+      <c r="O52" s="11"/>
+      <c r="P52" s="103"/>
+      <c r="Q52" s="104"/>
+      <c r="R52" s="111"/>
+      <c r="S52" s="112"/>
+      <c r="T52" s="112"/>
+      <c r="U52" s="112"/>
+      <c r="V52" s="113"/>
+      <c r="W52" s="114"/>
+      <c r="X52" s="115"/>
+      <c r="Y52" s="115"/>
+      <c r="Z52" s="116"/>
+      <c r="AA52" s="117"/>
+      <c r="AB52" s="118"/>
+      <c r="AC52" s="118"/>
+      <c r="AD52" s="119"/>
+      <c r="AE52" s="120"/>
+      <c r="AF52" s="120"/>
+      <c r="AG52" s="120"/>
+      <c r="AH52" s="120"/>
+      <c r="AI52" s="121"/>
     </row>
-    <row r="53" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI53" s="5"/>
+    <row r="53" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="54" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B54" s="90" t="s">
+        <v>58</v>
+      </c>
+      <c r="C54" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" s="93"/>
+      <c r="E54" s="93"/>
+      <c r="F54" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G54" s="95"/>
+      <c r="H54" s="95"/>
+      <c r="I54" s="95"/>
+      <c r="J54" s="95"/>
+      <c r="K54" s="95"/>
+      <c r="L54" s="95"/>
+      <c r="M54" s="95"/>
+      <c r="N54" s="95"/>
+      <c r="O54" s="95"/>
+      <c r="P54" s="95"/>
+      <c r="Q54" s="95"/>
+      <c r="R54" s="95"/>
+      <c r="S54" s="95"/>
+      <c r="T54" s="95"/>
+      <c r="U54" s="95"/>
+      <c r="V54" s="96"/>
+      <c r="W54" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X54" s="95"/>
+      <c r="Y54" s="95"/>
+      <c r="Z54" s="95"/>
+      <c r="AA54" s="95"/>
+      <c r="AB54" s="95"/>
+      <c r="AC54" s="95"/>
+      <c r="AD54" s="96"/>
+      <c r="AE54" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF54" s="97"/>
+      <c r="AG54" s="97"/>
+      <c r="AH54" s="97"/>
+      <c r="AI54" s="98"/>
     </row>
-    <row r="54" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W54" s="67" t="s">
+    <row r="55" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B55" s="91"/>
+      <c r="C55" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X54" s="68"/>
-[...6 lines deleted...]
-      <c r="AE54" s="70" t="s">
+      <c r="D55" s="122"/>
+      <c r="E55" s="122"/>
+      <c r="F55" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF54" s="70"/>
-[...15 lines deleted...]
-      <c r="H55" s="75"/>
+      <c r="G55" s="75"/>
+      <c r="H55" s="77"/>
       <c r="I55" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J55" s="74"/>
-[...1 lines deleted...]
-      <c r="L55" s="16" t="s">
+      <c r="J55" s="75"/>
+      <c r="K55" s="77"/>
+      <c r="L55" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M55" s="16" t="s">
+      <c r="M55" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N55" s="16" t="s">
+      <c r="N55" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O55" s="16" t="s">
+      <c r="O55" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P55" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q55" s="75"/>
+      <c r="Q55" s="77"/>
       <c r="R55" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S55" s="74"/>
-[...3 lines deleted...]
-      <c r="W55" s="41" t="s">
+      <c r="S55" s="75"/>
+      <c r="T55" s="75"/>
+      <c r="U55" s="75"/>
+      <c r="V55" s="124"/>
+      <c r="W55" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X55" s="106"/>
+      <c r="Y55" s="106"/>
+      <c r="Z55" s="126"/>
+      <c r="AA55" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB55" s="106"/>
+      <c r="AC55" s="106"/>
+      <c r="AD55" s="107"/>
+      <c r="AE55" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X55" s="42"/>
-[...14 lines deleted...]
-      <c r="AI55" s="47"/>
+      <c r="AF55" s="108"/>
+      <c r="AG55" s="108"/>
+      <c r="AH55" s="108"/>
+      <c r="AI55" s="109"/>
     </row>
-    <row r="56" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI56" s="62"/>
+    <row r="56" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B56" s="92"/>
+      <c r="C56" s="110"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="110"/>
+      <c r="F56" s="81"/>
+      <c r="G56" s="82"/>
+      <c r="H56" s="102"/>
+      <c r="I56" s="101"/>
+      <c r="J56" s="82"/>
+      <c r="K56" s="102"/>
+      <c r="L56" s="11"/>
+      <c r="M56" s="11"/>
+      <c r="N56" s="11"/>
+      <c r="O56" s="11"/>
+      <c r="P56" s="103"/>
+      <c r="Q56" s="104"/>
+      <c r="R56" s="111"/>
+      <c r="S56" s="112"/>
+      <c r="T56" s="112"/>
+      <c r="U56" s="112"/>
+      <c r="V56" s="113"/>
+      <c r="W56" s="114"/>
+      <c r="X56" s="115"/>
+      <c r="Y56" s="115"/>
+      <c r="Z56" s="116"/>
+      <c r="AA56" s="117"/>
+      <c r="AB56" s="118"/>
+      <c r="AC56" s="118"/>
+      <c r="AD56" s="119"/>
+      <c r="AE56" s="120"/>
+      <c r="AF56" s="120"/>
+      <c r="AG56" s="120"/>
+      <c r="AH56" s="120"/>
+      <c r="AI56" s="121"/>
     </row>
-    <row r="57" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI57" s="5"/>
+    <row r="57" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="58" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B58" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D58" s="93"/>
+      <c r="E58" s="93"/>
+      <c r="F58" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G58" s="95"/>
+      <c r="H58" s="95"/>
+      <c r="I58" s="95"/>
+      <c r="J58" s="95"/>
+      <c r="K58" s="95"/>
+      <c r="L58" s="95"/>
+      <c r="M58" s="95"/>
+      <c r="N58" s="95"/>
+      <c r="O58" s="95"/>
+      <c r="P58" s="95"/>
+      <c r="Q58" s="95"/>
+      <c r="R58" s="95"/>
+      <c r="S58" s="95"/>
+      <c r="T58" s="95"/>
+      <c r="U58" s="95"/>
+      <c r="V58" s="96"/>
+      <c r="W58" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X58" s="95"/>
+      <c r="Y58" s="95"/>
+      <c r="Z58" s="95"/>
+      <c r="AA58" s="95"/>
+      <c r="AB58" s="95"/>
+      <c r="AC58" s="95"/>
+      <c r="AD58" s="96"/>
+      <c r="AE58" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF58" s="97"/>
+      <c r="AG58" s="97"/>
+      <c r="AH58" s="97"/>
+      <c r="AI58" s="98"/>
     </row>
-    <row r="58" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W58" s="67" t="s">
+    <row r="59" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B59" s="91"/>
+      <c r="C59" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X58" s="68"/>
-[...6 lines deleted...]
-      <c r="AE58" s="70" t="s">
+      <c r="D59" s="122"/>
+      <c r="E59" s="122"/>
+      <c r="F59" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF58" s="70"/>
-[...15 lines deleted...]
-      <c r="H59" s="75"/>
+      <c r="G59" s="75"/>
+      <c r="H59" s="77"/>
       <c r="I59" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J59" s="74"/>
-[...1 lines deleted...]
-      <c r="L59" s="16" t="s">
+      <c r="J59" s="75"/>
+      <c r="K59" s="77"/>
+      <c r="L59" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M59" s="16" t="s">
+      <c r="M59" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N59" s="16" t="s">
+      <c r="N59" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O59" s="16" t="s">
+      <c r="O59" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P59" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q59" s="75"/>
+      <c r="Q59" s="77"/>
       <c r="R59" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S59" s="74"/>
-[...3 lines deleted...]
-      <c r="W59" s="41" t="s">
+      <c r="S59" s="75"/>
+      <c r="T59" s="75"/>
+      <c r="U59" s="75"/>
+      <c r="V59" s="124"/>
+      <c r="W59" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X59" s="106"/>
+      <c r="Y59" s="106"/>
+      <c r="Z59" s="126"/>
+      <c r="AA59" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB59" s="106"/>
+      <c r="AC59" s="106"/>
+      <c r="AD59" s="107"/>
+      <c r="AE59" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X59" s="42"/>
-[...14 lines deleted...]
-      <c r="AI59" s="47"/>
+      <c r="AF59" s="108"/>
+      <c r="AG59" s="108"/>
+      <c r="AH59" s="108"/>
+      <c r="AI59" s="109"/>
     </row>
-    <row r="60" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI60" s="62"/>
+    <row r="60" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B60" s="92"/>
+      <c r="C60" s="110"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="110"/>
+      <c r="F60" s="81"/>
+      <c r="G60" s="82"/>
+      <c r="H60" s="102"/>
+      <c r="I60" s="101"/>
+      <c r="J60" s="82"/>
+      <c r="K60" s="102"/>
+      <c r="L60" s="11"/>
+      <c r="M60" s="11"/>
+      <c r="N60" s="11"/>
+      <c r="O60" s="11"/>
+      <c r="P60" s="103"/>
+      <c r="Q60" s="104"/>
+      <c r="R60" s="111"/>
+      <c r="S60" s="112"/>
+      <c r="T60" s="112"/>
+      <c r="U60" s="112"/>
+      <c r="V60" s="113"/>
+      <c r="W60" s="114"/>
+      <c r="X60" s="115"/>
+      <c r="Y60" s="115"/>
+      <c r="Z60" s="116"/>
+      <c r="AA60" s="117"/>
+      <c r="AB60" s="118"/>
+      <c r="AC60" s="118"/>
+      <c r="AD60" s="119"/>
+      <c r="AE60" s="120"/>
+      <c r="AF60" s="120"/>
+      <c r="AG60" s="120"/>
+      <c r="AH60" s="120"/>
+      <c r="AI60" s="121"/>
     </row>
-    <row r="61" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI61" s="5"/>
+    <row r="61" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="62" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B62" s="90" t="s">
+        <v>60</v>
+      </c>
+      <c r="C62" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" s="93"/>
+      <c r="E62" s="93"/>
+      <c r="F62" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G62" s="95"/>
+      <c r="H62" s="95"/>
+      <c r="I62" s="95"/>
+      <c r="J62" s="95"/>
+      <c r="K62" s="95"/>
+      <c r="L62" s="95"/>
+      <c r="M62" s="95"/>
+      <c r="N62" s="95"/>
+      <c r="O62" s="95"/>
+      <c r="P62" s="95"/>
+      <c r="Q62" s="95"/>
+      <c r="R62" s="95"/>
+      <c r="S62" s="95"/>
+      <c r="T62" s="95"/>
+      <c r="U62" s="95"/>
+      <c r="V62" s="96"/>
+      <c r="W62" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X62" s="95"/>
+      <c r="Y62" s="95"/>
+      <c r="Z62" s="95"/>
+      <c r="AA62" s="95"/>
+      <c r="AB62" s="95"/>
+      <c r="AC62" s="95"/>
+      <c r="AD62" s="96"/>
+      <c r="AE62" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF62" s="97"/>
+      <c r="AG62" s="97"/>
+      <c r="AH62" s="97"/>
+      <c r="AI62" s="98"/>
     </row>
-    <row r="62" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W62" s="67" t="s">
+    <row r="63" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B63" s="91"/>
+      <c r="C63" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X62" s="68"/>
-[...6 lines deleted...]
-      <c r="AE62" s="70" t="s">
+      <c r="D63" s="122"/>
+      <c r="E63" s="122"/>
+      <c r="F63" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF62" s="70"/>
-[...15 lines deleted...]
-      <c r="H63" s="75"/>
+      <c r="G63" s="75"/>
+      <c r="H63" s="77"/>
       <c r="I63" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J63" s="74"/>
-[...1 lines deleted...]
-      <c r="L63" s="16" t="s">
+      <c r="J63" s="75"/>
+      <c r="K63" s="77"/>
+      <c r="L63" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M63" s="16" t="s">
+      <c r="M63" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N63" s="16" t="s">
+      <c r="N63" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O63" s="16" t="s">
+      <c r="O63" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P63" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q63" s="75"/>
+      <c r="Q63" s="77"/>
       <c r="R63" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S63" s="74"/>
-[...3 lines deleted...]
-      <c r="W63" s="41" t="s">
+      <c r="S63" s="75"/>
+      <c r="T63" s="75"/>
+      <c r="U63" s="75"/>
+      <c r="V63" s="124"/>
+      <c r="W63" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X63" s="106"/>
+      <c r="Y63" s="106"/>
+      <c r="Z63" s="126"/>
+      <c r="AA63" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB63" s="106"/>
+      <c r="AC63" s="106"/>
+      <c r="AD63" s="107"/>
+      <c r="AE63" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X63" s="42"/>
-[...14 lines deleted...]
-      <c r="AI63" s="47"/>
+      <c r="AF63" s="108"/>
+      <c r="AG63" s="108"/>
+      <c r="AH63" s="108"/>
+      <c r="AI63" s="109"/>
     </row>
-    <row r="64" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI64" s="62"/>
+    <row r="64" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B64" s="92"/>
+      <c r="C64" s="110"/>
+      <c r="D64" s="110"/>
+      <c r="E64" s="110"/>
+      <c r="F64" s="81"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="102"/>
+      <c r="I64" s="101"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="102"/>
+      <c r="L64" s="11"/>
+      <c r="M64" s="11"/>
+      <c r="N64" s="11"/>
+      <c r="O64" s="11"/>
+      <c r="P64" s="103"/>
+      <c r="Q64" s="104"/>
+      <c r="R64" s="111"/>
+      <c r="S64" s="112"/>
+      <c r="T64" s="112"/>
+      <c r="U64" s="112"/>
+      <c r="V64" s="113"/>
+      <c r="W64" s="114"/>
+      <c r="X64" s="115"/>
+      <c r="Y64" s="115"/>
+      <c r="Z64" s="116"/>
+      <c r="AA64" s="117"/>
+      <c r="AB64" s="118"/>
+      <c r="AC64" s="118"/>
+      <c r="AD64" s="119"/>
+      <c r="AE64" s="120"/>
+      <c r="AF64" s="120"/>
+      <c r="AG64" s="120"/>
+      <c r="AH64" s="120"/>
+      <c r="AI64" s="121"/>
     </row>
-    <row r="65" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI65" s="5"/>
+    <row r="65" spans="2:35" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
+    <row r="66" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B66" s="90" t="s">
+        <v>61</v>
+      </c>
+      <c r="C66" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="93"/>
+      <c r="E66" s="93"/>
+      <c r="F66" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="G66" s="95"/>
+      <c r="H66" s="95"/>
+      <c r="I66" s="95"/>
+      <c r="J66" s="95"/>
+      <c r="K66" s="95"/>
+      <c r="L66" s="95"/>
+      <c r="M66" s="95"/>
+      <c r="N66" s="95"/>
+      <c r="O66" s="95"/>
+      <c r="P66" s="95"/>
+      <c r="Q66" s="95"/>
+      <c r="R66" s="95"/>
+      <c r="S66" s="95"/>
+      <c r="T66" s="95"/>
+      <c r="U66" s="95"/>
+      <c r="V66" s="96"/>
+      <c r="W66" s="94" t="s">
+        <v>42</v>
+      </c>
+      <c r="X66" s="95"/>
+      <c r="Y66" s="95"/>
+      <c r="Z66" s="95"/>
+      <c r="AA66" s="95"/>
+      <c r="AB66" s="95"/>
+      <c r="AC66" s="95"/>
+      <c r="AD66" s="96"/>
+      <c r="AE66" s="97" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF66" s="97"/>
+      <c r="AG66" s="97"/>
+      <c r="AH66" s="97"/>
+      <c r="AI66" s="98"/>
     </row>
-    <row r="66" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...27 lines deleted...]
-      <c r="W66" s="67" t="s">
+    <row r="67" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B67" s="91"/>
+      <c r="C67" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="X66" s="68"/>
-[...6 lines deleted...]
-      <c r="AE66" s="70" t="s">
+      <c r="D67" s="122"/>
+      <c r="E67" s="122"/>
+      <c r="F67" s="123" t="s">
         <v>45</v>
       </c>
-      <c r="AF66" s="70"/>
-[...15 lines deleted...]
-      <c r="H67" s="75"/>
+      <c r="G67" s="75"/>
+      <c r="H67" s="77"/>
       <c r="I67" s="76" t="s">
         <v>29</v>
       </c>
-      <c r="J67" s="74"/>
-[...1 lines deleted...]
-      <c r="L67" s="16" t="s">
+      <c r="J67" s="75"/>
+      <c r="K67" s="77"/>
+      <c r="L67" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="M67" s="16" t="s">
+      <c r="M67" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N67" s="16" t="s">
+      <c r="N67" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="O67" s="16" t="s">
+      <c r="O67" s="21" t="s">
         <v>33</v>
       </c>
       <c r="P67" s="76" t="s">
         <v>34</v>
       </c>
-      <c r="Q67" s="75"/>
+      <c r="Q67" s="77"/>
       <c r="R67" s="76" t="s">
         <v>35</v>
       </c>
-      <c r="S67" s="74"/>
-[...3 lines deleted...]
-      <c r="W67" s="41" t="s">
+      <c r="S67" s="75"/>
+      <c r="T67" s="75"/>
+      <c r="U67" s="75"/>
+      <c r="V67" s="124"/>
+      <c r="W67" s="125" t="s">
+        <v>46</v>
+      </c>
+      <c r="X67" s="106"/>
+      <c r="Y67" s="106"/>
+      <c r="Z67" s="126"/>
+      <c r="AA67" s="105" t="s">
+        <v>47</v>
+      </c>
+      <c r="AB67" s="106"/>
+      <c r="AC67" s="106"/>
+      <c r="AD67" s="107"/>
+      <c r="AE67" s="108" t="s">
         <v>48</v>
       </c>
-      <c r="X67" s="42"/>
-[...14 lines deleted...]
-      <c r="AI67" s="47"/>
+      <c r="AF67" s="108"/>
+      <c r="AG67" s="108"/>
+      <c r="AH67" s="108"/>
+      <c r="AI67" s="109"/>
     </row>
-    <row r="68" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...33 lines deleted...]
-      <c r="AI68" s="62"/>
+    <row r="68" spans="2:35" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B68" s="92"/>
+      <c r="C68" s="110"/>
+      <c r="D68" s="110"/>
+      <c r="E68" s="110"/>
+      <c r="F68" s="81"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="102"/>
+      <c r="I68" s="101"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="102"/>
+      <c r="L68" s="11"/>
+      <c r="M68" s="11"/>
+      <c r="N68" s="11"/>
+      <c r="O68" s="11"/>
+      <c r="P68" s="103"/>
+      <c r="Q68" s="104"/>
+      <c r="R68" s="111"/>
+      <c r="S68" s="112"/>
+      <c r="T68" s="112"/>
+      <c r="U68" s="112"/>
+      <c r="V68" s="113"/>
+      <c r="W68" s="114"/>
+      <c r="X68" s="115"/>
+      <c r="Y68" s="115"/>
+      <c r="Z68" s="116"/>
+      <c r="AA68" s="117"/>
+      <c r="AB68" s="118"/>
+      <c r="AC68" s="118"/>
+      <c r="AD68" s="119"/>
+      <c r="AE68" s="120"/>
+      <c r="AF68" s="120"/>
+      <c r="AG68" s="120"/>
+      <c r="AH68" s="120"/>
+      <c r="AI68" s="121"/>
     </row>
-    <row r="69" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...47 lines deleted...]
-    <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="69" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="70" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="71" spans="2:35" ht="45" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="72" spans="2:35" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="73" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="74" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="75" spans="2:35" ht="45" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="76" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="77" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="78" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="79" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="80" spans="2:35" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="81" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="82" ht="12" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <mergeCells count="334">
-    <mergeCell ref="B1:AI1"/>
-[...27 lines deleted...]
-    <mergeCell ref="Y9:AI9"/>
+    <mergeCell ref="W67:Z67"/>
+    <mergeCell ref="AA67:AD67"/>
+    <mergeCell ref="AE67:AI67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:H68"/>
+    <mergeCell ref="I68:K68"/>
+    <mergeCell ref="P68:Q68"/>
+    <mergeCell ref="R68:V68"/>
+    <mergeCell ref="AA64:AD64"/>
+    <mergeCell ref="AE64:AI64"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="F66:V66"/>
+    <mergeCell ref="W66:AD66"/>
+    <mergeCell ref="AE66:AI66"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="F67:H67"/>
+    <mergeCell ref="I67:K67"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="F64:H64"/>
+    <mergeCell ref="I64:K64"/>
+    <mergeCell ref="P64:Q64"/>
+    <mergeCell ref="R64:V64"/>
+    <mergeCell ref="W64:Z64"/>
+    <mergeCell ref="B62:B64"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="W68:Z68"/>
+    <mergeCell ref="AA68:AD68"/>
+    <mergeCell ref="AE68:AI68"/>
+    <mergeCell ref="P67:Q67"/>
+    <mergeCell ref="R67:V67"/>
+    <mergeCell ref="AA63:AD63"/>
+    <mergeCell ref="AE63:AI63"/>
+    <mergeCell ref="W60:Z60"/>
+    <mergeCell ref="AA60:AD60"/>
+    <mergeCell ref="AE60:AI60"/>
+    <mergeCell ref="F62:V62"/>
+    <mergeCell ref="W62:AD62"/>
+    <mergeCell ref="AE62:AI62"/>
+    <mergeCell ref="F63:H63"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F60:H60"/>
+    <mergeCell ref="I60:K60"/>
+    <mergeCell ref="P60:Q60"/>
+    <mergeCell ref="R60:V60"/>
+    <mergeCell ref="I63:K63"/>
+    <mergeCell ref="P63:Q63"/>
+    <mergeCell ref="R63:V63"/>
+    <mergeCell ref="W63:Z63"/>
+    <mergeCell ref="AA56:AD56"/>
+    <mergeCell ref="AE56:AI56"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:V58"/>
+    <mergeCell ref="W58:AD58"/>
+    <mergeCell ref="AE58:AI58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:H59"/>
+    <mergeCell ref="I59:K59"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="F56:H56"/>
+    <mergeCell ref="I56:K56"/>
+    <mergeCell ref="P56:Q56"/>
+    <mergeCell ref="R56:V56"/>
+    <mergeCell ref="W56:Z56"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="P59:Q59"/>
+    <mergeCell ref="R59:V59"/>
+    <mergeCell ref="W59:Z59"/>
+    <mergeCell ref="AA59:AD59"/>
+    <mergeCell ref="AE59:AI59"/>
+    <mergeCell ref="AA55:AD55"/>
+    <mergeCell ref="AE55:AI55"/>
+    <mergeCell ref="W52:Z52"/>
+    <mergeCell ref="AA52:AD52"/>
+    <mergeCell ref="AE52:AI52"/>
+    <mergeCell ref="F54:V54"/>
+    <mergeCell ref="W54:AD54"/>
+    <mergeCell ref="AE54:AI54"/>
+    <mergeCell ref="F55:H55"/>
+    <mergeCell ref="C52:E52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="I52:K52"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="R52:V52"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="P55:Q55"/>
+    <mergeCell ref="R55:V55"/>
+    <mergeCell ref="W55:Z55"/>
+    <mergeCell ref="AA48:AD48"/>
+    <mergeCell ref="AE48:AI48"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="F50:V50"/>
+    <mergeCell ref="W50:AD50"/>
+    <mergeCell ref="AE50:AI50"/>
+    <mergeCell ref="C51:E51"/>
+    <mergeCell ref="F51:H51"/>
+    <mergeCell ref="I51:K51"/>
+    <mergeCell ref="C48:E48"/>
+    <mergeCell ref="F48:H48"/>
+    <mergeCell ref="I48:K48"/>
+    <mergeCell ref="P48:Q48"/>
+    <mergeCell ref="R48:V48"/>
+    <mergeCell ref="W48:Z48"/>
+    <mergeCell ref="B46:B48"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="C47:E47"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="R51:V51"/>
+    <mergeCell ref="W51:Z51"/>
+    <mergeCell ref="AA51:AD51"/>
+    <mergeCell ref="AE51:AI51"/>
+    <mergeCell ref="AA47:AD47"/>
+    <mergeCell ref="AE47:AI47"/>
+    <mergeCell ref="W44:Z44"/>
+    <mergeCell ref="AA44:AD44"/>
+    <mergeCell ref="AE44:AI44"/>
+    <mergeCell ref="F46:V46"/>
+    <mergeCell ref="W46:AD46"/>
+    <mergeCell ref="AE46:AI46"/>
+    <mergeCell ref="F47:H47"/>
+    <mergeCell ref="C44:E44"/>
+    <mergeCell ref="F44:H44"/>
+    <mergeCell ref="I44:K44"/>
+    <mergeCell ref="P44:Q44"/>
+    <mergeCell ref="R44:V44"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="R47:V47"/>
+    <mergeCell ref="W47:Z47"/>
+    <mergeCell ref="AA40:AD40"/>
+    <mergeCell ref="AE40:AI40"/>
+    <mergeCell ref="B42:B44"/>
+    <mergeCell ref="C42:E42"/>
+    <mergeCell ref="F42:V42"/>
+    <mergeCell ref="W42:AD42"/>
+    <mergeCell ref="AE42:AI42"/>
+    <mergeCell ref="C43:E43"/>
+    <mergeCell ref="F43:H43"/>
+    <mergeCell ref="I43:K43"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="I40:K40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="R40:V40"/>
+    <mergeCell ref="W40:Z40"/>
+    <mergeCell ref="B38:B40"/>
+    <mergeCell ref="C38:E38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:V43"/>
+    <mergeCell ref="W43:Z43"/>
+    <mergeCell ref="AA43:AD43"/>
+    <mergeCell ref="AE43:AI43"/>
+    <mergeCell ref="AA39:AD39"/>
+    <mergeCell ref="AE39:AI39"/>
+    <mergeCell ref="W36:Z36"/>
+    <mergeCell ref="AA36:AD36"/>
+    <mergeCell ref="AE36:AI36"/>
+    <mergeCell ref="F38:V38"/>
+    <mergeCell ref="W38:AD38"/>
+    <mergeCell ref="AE38:AI38"/>
+    <mergeCell ref="F39:H39"/>
+    <mergeCell ref="C36:E36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="I36:K36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="R36:V36"/>
+    <mergeCell ref="I39:K39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="R39:V39"/>
+    <mergeCell ref="W39:Z39"/>
+    <mergeCell ref="AA32:AD32"/>
+    <mergeCell ref="AE32:AI32"/>
+    <mergeCell ref="B34:B36"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="F34:V34"/>
+    <mergeCell ref="W34:AD34"/>
+    <mergeCell ref="AE34:AI34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="I35:K35"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="F32:H32"/>
+    <mergeCell ref="I32:K32"/>
+    <mergeCell ref="P32:Q32"/>
+    <mergeCell ref="R32:V32"/>
+    <mergeCell ref="W32:Z32"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:V35"/>
+    <mergeCell ref="W35:Z35"/>
+    <mergeCell ref="AA35:AD35"/>
+    <mergeCell ref="AE35:AI35"/>
+    <mergeCell ref="I31:K31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:V31"/>
+    <mergeCell ref="W31:Z31"/>
+    <mergeCell ref="AA31:AD31"/>
+    <mergeCell ref="AE31:AI31"/>
+    <mergeCell ref="W28:Z28"/>
+    <mergeCell ref="AA28:AD28"/>
+    <mergeCell ref="AE28:AI28"/>
+    <mergeCell ref="F30:V30"/>
+    <mergeCell ref="W30:AD30"/>
+    <mergeCell ref="AE30:AI30"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="W24:Z24"/>
+    <mergeCell ref="AA24:AD24"/>
+    <mergeCell ref="AE24:AI24"/>
+    <mergeCell ref="B26:B28"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:V26"/>
+    <mergeCell ref="W26:AD26"/>
+    <mergeCell ref="AE26:AI26"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="I27:K27"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="W27:Z27"/>
+    <mergeCell ref="AA27:AD27"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="C28:E28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="I28:K28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:V28"/>
+    <mergeCell ref="AE20:AI20"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="F22:V22"/>
+    <mergeCell ref="W22:AD22"/>
+    <mergeCell ref="AE22:AI22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="I23:K23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:V18"/>
+    <mergeCell ref="W18:AD18"/>
+    <mergeCell ref="AE18:AI18"/>
+    <mergeCell ref="R23:V23"/>
+    <mergeCell ref="W23:Z23"/>
+    <mergeCell ref="AA23:AD23"/>
+    <mergeCell ref="AE23:AI23"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="F24:H24"/>
+    <mergeCell ref="I24:K24"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="R24:V24"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="P20:Q20"/>
+    <mergeCell ref="R20:V20"/>
+    <mergeCell ref="W20:Z20"/>
+    <mergeCell ref="AA20:AD20"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="P19:Q19"/>
+    <mergeCell ref="R19:V19"/>
+    <mergeCell ref="AA16:AD16"/>
+    <mergeCell ref="AE16:AI16"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="R15:V15"/>
+    <mergeCell ref="W15:Z15"/>
+    <mergeCell ref="W19:Z19"/>
+    <mergeCell ref="AA19:AD19"/>
+    <mergeCell ref="AE19:AI19"/>
     <mergeCell ref="Y10:AI10"/>
     <mergeCell ref="B12:W12"/>
     <mergeCell ref="X12:AI12"/>
     <mergeCell ref="AN12:AP12"/>
     <mergeCell ref="AN13:AP13"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:V14"/>
     <mergeCell ref="W14:AD14"/>
     <mergeCell ref="AE14:AI14"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:I10"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="Q10:R10"/>
     <mergeCell ref="S10:X10"/>
     <mergeCell ref="AA15:AD15"/>
     <mergeCell ref="AE15:AI15"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="I16:K16"/>
     <mergeCell ref="P16:Q16"/>
     <mergeCell ref="R16:V16"/>
     <mergeCell ref="W16:Z16"/>
-    <mergeCell ref="AA16:AD16"/>
-[...279 lines deleted...]
-    <mergeCell ref="AE64:AI64"/>
+    <mergeCell ref="B8:X8"/>
+    <mergeCell ref="Y8:AI8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:X9"/>
+    <mergeCell ref="Y9:AI9"/>
+    <mergeCell ref="B1:AI1"/>
+    <mergeCell ref="V3:W4"/>
+    <mergeCell ref="X3:AB4"/>
+    <mergeCell ref="AC3:AC4"/>
+    <mergeCell ref="AD3:AE4"/>
+    <mergeCell ref="AF3:AF4"/>
+    <mergeCell ref="AG3:AH4"/>
+    <mergeCell ref="AI3:AI4"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="O7:R7"/>
+    <mergeCell ref="S7:AA7"/>
+    <mergeCell ref="AB7:AE7"/>
+    <mergeCell ref="AF7:AI7"/>
+    <mergeCell ref="B6:J6"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="O6:R6"/>
+    <mergeCell ref="S6:AA6"/>
+    <mergeCell ref="AB6:AE6"/>
+    <mergeCell ref="AF6:AI6"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <conditionalFormatting sqref="I15:I16 R15:R16 L15:P16">
-    <cfRule type="expression" dxfId="30" priority="29">
+    <cfRule type="expression" dxfId="57" priority="29">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F15:F16">
-    <cfRule type="expression" dxfId="29" priority="30">
+    <cfRule type="expression" dxfId="56" priority="30">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="O7">
-[...5 lines deleted...]
-    <cfRule type="expression" dxfId="27" priority="31">
+  <conditionalFormatting sqref="S7">
+    <cfRule type="expression" dxfId="55" priority="31">
       <formula>NOT($O$7="その他（右の欄に関係性をご入力ください）")</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="AB7:AE7">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="I19:I20 R19:R20 L19:P20">
-    <cfRule type="expression" dxfId="25" priority="25">
+    <cfRule type="expression" dxfId="54" priority="25">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F19:F20">
-    <cfRule type="expression" dxfId="24" priority="26">
+    <cfRule type="expression" dxfId="53" priority="26">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I23:I24 R23:R24 L23:P24">
-    <cfRule type="expression" dxfId="23" priority="23">
+    <cfRule type="expression" dxfId="52" priority="23">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F23:F24">
-    <cfRule type="expression" dxfId="22" priority="24">
+    <cfRule type="expression" dxfId="51" priority="24">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I27:I28 R27:R28 L27:P28">
-    <cfRule type="expression" dxfId="21" priority="21">
+    <cfRule type="expression" dxfId="50" priority="21">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F27:F28">
-    <cfRule type="expression" dxfId="20" priority="22">
+    <cfRule type="expression" dxfId="49" priority="22">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I31:I32 R31:R32 L31:P32">
-    <cfRule type="expression" dxfId="19" priority="19">
+    <cfRule type="expression" dxfId="48" priority="19">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F31:F32">
-    <cfRule type="expression" dxfId="18" priority="20">
+    <cfRule type="expression" dxfId="47" priority="20">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I35:I36 R35:R36 L35:P36">
-    <cfRule type="expression" dxfId="17" priority="17">
+    <cfRule type="expression" dxfId="46" priority="17">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F35:F36">
-    <cfRule type="expression" dxfId="16" priority="18">
+    <cfRule type="expression" dxfId="45" priority="18">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I39:I40 R39:R40 L39:P40">
-    <cfRule type="expression" dxfId="15" priority="15">
+    <cfRule type="expression" dxfId="44" priority="15">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F39:F40">
-    <cfRule type="expression" dxfId="14" priority="16">
+    <cfRule type="expression" dxfId="43" priority="16">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I43:I44 R43:R44 L43:P44">
-    <cfRule type="expression" dxfId="13" priority="13">
+    <cfRule type="expression" dxfId="42" priority="13">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F43:F44">
-    <cfRule type="expression" dxfId="12" priority="14">
+    <cfRule type="expression" dxfId="41" priority="14">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I47:I48 R47:R48 L47:P48">
-    <cfRule type="expression" dxfId="11" priority="11">
+    <cfRule type="expression" dxfId="40" priority="11">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F47:F48">
-    <cfRule type="expression" dxfId="10" priority="12">
+    <cfRule type="expression" dxfId="39" priority="12">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I51:I52 R51:R52 L51:P52">
-    <cfRule type="expression" dxfId="9" priority="9">
+    <cfRule type="expression" dxfId="38" priority="9">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F51:F52">
-    <cfRule type="expression" dxfId="8" priority="10">
+    <cfRule type="expression" dxfId="37" priority="10">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I55:I56 R55:R56 L55:P56">
-    <cfRule type="expression" dxfId="7" priority="7">
+    <cfRule type="expression" dxfId="36" priority="7">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F55:F56">
-    <cfRule type="expression" dxfId="6" priority="8">
+    <cfRule type="expression" dxfId="35" priority="8">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I59:I60 R59:R60 L59:P60">
-    <cfRule type="expression" dxfId="5" priority="5">
+    <cfRule type="expression" dxfId="34" priority="5">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F59:F60">
-    <cfRule type="expression" dxfId="4" priority="6">
+    <cfRule type="expression" dxfId="33" priority="6">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I63:I64 R63:R64 L63:P64">
-    <cfRule type="expression" dxfId="3" priority="3">
+    <cfRule type="expression" dxfId="32" priority="3">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F63:F64">
-    <cfRule type="expression" dxfId="2" priority="4">
+    <cfRule type="expression" dxfId="31" priority="4">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I67:I68 R67:R68 L67:P68">
-    <cfRule type="expression" dxfId="1" priority="1">
+    <cfRule type="expression" dxfId="30" priority="1">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F67:F68">
-    <cfRule type="expression" dxfId="0" priority="2">
+    <cfRule type="expression" dxfId="29" priority="2">
       <formula>NOT(#REF!="使用場所と異なる")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="12">
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数超過" error="最大文字数を超えています。_x000a_40文字以内にしてください。" sqref="Y10:AI10" xr:uid="{488C5BA7-5283-4BA2-B0C9-014FDE4540FC}">
       <formula1>40</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AD3:AE4" xr:uid="{D1DCE0E5-646C-47D3-9596-BC31FA9D0B1B}">
       <formula1>$AK$9:$AK$21</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AG3:AH4" xr:uid="{C3F46913-962F-4AD2-83F6-C68323C2F7A9}">
       <formula1>$AL$9:$AL$40</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X3" xr:uid="{48B74656-41F4-4474-AC36-FE73CCCFD97D}">
       <formula1>$AK$2:$AK$8</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O7" xr:uid="{FF884ED7-03D8-4779-B15E-98C0113FF39C}">
       <formula1>$AM$2:$AM$6</formula1>
     </dataValidation>
     <dataValidation operator="equal" showInputMessage="1" showErrorMessage="1" errorTitle="桁数相違" error="桁数が誤っています。_x000a_10桁にしてください。" sqref="C60:E60 C56:E56 C52:E52 C48:E48 C44:E44 C40:E40 C36:E36 C32:E32 C28:E28 C24:E24 C20:E20 C64:E64 C16:E16 C68:E68" xr:uid="{BCFB8746-54DE-4621-8770-AE04F274CDCE}"/>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数超過" error="最大文字数を超えています。_x000a_30文字以内にしてください。" sqref="AA16 AA64 AA60 AA20 AA24 AA28 AA32 AA36 AA40 AA44 AA48 AA52 AA56 AA68" xr:uid="{B303B06F-D94A-4DE6-9189-0DD33B73F46D}">
       <formula1>30</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数超過" error="最大文字数を超えています。_x000a_15文字以内にしてください。" sqref="W16 W64 W60 W20 W24 W28 W32 W36 W40 W44 W48 W52 W56 W68" xr:uid="{0FCB70F7-4896-4F45-992A-7D6C77415B97}">
       <formula1>15</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AB7" xr:uid="{03EDCA19-07C5-45A8-844A-E20CE0553345}">
       <formula1>$AM$8:$AM$10</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数超過" error="最大文字数を超えています。_x000a_15桁以内にしてください。" sqref="B7" xr:uid="{8C18D1EF-4EA6-49E4-91EF-A69912909CCF}">
       <formula1>15</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="文字数超過" error="最大文字数を超えています。_x000a_20文字以内にしてください。" sqref="AE52:AI52 AE40:AI40 S10 AE56:AI56 AE60:AI60 AE64:AI64 R52 AE20:AI20 AE24:AI24 AE28:AI28 AE32:AI32 AE36:AI36 AE16:AI16 R56 R60 R64 R16 R20 R24 R28 R32 R36 R40 AE44:AI44 R44 AE48:AI48 R48 AE68:AI68 R68" xr:uid="{DC55CA2C-874A-43F8-BF54-011EB48D04DB}">
       <formula1>20</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" showInputMessage="1" showErrorMessage="1" errorTitle="桁数超過" error="最大桁数を超えています。_x000a_11桁以内にしてください。" sqref="K7 AF7" xr:uid="{AE3B2A13-603B-448E-AE78-4B4C43885F8B}">
       <formula1>13</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.23622047244094488" right="0.23622047244094488" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="47" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="69" min="1" max="34" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>