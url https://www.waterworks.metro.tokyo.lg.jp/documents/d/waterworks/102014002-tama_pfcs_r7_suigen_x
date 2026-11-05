--- v0 (2026-06-15)
+++ v1 (2026-11-05)
@@ -1,89 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F94144EA-E6BD-4A9E-94CA-3EA6A766C3AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr filterPrivacy="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2135C338-B50D-4D2C-A445-E311BE019C53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34665" yWindow="4245" windowWidth="21600" windowHeight="11235" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="１稼働中井戸" sheetId="2" r:id="rId1"/>
     <sheet name="２工事停止中井戸" sheetId="3" r:id="rId2"/>
     <sheet name="3有機フッ素化合物停止中井戸" sheetId="4" r:id="rId3"/>
     <sheet name="4その他停止中井戸" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'１稼働中井戸'!$A$1:$M$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'２工事停止中井戸'!$A$1:$G$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'3有機フッ素化合物停止中井戸'!$A$1:$O$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'4その他停止中井戸'!$A$1:$G$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="202">
   <si>
     <t>市町</t>
     <rPh sb="0" eb="2">
       <t>シチョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>水源井戸</t>
     <rPh sb="0" eb="2">
       <t>スイゲン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>イド</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -2369,554 +2361,449 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="176">
+  <cellXfs count="139">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...103 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="5" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3121,4214 +3008,4140 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:Q149"/>
+  <dimension ref="A1:O149"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="70" zoomScaleNormal="55" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.375" style="14" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="61" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="20.33203125" style="11" customWidth="1"/>
+    <col min="2" max="3" width="27" style="11" customWidth="1"/>
+    <col min="4" max="5" width="20" style="11" customWidth="1"/>
+    <col min="6" max="6" width="25.109375" style="11" customWidth="1"/>
+    <col min="7" max="7" width="3" style="11" customWidth="1"/>
+    <col min="8" max="8" width="20.33203125" style="11" customWidth="1"/>
+    <col min="9" max="10" width="26.6640625" style="11" customWidth="1"/>
+    <col min="11" max="12" width="20" style="11" customWidth="1"/>
+    <col min="13" max="13" width="25.109375" style="11" customWidth="1"/>
+    <col min="14" max="14" width="12.44140625" style="11" customWidth="1"/>
+    <col min="15" max="15" width="11.88671875" style="12" customWidth="1"/>
+    <col min="16" max="17" width="9" style="11"/>
+    <col min="18" max="60" width="8.88671875" style="11" customWidth="1"/>
+    <col min="61" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:15" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="52"/>
-[...15 lines deleted...]
-      <c r="A2" s="120" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+    </row>
+    <row r="2" spans="1:15" ht="243" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="119" t="s">
         <v>107</v>
       </c>
-      <c r="B2" s="120"/>
-[...30 lines deleted...]
-      <c r="A4" s="36" t="s">
+      <c r="B2" s="119"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="119"/>
+      <c r="H2" s="119"/>
+      <c r="I2" s="119"/>
+      <c r="J2" s="119"/>
+      <c r="K2" s="119"/>
+      <c r="L2" s="119"/>
+      <c r="M2" s="119"/>
+      <c r="N2" s="17"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="A3" s="17"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+      <c r="M3" s="17"/>
+      <c r="N3" s="17"/>
+    </row>
+    <row r="4" spans="1:15" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="31" t="s">
         <v>130</v>
       </c>
-      <c r="B4" s="9"/>
-[...14 lines deleted...]
-      <c r="A5" s="50" t="s">
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="8"/>
+      <c r="E4" s="8"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:15" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="9"/>
-[...15 lines deleted...]
-      <c r="A6" s="121" t="s">
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+    </row>
+    <row r="6" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="123" t="s">
+      <c r="B6" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="C6" s="123" t="s">
+      <c r="C6" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="125" t="s">
+      <c r="D6" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="126"/>
-      <c r="F6" s="127" t="s">
+      <c r="E6" s="98"/>
+      <c r="F6" s="120" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="1"/>
-      <c r="H6" s="121" t="s">
+      <c r="H6" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="I6" s="123" t="s">
+      <c r="I6" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="J6" s="123" t="s">
+      <c r="J6" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="125" t="s">
+      <c r="K6" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="L6" s="126"/>
-      <c r="M6" s="127" t="s">
+      <c r="L6" s="98"/>
+      <c r="M6" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="N6" s="10"/>
-[...5 lines deleted...]
-      <c r="C7" s="124"/>
+      <c r="N6" s="9"/>
+    </row>
+    <row r="7" spans="1:15" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="96"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="94"/>
       <c r="D7" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F7" s="128"/>
+      <c r="F7" s="121"/>
       <c r="G7" s="1"/>
-      <c r="H7" s="122"/>
-[...1 lines deleted...]
-      <c r="J7" s="124"/>
+      <c r="H7" s="96"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
       <c r="K7" s="2" t="s">
         <v>68</v>
       </c>
       <c r="L7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="M7" s="128"/>
-[...4 lines deleted...]
-      <c r="A8" s="108" t="s">
+      <c r="M7" s="121"/>
+      <c r="N7" s="9"/>
+    </row>
+    <row r="8" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="B8" s="100" t="s">
+      <c r="B8" s="70" t="s">
         <v>108</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="D8" s="83" t="s">
+      <c r="D8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>109</v>
       </c>
       <c r="G8" s="4"/>
-      <c r="H8" s="121" t="s">
+      <c r="H8" s="95" t="s">
         <v>125</v>
       </c>
-      <c r="I8" s="123" t="s">
+      <c r="I8" s="93" t="s">
         <v>126</v>
       </c>
-      <c r="J8" s="79" t="s">
+      <c r="J8" s="56" t="s">
         <v>161</v>
       </c>
-      <c r="K8" s="87" t="s">
+      <c r="K8" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="91" t="s">
+      <c r="L8" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="M8" s="99" t="s">
+      <c r="M8" s="69" t="s">
         <v>124</v>
       </c>
       <c r="N8" s="4"/>
     </row>
-    <row r="9" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="129" t="s">
+    <row r="9" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="107" t="s">
         <v>110</v>
       </c>
-      <c r="B9" s="139" t="s">
+      <c r="B9" s="116" t="s">
         <v>111</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="D9" s="83" t="s">
+      <c r="D9" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G9" s="4"/>
-      <c r="H9" s="135"/>
-[...1 lines deleted...]
-      <c r="J9" s="67" t="s">
+      <c r="H9" s="100"/>
+      <c r="I9" s="113"/>
+      <c r="J9" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="K9" s="76" t="s">
+      <c r="K9" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="L9" s="86" t="s">
+      <c r="L9" s="59" t="s">
         <v>31</v>
       </c>
-      <c r="M9" s="26" t="s">
+      <c r="M9" s="21" t="s">
         <v>124</v>
       </c>
       <c r="N9" s="4"/>
     </row>
-    <row r="10" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B10" s="141"/>
+    <row r="10" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="108"/>
+      <c r="B10" s="118"/>
       <c r="C10" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="D10" s="83">
+      <c r="D10" s="5">
         <v>23</v>
       </c>
       <c r="E10" s="3">
         <v>11</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G10" s="4"/>
-      <c r="H10" s="135"/>
-[...1 lines deleted...]
-      <c r="J10" s="84" t="s">
+      <c r="H10" s="100"/>
+      <c r="I10" s="113"/>
+      <c r="J10" s="3" t="s">
         <v>128</v>
       </c>
       <c r="K10" s="3">
         <v>30</v>
       </c>
       <c r="L10" s="3">
         <v>17</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N10" s="4"/>
     </row>
-    <row r="11" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B11" s="140"/>
+    <row r="11" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="108"/>
+      <c r="B11" s="117"/>
       <c r="C11" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="D11" s="83" t="s">
+      <c r="D11" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="83" t="s">
+      <c r="E11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>113</v>
       </c>
       <c r="G11" s="4"/>
-      <c r="H11" s="135"/>
-      <c r="I11" s="132" t="s">
+      <c r="H11" s="100"/>
+      <c r="I11" s="110" t="s">
         <v>127</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="K11" s="83" t="s">
+      <c r="K11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>124</v>
       </c>
       <c r="N11" s="4"/>
     </row>
-    <row r="12" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B12" s="139" t="s">
+    <row r="12" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="108"/>
+      <c r="B12" s="116" t="s">
         <v>112</v>
       </c>
-      <c r="C12" s="102" t="s">
+      <c r="C12" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="D12" s="83" t="s">
+      <c r="D12" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G12" s="4"/>
-      <c r="H12" s="122"/>
-[...1 lines deleted...]
-      <c r="J12" s="82" t="s">
+      <c r="H12" s="96"/>
+      <c r="I12" s="112"/>
+      <c r="J12" s="58" t="s">
         <v>163</v>
       </c>
       <c r="K12" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L12" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="M12" s="92" t="s">
+      <c r="M12" s="64" t="s">
         <v>124</v>
       </c>
       <c r="N12" s="4"/>
     </row>
-    <row r="13" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C13" s="101" t="s">
+    <row r="13" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="108"/>
+      <c r="B13" s="118"/>
+      <c r="C13" s="71" t="s">
         <v>195</v>
       </c>
-      <c r="D13" s="83" t="s">
+      <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G13" s="4"/>
-      <c r="H13" s="81"/>
-[...3 lines deleted...]
-      <c r="L13" s="60"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="9"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="9"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
-    <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B14" s="141"/>
+    <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="108"/>
+      <c r="B14" s="118"/>
       <c r="C14" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="D14" s="83" t="s">
+      <c r="D14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>114</v>
       </c>
       <c r="G14" s="4"/>
-      <c r="H14" s="81"/>
-[...3 lines deleted...]
-      <c r="L14" s="60"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
     </row>
-    <row r="15" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B15" s="141"/>
+    <row r="15" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="108"/>
+      <c r="B15" s="118"/>
       <c r="C15" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="D15" s="83" t="s">
+      <c r="D15" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="G15" s="64"/>
-[...4 lines deleted...]
-      <c r="L15" s="60"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="8"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
     </row>
-    <row r="16" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B16" s="140"/>
+    <row r="16" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="114"/>
+      <c r="B16" s="117"/>
       <c r="C16" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="D16" s="83" t="s">
+      <c r="D16" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="83" t="s">
+      <c r="E16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>114</v>
       </c>
-      <c r="G16" s="64"/>
-[...4 lines deleted...]
-      <c r="L16" s="60"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
     </row>
-    <row r="17" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="129" t="s">
+    <row r="17" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="107" t="s">
         <v>115</v>
       </c>
-      <c r="B17" s="132" t="s">
+      <c r="B17" s="110" t="s">
         <v>116</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="D17" s="83">
+      <c r="D17" s="5">
         <v>25</v>
       </c>
-      <c r="E17" s="83" t="s">
+      <c r="E17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="G17" s="64"/>
-[...4 lines deleted...]
-      <c r="L17" s="60"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="57"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
     </row>
-    <row r="18" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B18" s="138"/>
+    <row r="18" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="114"/>
+      <c r="B18" s="115"/>
       <c r="C18" s="5" t="s">
         <v>157</v>
       </c>
-      <c r="D18" s="83">
+      <c r="D18" s="5">
         <v>12</v>
       </c>
-      <c r="E18" s="83" t="s">
+      <c r="E18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="G18" s="61"/>
-[...4 lines deleted...]
-      <c r="L18" s="60"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
-      <c r="O18" s="19"/>
-[...4 lines deleted...]
-      <c r="A19" s="129" t="s">
+    </row>
+    <row r="19" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="107" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="132" t="s">
+      <c r="B19" s="110" t="s">
         <v>72</v>
       </c>
-      <c r="C19" s="139" t="s">
+      <c r="C19" s="116" t="s">
         <v>158</v>
       </c>
-      <c r="D19" s="83">
+      <c r="D19" s="5">
         <v>8</v>
       </c>
-      <c r="E19" s="83" t="s">
+      <c r="E19" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="G19" s="62"/>
-[...4 lines deleted...]
-      <c r="L19" s="60"/>
+      <c r="G19" s="45"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
-      <c r="O19" s="19"/>
-[...7 lines deleted...]
-      <c r="D20" s="83">
+    </row>
+    <row r="20" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="114"/>
+      <c r="B20" s="115"/>
+      <c r="C20" s="117"/>
+      <c r="D20" s="5">
         <v>12</v>
       </c>
-      <c r="E20" s="83" t="s">
+      <c r="E20" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>109</v>
       </c>
-      <c r="G20" s="63"/>
-[...4 lines deleted...]
-      <c r="L20" s="60"/>
+      <c r="G20" s="46"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
-      <c r="O20" s="19"/>
-[...4 lines deleted...]
-      <c r="A21" s="129" t="s">
+    </row>
+    <row r="21" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="107" t="s">
         <v>120</v>
       </c>
-      <c r="B21" s="132" t="s">
+      <c r="B21" s="110" t="s">
         <v>121</v>
       </c>
-      <c r="C21" s="102" t="s">
+      <c r="C21" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D21" s="3">
         <v>5</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="G21" s="61"/>
-[...4 lines deleted...]
-      <c r="L21" s="60"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
-      <c r="O21" s="19"/>
-[...5 lines deleted...]
-      <c r="B22" s="133"/>
+    </row>
+    <row r="22" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="108"/>
+      <c r="B22" s="111"/>
       <c r="C22" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="D22" s="83" t="s">
+      <c r="D22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="G22" s="61"/>
-[...4 lines deleted...]
-      <c r="L22" s="60"/>
+      <c r="G22" s="44"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
-      <c r="O22" s="19"/>
-[...6 lines deleted...]
-      <c r="C23" s="102" t="s">
+    </row>
+    <row r="23" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="108"/>
+      <c r="B23" s="111"/>
+      <c r="C23" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D23" s="83" t="s">
+      <c r="D23" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E23" s="83" t="s">
+      <c r="E23" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="G23" s="64"/>
-[...4 lines deleted...]
-      <c r="L23" s="60"/>
+      <c r="G23" s="47"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
     </row>
-    <row r="24" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C24" s="8" t="s">
+    <row r="24" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="109"/>
+      <c r="B24" s="112"/>
+      <c r="C24" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="F24" s="59" t="s">
+      <c r="F24" s="43" t="s">
         <v>124</v>
       </c>
-      <c r="G24" s="64"/>
-[...4 lines deleted...]
-      <c r="L24" s="60"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
     </row>
-    <row r="25" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="81" t="s">
+    <row r="25" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="81"/>
-[...35 lines deleted...]
-    <row r="32" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+    </row>
+    <row r="26" spans="1:15" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N26" s="35"/>
+      <c r="O26" s="35"/>
+    </row>
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
+      <c r="N27" s="17"/>
+    </row>
+    <row r="28" spans="1:15" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="29" spans="1:15" ht="36.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="30" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N30" s="9"/>
+    </row>
+    <row r="31" spans="1:15" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N31" s="9"/>
+    </row>
+    <row r="32" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N32" s="4"/>
     </row>
-    <row r="33" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N33" s="4"/>
     </row>
-    <row r="34" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N34" s="4"/>
     </row>
-    <row r="35" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N35" s="4"/>
     </row>
-    <row r="36" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N36" s="4"/>
     </row>
-    <row r="37" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N37" s="4"/>
     </row>
-    <row r="38" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N38" s="4"/>
     </row>
-    <row r="39" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N39" s="4"/>
     </row>
-    <row r="40" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N40" s="4"/>
     </row>
-    <row r="41" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N41" s="4"/>
     </row>
-    <row r="42" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N42" s="4"/>
-      <c r="O42" s="19"/>
-[...3 lines deleted...]
-    <row r="43" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="43" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N43" s="4"/>
-      <c r="O43" s="19"/>
-[...3 lines deleted...]
-    <row r="44" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="44" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N44" s="4"/>
-      <c r="O44" s="19"/>
-[...3 lines deleted...]
-    <row r="45" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="45" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N45" s="4"/>
-      <c r="O45" s="19"/>
-[...3 lines deleted...]
-    <row r="46" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="46" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N46" s="4"/>
-      <c r="O46" s="19"/>
-[...3 lines deleted...]
-    <row r="47" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    </row>
+    <row r="47" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N47" s="4"/>
     </row>
-    <row r="48" spans="14:17" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="14:14" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="N48" s="4"/>
     </row>
-    <row r="49" spans="14:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...300 lines deleted...]
-      <c r="O149" s="14"/>
+    <row r="49" spans="15:15" ht="30" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="50" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O50" s="11"/>
+    </row>
+    <row r="51" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O51" s="11"/>
+    </row>
+    <row r="52" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O52" s="11"/>
+    </row>
+    <row r="53" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O53" s="11"/>
+    </row>
+    <row r="54" spans="15:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O54" s="11"/>
+    </row>
+    <row r="55" spans="15:15" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O55" s="11"/>
+    </row>
+    <row r="56" spans="15:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O56" s="11"/>
+    </row>
+    <row r="57" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O57" s="11"/>
+    </row>
+    <row r="58" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O58" s="11"/>
+    </row>
+    <row r="59" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O59" s="11"/>
+    </row>
+    <row r="60" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O60" s="11"/>
+    </row>
+    <row r="61" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O61" s="11"/>
+    </row>
+    <row r="62" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O62" s="11"/>
+    </row>
+    <row r="63" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O63" s="11"/>
+    </row>
+    <row r="64" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O64" s="11"/>
+    </row>
+    <row r="65" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O65" s="11"/>
+    </row>
+    <row r="66" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O66" s="11"/>
+    </row>
+    <row r="67" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O67" s="11"/>
+    </row>
+    <row r="68" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O68" s="11"/>
+    </row>
+    <row r="69" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O69" s="11"/>
+    </row>
+    <row r="70" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O70" s="11"/>
+    </row>
+    <row r="71" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O71" s="11"/>
+    </row>
+    <row r="72" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O72" s="11"/>
+    </row>
+    <row r="73" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O73" s="11"/>
+    </row>
+    <row r="74" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O74" s="11"/>
+    </row>
+    <row r="75" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O75" s="11"/>
+    </row>
+    <row r="76" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O76" s="11"/>
+    </row>
+    <row r="77" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O77" s="11"/>
+    </row>
+    <row r="78" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O78" s="11"/>
+    </row>
+    <row r="79" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O79" s="11"/>
+    </row>
+    <row r="80" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O80" s="11"/>
+    </row>
+    <row r="81" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O81" s="11"/>
+    </row>
+    <row r="82" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O82" s="11"/>
+    </row>
+    <row r="83" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O83" s="11"/>
+    </row>
+    <row r="84" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O84" s="11"/>
+    </row>
+    <row r="85" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O85" s="11"/>
+    </row>
+    <row r="86" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O86" s="11"/>
+    </row>
+    <row r="87" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O87" s="11"/>
+    </row>
+    <row r="88" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O88" s="11"/>
+    </row>
+    <row r="89" spans="15:15" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O89" s="11"/>
+    </row>
+    <row r="90" spans="15:15" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O90" s="11"/>
+    </row>
+    <row r="91" spans="15:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O91" s="11"/>
+    </row>
+    <row r="92" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O92" s="11"/>
+    </row>
+    <row r="93" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O93" s="11"/>
+    </row>
+    <row r="94" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O94" s="11"/>
+    </row>
+    <row r="95" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O95" s="11"/>
+    </row>
+    <row r="96" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O96" s="11"/>
+    </row>
+    <row r="97" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O97" s="11"/>
+    </row>
+    <row r="98" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O98" s="11"/>
+    </row>
+    <row r="99" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O99" s="11"/>
+    </row>
+    <row r="100" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O100" s="11"/>
+    </row>
+    <row r="101" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O101" s="11"/>
+    </row>
+    <row r="102" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O102" s="11"/>
+    </row>
+    <row r="103" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O103" s="11"/>
+    </row>
+    <row r="104" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O104" s="11"/>
+    </row>
+    <row r="105" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O105" s="11"/>
+    </row>
+    <row r="106" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O106" s="11"/>
+    </row>
+    <row r="107" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O107" s="11"/>
+    </row>
+    <row r="108" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O108" s="11"/>
+    </row>
+    <row r="109" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O109" s="11"/>
+    </row>
+    <row r="110" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O110" s="11"/>
+    </row>
+    <row r="111" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O111" s="11"/>
+    </row>
+    <row r="112" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O112" s="11"/>
+    </row>
+    <row r="113" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O113" s="11"/>
+    </row>
+    <row r="114" spans="15:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O114" s="11"/>
+    </row>
+    <row r="115" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O115" s="11"/>
+    </row>
+    <row r="116" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O116" s="11"/>
+    </row>
+    <row r="117" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O117" s="11"/>
+    </row>
+    <row r="118" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O118" s="11"/>
+    </row>
+    <row r="119" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O119" s="11"/>
+    </row>
+    <row r="120" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O120" s="11"/>
+    </row>
+    <row r="121" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O121" s="11"/>
+    </row>
+    <row r="122" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O122" s="11"/>
+    </row>
+    <row r="123" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O123" s="11"/>
+    </row>
+    <row r="124" spans="15:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O124" s="11"/>
+    </row>
+    <row r="125" spans="15:15" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O125" s="11"/>
+    </row>
+    <row r="126" spans="15:15" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O126" s="11"/>
+    </row>
+    <row r="127" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O127" s="11"/>
+    </row>
+    <row r="128" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O128" s="11"/>
+    </row>
+    <row r="129" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O129" s="11"/>
+    </row>
+    <row r="130" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O130" s="11"/>
+    </row>
+    <row r="131" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O131" s="11"/>
+    </row>
+    <row r="132" spans="15:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O132" s="11"/>
+    </row>
+    <row r="133" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O133" s="11"/>
+    </row>
+    <row r="134" spans="15:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O134" s="11"/>
+    </row>
+    <row r="135" spans="15:15" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O135" s="11"/>
+    </row>
+    <row r="136" spans="15:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O136" s="11"/>
+    </row>
+    <row r="137" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O137" s="11"/>
+    </row>
+    <row r="138" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O138" s="11"/>
+    </row>
+    <row r="139" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O139" s="11"/>
+    </row>
+    <row r="140" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O140" s="11"/>
+    </row>
+    <row r="141" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O141" s="11"/>
+    </row>
+    <row r="142" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O142" s="11"/>
+    </row>
+    <row r="143" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O143" s="11"/>
+    </row>
+    <row r="144" spans="15:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O144" s="11"/>
+    </row>
+    <row r="145" spans="15:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O145" s="11"/>
+    </row>
+    <row r="146" spans="15:15" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O146" s="11"/>
+    </row>
+    <row r="147" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O147" s="11"/>
+    </row>
+    <row r="148" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O148" s="11"/>
+    </row>
+    <row r="149" spans="15:15" x14ac:dyDescent="0.35">
+      <c r="O149" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="H6:H7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="M6:M7"/>
+    <mergeCell ref="K6:L6"/>
     <mergeCell ref="A21:A24"/>
     <mergeCell ref="B21:B24"/>
     <mergeCell ref="H8:H12"/>
     <mergeCell ref="I8:I10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="A9:A16"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="B12:B16"/>
-    <mergeCell ref="A2:M2"/>
-[...9 lines deleted...]
-    <mergeCell ref="K6:L6"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O238"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" topLeftCell="A4" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25" style="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="25" style="11" customWidth="1"/>
+    <col min="2" max="3" width="37.21875" style="11" customWidth="1"/>
+    <col min="4" max="5" width="25" style="11" customWidth="1"/>
+    <col min="6" max="6" width="43.77734375" style="11" customWidth="1"/>
+    <col min="7" max="7" width="81" style="11" customWidth="1"/>
+    <col min="8" max="8" width="42.21875" style="11" customWidth="1"/>
+    <col min="9" max="9" width="23.6640625" style="11" customWidth="1"/>
+    <col min="10" max="10" width="12.6640625" style="11" customWidth="1"/>
+    <col min="11" max="11" width="56.109375" style="11" customWidth="1"/>
+    <col min="12" max="12" width="11.88671875" style="12" customWidth="1"/>
+    <col min="13" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:15" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="53"/>
-[...11 lines deleted...]
-      <c r="A2" s="36" t="s">
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+    </row>
+    <row r="2" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="31" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="9"/>
-[...11 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+    </row>
+    <row r="3" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="34" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="39"/>
-[...4 lines deleted...]
-      <c r="G3" s="39"/>
+      <c r="B3" s="33"/>
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
     </row>
-    <row r="4" spans="1:15" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="44" t="s">
+    <row r="4" spans="1:15" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="43"/>
-[...4 lines deleted...]
-      <c r="G4" s="43"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
-    <row r="5" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="121" t="s">
+    <row r="5" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="123" t="s">
+      <c r="B5" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="123" t="s">
+      <c r="C5" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="125" t="s">
+      <c r="D5" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="126"/>
-      <c r="F5" s="123" t="s">
+      <c r="E5" s="98"/>
+      <c r="F5" s="93" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="155" t="s">
+      <c r="G5" s="91" t="s">
         <v>29</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
-    <row r="6" spans="1:15" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C6" s="124"/>
+    <row r="6" spans="1:15" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="96"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
       <c r="D6" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F6" s="124"/>
-[...3 lines deleted...]
-      <c r="A7" s="121" t="s">
+      <c r="F6" s="94"/>
+      <c r="G6" s="92"/>
+    </row>
+    <row r="7" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="95" t="s">
         <v>139</v>
       </c>
-      <c r="B7" s="152" t="s">
+      <c r="B7" s="102" t="s">
         <v>200</v>
       </c>
-      <c r="C7" s="112" t="s">
+      <c r="C7" s="78" t="s">
         <v>164</v>
       </c>
-      <c r="D7" s="112">
+      <c r="D7" s="78">
         <v>7</v>
       </c>
-      <c r="E7" s="112" t="s">
+      <c r="E7" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="113" t="s">
+      <c r="F7" s="79" t="s">
         <v>140</v>
       </c>
-      <c r="G7" s="154" t="s">
+      <c r="G7" s="104" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C8" s="114" t="s">
+    <row r="8" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="100"/>
+      <c r="B8" s="103"/>
+      <c r="C8" s="80" t="s">
         <v>165</v>
       </c>
-      <c r="D8" s="114">
+      <c r="D8" s="80">
         <v>9</v>
       </c>
-      <c r="E8" s="114" t="s">
+      <c r="E8" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="F8" s="115" t="s">
+      <c r="F8" s="81" t="s">
         <v>140</v>
       </c>
-      <c r="G8" s="150"/>
-[...3 lines deleted...]
-      <c r="B9" s="104" t="s">
+      <c r="G8" s="86"/>
+    </row>
+    <row r="9" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="88"/>
+      <c r="B9" s="54" t="s">
         <v>141</v>
       </c>
-      <c r="C9" s="67" t="s">
+      <c r="C9" s="13" t="s">
         <v>166</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="13">
         <v>17</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="13">
         <v>16</v>
       </c>
-      <c r="F9" s="97" t="s">
+      <c r="F9" s="67" t="s">
         <v>142</v>
       </c>
-      <c r="G9" s="105" t="s">
+      <c r="G9" s="72" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="10" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="142" t="s">
+    <row r="10" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="87" t="s">
         <v>144</v>
       </c>
-      <c r="B10" s="144" t="s">
+      <c r="B10" s="89" t="s">
         <v>145</v>
       </c>
-      <c r="C10" s="67" t="s">
+      <c r="C10" s="13" t="s">
         <v>167</v>
       </c>
-      <c r="D10" s="16" t="s">
+      <c r="D10" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E10" s="16" t="s">
+      <c r="E10" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F10" s="97" t="s">
+      <c r="F10" s="67" t="s">
         <v>146</v>
       </c>
-      <c r="G10" s="146" t="s">
+      <c r="G10" s="85" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="11" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="67" t="s">
+    <row r="11" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="100"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="D11" s="16" t="s">
+      <c r="D11" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E11" s="16" t="s">
+      <c r="E11" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F11" s="97" t="s">
+      <c r="F11" s="67" t="s">
         <v>146</v>
       </c>
-      <c r="G11" s="149"/>
-[...4 lines deleted...]
-      <c r="C12" s="67" t="s">
+      <c r="G11" s="99"/>
+    </row>
+    <row r="12" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="88"/>
+      <c r="B12" s="90"/>
+      <c r="C12" s="13" t="s">
         <v>169</v>
       </c>
-      <c r="D12" s="16" t="s">
+      <c r="D12" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E12" s="16" t="s">
+      <c r="E12" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F12" s="97" t="s">
+      <c r="F12" s="67" t="s">
         <v>146</v>
       </c>
-      <c r="G12" s="150"/>
-[...2 lines deleted...]
-      <c r="A13" s="142" t="s">
+      <c r="G12" s="86"/>
+    </row>
+    <row r="13" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="87" t="s">
         <v>147</v>
       </c>
-      <c r="B13" s="144" t="s">
+      <c r="B13" s="89" t="s">
         <v>148</v>
       </c>
-      <c r="C13" s="67" t="s">
+      <c r="C13" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="13">
         <v>20</v>
       </c>
-      <c r="E13" s="16" t="s">
+      <c r="E13" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="97" t="s">
+      <c r="F13" s="67" t="s">
         <v>151</v>
       </c>
-      <c r="G13" s="146" t="s">
+      <c r="G13" s="85" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="67" t="s">
+    <row r="14" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="88"/>
+      <c r="B14" s="90"/>
+      <c r="C14" s="13" t="s">
         <v>175</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="13">
         <v>15</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="13">
         <v>6</v>
       </c>
-      <c r="F14" s="97" t="s">
+      <c r="F14" s="67" t="s">
         <v>150</v>
       </c>
-      <c r="G14" s="150"/>
-[...2 lines deleted...]
-      <c r="A15" s="142" t="s">
+      <c r="G14" s="86"/>
+    </row>
+    <row r="15" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="87" t="s">
         <v>152</v>
       </c>
-      <c r="B15" s="144" t="s">
+      <c r="B15" s="89" t="s">
         <v>153</v>
       </c>
-      <c r="C15" s="67" t="s">
+      <c r="C15" s="13" t="s">
         <v>176</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="13">
         <v>28</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="13">
         <v>8</v>
       </c>
-      <c r="F15" s="97" t="s">
+      <c r="F15" s="67" t="s">
         <v>151</v>
       </c>
-      <c r="G15" s="146" t="s">
+      <c r="G15" s="85" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="16" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="67" t="s">
+    <row r="16" spans="1:15" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="88"/>
+      <c r="B16" s="90"/>
+      <c r="C16" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D16" s="16" t="s">
+      <c r="D16" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="16" t="s">
+      <c r="E16" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F16" s="97" t="s">
+      <c r="F16" s="67" t="s">
         <v>151</v>
       </c>
-      <c r="G16" s="150"/>
-[...2 lines deleted...]
-      <c r="A17" s="142" t="s">
+      <c r="G16" s="86"/>
+    </row>
+    <row r="17" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="87" t="s">
         <v>179</v>
       </c>
-      <c r="B17" s="144" t="s">
+      <c r="B17" s="89" t="s">
         <v>180</v>
       </c>
-      <c r="C17" s="67" t="s">
+      <c r="C17" s="13" t="s">
         <v>181</v>
       </c>
-      <c r="D17" s="16" t="s">
+      <c r="D17" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="E17" s="16" t="s">
+      <c r="E17" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F17" s="97" t="s">
+      <c r="F17" s="67" t="s">
         <v>183</v>
       </c>
-      <c r="G17" s="146" t="s">
+      <c r="G17" s="85" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="18" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C18" s="67" t="s">
+    <row r="18" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="88"/>
+      <c r="B18" s="90"/>
+      <c r="C18" s="13" t="s">
         <v>182</v>
       </c>
-      <c r="D18" s="16">
+      <c r="D18" s="13">
         <v>6</v>
       </c>
-      <c r="E18" s="16" t="s">
+      <c r="E18" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F18" s="97" t="s">
+      <c r="F18" s="67" t="s">
         <v>183</v>
       </c>
-      <c r="G18" s="147"/>
-[...2 lines deleted...]
-      <c r="A19" s="142" t="s">
+      <c r="G18" s="105"/>
+    </row>
+    <row r="19" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="87" t="s">
         <v>184</v>
       </c>
-      <c r="B19" s="104" t="s">
+      <c r="B19" s="54" t="s">
         <v>126</v>
       </c>
-      <c r="C19" s="67" t="s">
+      <c r="C19" s="13" t="s">
         <v>186</v>
       </c>
-      <c r="D19" s="16">
+      <c r="D19" s="13">
         <v>34</v>
       </c>
-      <c r="E19" s="16">
+      <c r="E19" s="13">
         <v>19</v>
       </c>
-      <c r="F19" s="97" t="s">
+      <c r="F19" s="67" t="s">
         <v>187</v>
       </c>
-      <c r="G19" s="105" t="s">
+      <c r="G19" s="72" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B20" s="107" t="s">
+    <row r="20" spans="1:12" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="96"/>
+      <c r="B20" s="73" t="s">
         <v>127</v>
       </c>
-      <c r="C20" s="103" t="s">
+      <c r="C20" s="49" t="s">
         <v>185</v>
       </c>
-      <c r="D20" s="106" t="s">
+      <c r="D20" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="106" t="s">
+      <c r="E20" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="93" t="s">
+      <c r="F20" s="65" t="s">
         <v>142</v>
       </c>
-      <c r="G20" s="94" t="s">
+      <c r="G20" s="66" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="148" t="s">
+    <row r="21" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="106" t="s">
         <v>58</v>
       </c>
-      <c r="B21" s="148"/>
-[...651 lines deleted...]
-      <c r="L238" s="14"/>
+      <c r="B21" s="106"/>
+      <c r="C21" s="106"/>
+      <c r="D21" s="106"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="106"/>
+    </row>
+    <row r="22" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="8"/>
+      <c r="L22" s="11"/>
+    </row>
+    <row r="23" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="24" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="15"/>
+    </row>
+    <row r="25" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="26" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="27" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L27" s="11"/>
+    </row>
+    <row r="28" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L28" s="11"/>
+    </row>
+    <row r="29" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L29" s="11"/>
+    </row>
+    <row r="30" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L30" s="11"/>
+    </row>
+    <row r="31" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L31" s="11"/>
+    </row>
+    <row r="32" spans="1:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L32" s="11"/>
+    </row>
+    <row r="33" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L33" s="11"/>
+    </row>
+    <row r="34" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L34" s="11"/>
+    </row>
+    <row r="35" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L35" s="11"/>
+    </row>
+    <row r="36" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L36" s="11"/>
+    </row>
+    <row r="37" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L37" s="11"/>
+    </row>
+    <row r="38" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L38" s="11"/>
+    </row>
+    <row r="39" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L39" s="11"/>
+    </row>
+    <row r="40" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L40" s="11"/>
+    </row>
+    <row r="41" spans="12:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L41" s="11"/>
+    </row>
+    <row r="42" spans="12:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L42" s="11"/>
+    </row>
+    <row r="43" spans="12:12" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L43" s="11"/>
+    </row>
+    <row r="44" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L44" s="11"/>
+    </row>
+    <row r="45" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L45" s="11"/>
+    </row>
+    <row r="46" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L46" s="11"/>
+    </row>
+    <row r="47" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L47" s="11"/>
+    </row>
+    <row r="48" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L48" s="11"/>
+    </row>
+    <row r="49" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L49" s="11"/>
+    </row>
+    <row r="50" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L50" s="11"/>
+    </row>
+    <row r="51" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L51" s="11"/>
+    </row>
+    <row r="52" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L52" s="11"/>
+    </row>
+    <row r="53" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L53" s="11"/>
+    </row>
+    <row r="54" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L54" s="11"/>
+    </row>
+    <row r="55" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L55" s="11"/>
+    </row>
+    <row r="56" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L56" s="11"/>
+    </row>
+    <row r="57" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L57" s="11"/>
+    </row>
+    <row r="58" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L58" s="11"/>
+    </row>
+    <row r="59" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L59" s="11"/>
+    </row>
+    <row r="60" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L60" s="11"/>
+    </row>
+    <row r="61" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L61" s="11"/>
+    </row>
+    <row r="62" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L62" s="11"/>
+    </row>
+    <row r="63" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L63" s="11"/>
+    </row>
+    <row r="64" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L64" s="11"/>
+    </row>
+    <row r="65" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L65" s="11"/>
+    </row>
+    <row r="66" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L66" s="11"/>
+    </row>
+    <row r="67" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L67" s="11"/>
+    </row>
+    <row r="68" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L68" s="11"/>
+    </row>
+    <row r="69" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L69" s="11"/>
+    </row>
+    <row r="70" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L70" s="11"/>
+    </row>
+    <row r="71" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L71" s="11"/>
+    </row>
+    <row r="72" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L72" s="11"/>
+    </row>
+    <row r="73" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L73" s="11"/>
+    </row>
+    <row r="74" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L74" s="11"/>
+    </row>
+    <row r="75" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L75" s="11"/>
+    </row>
+    <row r="76" spans="12:12" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L76" s="11"/>
+    </row>
+    <row r="77" spans="12:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L77" s="11"/>
+    </row>
+    <row r="78" spans="12:12" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L78" s="11"/>
+    </row>
+    <row r="79" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L79" s="11"/>
+    </row>
+    <row r="80" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L80" s="11"/>
+    </row>
+    <row r="81" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L81" s="11"/>
+    </row>
+    <row r="82" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L82" s="11"/>
+    </row>
+    <row r="83" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L83" s="11"/>
+    </row>
+    <row r="84" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L84" s="11"/>
+    </row>
+    <row r="85" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L85" s="11"/>
+    </row>
+    <row r="86" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L86" s="11"/>
+    </row>
+    <row r="87" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L87" s="11"/>
+    </row>
+    <row r="88" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L88" s="11"/>
+    </row>
+    <row r="89" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L89" s="11"/>
+    </row>
+    <row r="90" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L90" s="11"/>
+    </row>
+    <row r="91" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L91" s="11"/>
+    </row>
+    <row r="92" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L92" s="11"/>
+    </row>
+    <row r="93" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L93" s="11"/>
+    </row>
+    <row r="94" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L94" s="11"/>
+    </row>
+    <row r="95" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L95" s="11"/>
+    </row>
+    <row r="96" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L96" s="11"/>
+    </row>
+    <row r="97" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L97" s="11"/>
+    </row>
+    <row r="98" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L98" s="11"/>
+    </row>
+    <row r="99" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L99" s="11"/>
+    </row>
+    <row r="100" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L100" s="11"/>
+    </row>
+    <row r="101" spans="12:12" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L101" s="11"/>
+    </row>
+    <row r="102" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L102" s="11"/>
+    </row>
+    <row r="103" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L103" s="11"/>
+    </row>
+    <row r="104" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L104" s="11"/>
+    </row>
+    <row r="105" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L105" s="11"/>
+    </row>
+    <row r="106" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L106" s="11"/>
+    </row>
+    <row r="107" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L107" s="11"/>
+    </row>
+    <row r="108" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L108" s="11"/>
+    </row>
+    <row r="109" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L109" s="11"/>
+    </row>
+    <row r="110" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L110" s="11"/>
+    </row>
+    <row r="111" spans="12:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L111" s="11"/>
+    </row>
+    <row r="112" spans="12:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L112" s="11"/>
+    </row>
+    <row r="113" spans="12:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L113" s="11"/>
+    </row>
+    <row r="114" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L114" s="11"/>
+    </row>
+    <row r="115" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L115" s="11"/>
+    </row>
+    <row r="116" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L116" s="11"/>
+    </row>
+    <row r="117" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L117" s="11"/>
+    </row>
+    <row r="118" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L118" s="11"/>
+    </row>
+    <row r="119" spans="12:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L119" s="11"/>
+    </row>
+    <row r="120" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L120" s="11"/>
+    </row>
+    <row r="121" spans="12:12" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L121" s="11"/>
+    </row>
+    <row r="122" spans="12:12" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L122" s="11"/>
+    </row>
+    <row r="123" spans="12:12" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L123" s="11"/>
+    </row>
+    <row r="124" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L124" s="11"/>
+    </row>
+    <row r="125" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L125" s="11"/>
+    </row>
+    <row r="126" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L126" s="11"/>
+    </row>
+    <row r="127" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L127" s="11"/>
+    </row>
+    <row r="128" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L128" s="11"/>
+    </row>
+    <row r="129" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L129" s="11"/>
+    </row>
+    <row r="130" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L130" s="11"/>
+    </row>
+    <row r="131" spans="12:12" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L131" s="11"/>
+    </row>
+    <row r="132" spans="12:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L132" s="11"/>
+    </row>
+    <row r="133" spans="12:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L133" s="11"/>
+    </row>
+    <row r="134" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L134" s="11"/>
+    </row>
+    <row r="135" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L135" s="11"/>
+    </row>
+    <row r="136" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L136" s="11"/>
+    </row>
+    <row r="137" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L137" s="11"/>
+    </row>
+    <row r="138" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L138" s="11"/>
+    </row>
+    <row r="139" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L139" s="11"/>
+    </row>
+    <row r="140" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L140" s="11"/>
+    </row>
+    <row r="141" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L141" s="11"/>
+    </row>
+    <row r="142" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L142" s="11"/>
+    </row>
+    <row r="143" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L143" s="11"/>
+    </row>
+    <row r="144" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L144" s="11"/>
+    </row>
+    <row r="145" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L145" s="11"/>
+    </row>
+    <row r="146" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L146" s="11"/>
+    </row>
+    <row r="147" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L147" s="11"/>
+    </row>
+    <row r="148" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L148" s="11"/>
+    </row>
+    <row r="149" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L149" s="11"/>
+    </row>
+    <row r="150" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L150" s="11"/>
+    </row>
+    <row r="151" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L151" s="11"/>
+    </row>
+    <row r="152" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L152" s="11"/>
+    </row>
+    <row r="153" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L153" s="11"/>
+    </row>
+    <row r="154" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L154" s="11"/>
+    </row>
+    <row r="155" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L155" s="11"/>
+    </row>
+    <row r="156" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L156" s="11"/>
+    </row>
+    <row r="157" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L157" s="11"/>
+    </row>
+    <row r="158" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L158" s="11"/>
+    </row>
+    <row r="159" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L159" s="11"/>
+    </row>
+    <row r="160" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L160" s="11"/>
+    </row>
+    <row r="161" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L161" s="11"/>
+    </row>
+    <row r="162" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L162" s="11"/>
+    </row>
+    <row r="163" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L163" s="11"/>
+    </row>
+    <row r="164" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L164" s="11"/>
+    </row>
+    <row r="165" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L165" s="11"/>
+    </row>
+    <row r="166" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L166" s="11"/>
+    </row>
+    <row r="167" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L167" s="11"/>
+    </row>
+    <row r="168" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L168" s="11"/>
+    </row>
+    <row r="169" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L169" s="11"/>
+    </row>
+    <row r="170" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L170" s="11"/>
+    </row>
+    <row r="171" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L171" s="11"/>
+    </row>
+    <row r="172" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L172" s="11"/>
+    </row>
+    <row r="173" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L173" s="11"/>
+    </row>
+    <row r="174" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L174" s="11"/>
+    </row>
+    <row r="175" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L175" s="11"/>
+    </row>
+    <row r="176" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L176" s="11"/>
+    </row>
+    <row r="177" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L177" s="11"/>
+    </row>
+    <row r="178" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L178" s="11"/>
+    </row>
+    <row r="179" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L179" s="11"/>
+    </row>
+    <row r="180" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L180" s="11"/>
+    </row>
+    <row r="181" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L181" s="11"/>
+    </row>
+    <row r="182" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L182" s="11"/>
+    </row>
+    <row r="183" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L183" s="11"/>
+    </row>
+    <row r="184" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L184" s="11"/>
+    </row>
+    <row r="185" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L185" s="11"/>
+    </row>
+    <row r="186" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L186" s="11"/>
+    </row>
+    <row r="187" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L187" s="11"/>
+    </row>
+    <row r="188" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L188" s="11"/>
+    </row>
+    <row r="189" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L189" s="11"/>
+    </row>
+    <row r="190" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L190" s="11"/>
+    </row>
+    <row r="191" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L191" s="11"/>
+    </row>
+    <row r="192" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L192" s="11"/>
+    </row>
+    <row r="193" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L193" s="11"/>
+    </row>
+    <row r="194" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L194" s="11"/>
+    </row>
+    <row r="195" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L195" s="11"/>
+    </row>
+    <row r="196" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L196" s="11"/>
+    </row>
+    <row r="197" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L197" s="11"/>
+    </row>
+    <row r="198" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L198" s="11"/>
+    </row>
+    <row r="199" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L199" s="11"/>
+    </row>
+    <row r="200" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L200" s="11"/>
+    </row>
+    <row r="201" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L201" s="11"/>
+    </row>
+    <row r="202" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L202" s="11"/>
+    </row>
+    <row r="203" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L203" s="11"/>
+    </row>
+    <row r="204" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L204" s="11"/>
+    </row>
+    <row r="205" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L205" s="11"/>
+    </row>
+    <row r="206" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L206" s="11"/>
+    </row>
+    <row r="207" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L207" s="11"/>
+    </row>
+    <row r="208" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L208" s="11"/>
+    </row>
+    <row r="209" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L209" s="11"/>
+    </row>
+    <row r="210" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L210" s="11"/>
+    </row>
+    <row r="211" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L211" s="11"/>
+    </row>
+    <row r="212" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L212" s="11"/>
+    </row>
+    <row r="213" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L213" s="11"/>
+    </row>
+    <row r="214" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L214" s="11"/>
+    </row>
+    <row r="215" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L215" s="11"/>
+    </row>
+    <row r="216" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L216" s="11"/>
+    </row>
+    <row r="217" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L217" s="11"/>
+    </row>
+    <row r="218" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L218" s="11"/>
+    </row>
+    <row r="219" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L219" s="11"/>
+    </row>
+    <row r="220" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L220" s="11"/>
+    </row>
+    <row r="221" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L221" s="11"/>
+    </row>
+    <row r="222" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L222" s="11"/>
+    </row>
+    <row r="223" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L223" s="11"/>
+    </row>
+    <row r="224" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L224" s="11"/>
+    </row>
+    <row r="225" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L225" s="11"/>
+    </row>
+    <row r="226" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L226" s="11"/>
+    </row>
+    <row r="227" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L227" s="11"/>
+    </row>
+    <row r="228" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L228" s="11"/>
+    </row>
+    <row r="229" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L229" s="11"/>
+    </row>
+    <row r="230" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L230" s="11"/>
+    </row>
+    <row r="231" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L231" s="11"/>
+    </row>
+    <row r="232" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L232" s="11"/>
+    </row>
+    <row r="233" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L233" s="11"/>
+    </row>
+    <row r="234" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L234" s="11"/>
+    </row>
+    <row r="235" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L235" s="11"/>
+    </row>
+    <row r="236" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L236" s="11"/>
+    </row>
+    <row r="237" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L237" s="11"/>
+    </row>
+    <row r="238" spans="12:12" x14ac:dyDescent="0.35">
+      <c r="L238" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="G13:G14"/>
-[...3 lines deleted...]
-    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="G10:G12"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="A7:A9"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:E5"/>
-    <mergeCell ref="G10:G12"/>
-[...10 lines deleted...]
-    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="G15:G16"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U157"/>
+  <dimension ref="A1:P157"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="80" zoomScaleNormal="66" zoomScaleSheetLayoutView="57" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.375" style="14" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="20" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="12.33203125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="16.21875" style="11" customWidth="1"/>
+    <col min="3" max="3" width="28.44140625" style="11" customWidth="1"/>
+    <col min="4" max="4" width="32.109375" style="11" customWidth="1"/>
+    <col min="5" max="5" width="20.109375" style="11" customWidth="1"/>
+    <col min="6" max="6" width="20.44140625" style="11" customWidth="1"/>
+    <col min="7" max="7" width="25.6640625" style="11" customWidth="1"/>
+    <col min="8" max="8" width="3" style="11" customWidth="1"/>
+    <col min="9" max="9" width="12.33203125" style="11" customWidth="1"/>
+    <col min="10" max="10" width="16.21875" style="11" customWidth="1"/>
+    <col min="11" max="11" width="28.44140625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="32.109375" style="11" customWidth="1"/>
+    <col min="13" max="13" width="20.109375" style="11" customWidth="1"/>
+    <col min="14" max="14" width="19.33203125" style="11" customWidth="1"/>
+    <col min="15" max="15" width="25.6640625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="13.33203125" style="11" customWidth="1"/>
+    <col min="17" max="17" width="25.33203125" style="11" customWidth="1"/>
+    <col min="18" max="19" width="8.88671875" style="11" customWidth="1"/>
+    <col min="20" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:16" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="52"/>
-[...34 lines deleted...]
-      <c r="A3" s="36" t="s">
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="16"/>
+    </row>
+    <row r="2" spans="1:16" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="130"/>
+      <c r="B2" s="130"/>
+      <c r="C2" s="130"/>
+      <c r="D2" s="130"/>
+      <c r="E2" s="130"/>
+      <c r="F2" s="130"/>
+      <c r="G2" s="130"/>
+      <c r="H2" s="130"/>
+      <c r="I2" s="130"/>
+      <c r="J2" s="130"/>
+      <c r="K2" s="130"/>
+      <c r="L2" s="130"/>
+      <c r="M2" s="130"/>
+      <c r="N2" s="130"/>
+      <c r="O2" s="130"/>
+      <c r="P2" s="26"/>
+    </row>
+    <row r="3" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="41"/>
-[...16 lines deleted...]
-      <c r="A4" s="78" t="s">
+      <c r="B3" s="8"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="8"/>
+      <c r="E3" s="8"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="8"/>
+      <c r="I3" s="10"/>
+      <c r="K3" s="8"/>
+    </row>
+    <row r="4" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="34" t="s">
         <v>192</v>
       </c>
-      <c r="B4" s="45"/>
-[...16 lines deleted...]
-      <c r="A5" s="45" t="s">
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="38"/>
+    </row>
+    <row r="5" spans="1:16" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B5" s="43"/>
-[...16 lines deleted...]
-      <c r="A6" s="121" t="s">
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="38"/>
+    </row>
+    <row r="6" spans="1:16" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="123" t="s">
+      <c r="B6" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="C6" s="123" t="s">
+      <c r="C6" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="123" t="s">
+      <c r="D6" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="E6" s="125" t="s">
+      <c r="E6" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="126"/>
-      <c r="G6" s="127" t="s">
+      <c r="F6" s="98"/>
+      <c r="G6" s="120" t="s">
         <v>59</v>
       </c>
       <c r="H6" s="1"/>
-      <c r="I6" s="121" t="s">
+      <c r="I6" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="J6" s="123" t="s">
+      <c r="J6" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="K6" s="123" t="s">
+      <c r="K6" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="L6" s="123" t="s">
+      <c r="L6" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="M6" s="166" t="s">
+      <c r="M6" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="N6" s="126"/>
-      <c r="O6" s="127" t="s">
+      <c r="N6" s="98"/>
+      <c r="O6" s="120" t="s">
         <v>59</v>
       </c>
-      <c r="P6" s="10"/>
-[...6 lines deleted...]
-      <c r="E7" s="24" t="s">
+      <c r="P6" s="9"/>
+    </row>
+    <row r="7" spans="1:16" ht="86.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="96"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="94"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="19" t="s">
         <v>68</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="G7" s="128"/>
+      <c r="G7" s="121"/>
       <c r="H7" s="1"/>
-      <c r="I7" s="122"/>
-[...3 lines deleted...]
-      <c r="M7" s="24" t="s">
+      <c r="I7" s="96"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="94"/>
+      <c r="L7" s="94"/>
+      <c r="M7" s="19" t="s">
         <v>68</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="O7" s="128"/>
-[...2 lines deleted...]
-      <c r="A8" s="167" t="s">
+      <c r="O7" s="121"/>
+    </row>
+    <row r="8" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="173" t="s">
+      <c r="B8" s="128" t="s">
         <v>40</v>
       </c>
-      <c r="C8" s="69" t="s">
+      <c r="C8" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="D8" s="34" t="s">
+      <c r="D8" s="29" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="20">
         <v>26</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="14">
         <v>14</v>
       </c>
-      <c r="G8" s="26" t="s">
+      <c r="G8" s="21" t="s">
         <v>114</v>
       </c>
       <c r="H8" s="1"/>
-      <c r="I8" s="121" t="s">
+      <c r="I8" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="J8" s="173" t="s">
+      <c r="J8" s="128" t="s">
         <v>8</v>
       </c>
-      <c r="K8" s="75" t="s">
+      <c r="K8" s="14" t="s">
         <v>82</v>
       </c>
-      <c r="L8" s="34" t="s">
+      <c r="L8" s="29" t="s">
         <v>104</v>
       </c>
-      <c r="M8" s="25" t="s">
+      <c r="M8" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N8" s="17" t="s">
+      <c r="N8" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O8" s="26" t="s">
+      <c r="O8" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="P8" s="10"/>
-[...4 lines deleted...]
-      <c r="C9" s="67" t="s">
+      <c r="P8" s="9"/>
+    </row>
+    <row r="9" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="123"/>
+      <c r="B9" s="90"/>
+      <c r="C9" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D9" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="E9" s="27">
+      <c r="E9" s="22">
         <v>160</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="13">
         <v>79</v>
       </c>
-      <c r="G9" s="26" t="s">
+      <c r="G9" s="21" t="s">
         <v>114</v>
       </c>
       <c r="H9" s="1"/>
-      <c r="I9" s="135"/>
-[...1 lines deleted...]
-      <c r="K9" s="75" t="s">
+      <c r="I9" s="100"/>
+      <c r="J9" s="101"/>
+      <c r="K9" s="14" t="s">
         <v>81</v>
       </c>
-      <c r="L9" s="34" t="s">
+      <c r="L9" s="29" t="s">
         <v>51</v>
       </c>
-      <c r="M9" s="25" t="s">
+      <c r="M9" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N9" s="17" t="s">
+      <c r="N9" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O9" s="26" t="s">
+      <c r="O9" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="P9" s="10"/>
-[...2 lines deleted...]
-      <c r="A10" s="169" t="s">
+      <c r="P9" s="9"/>
+    </row>
+    <row r="10" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="124" t="s">
         <v>100</v>
       </c>
-      <c r="B10" s="144" t="s">
+      <c r="B10" s="89" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="67" t="s">
+      <c r="C10" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="35" t="s">
+      <c r="D10" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="E10" s="25" t="s">
+      <c r="E10" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F10" s="17" t="s">
+      <c r="F10" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G10" s="26" t="s">
+      <c r="G10" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="H10" s="32"/>
-[...2 lines deleted...]
-      <c r="K10" s="67" t="s">
+      <c r="H10" s="27"/>
+      <c r="I10" s="100"/>
+      <c r="J10" s="101"/>
+      <c r="K10" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="L10" s="35" t="s">
+      <c r="L10" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="M10" s="25" t="s">
+      <c r="M10" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N10" s="17" t="s">
+      <c r="N10" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O10" s="66" t="s">
+      <c r="O10" s="48" t="s">
         <v>43</v>
       </c>
       <c r="P10" s="4"/>
     </row>
-    <row r="11" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C11" s="67" t="s">
+    <row r="11" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="124"/>
+      <c r="B11" s="101"/>
+      <c r="C11" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="D11" s="35" t="s">
+      <c r="D11" s="30" t="s">
         <v>47</v>
       </c>
-      <c r="E11" s="27">
+      <c r="E11" s="22">
         <v>380</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="13">
         <v>130</v>
       </c>
-      <c r="G11" s="28" t="s">
+      <c r="G11" s="23" t="s">
         <v>124</v>
       </c>
-      <c r="H11" s="32"/>
-[...2 lines deleted...]
-      <c r="K11" s="67" t="s">
+      <c r="H11" s="27"/>
+      <c r="I11" s="100"/>
+      <c r="J11" s="101"/>
+      <c r="K11" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="L11" s="35" t="s">
+      <c r="L11" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="M11" s="25" t="s">
+      <c r="M11" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N11" s="17" t="s">
+      <c r="N11" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O11" s="26" t="s">
+      <c r="O11" s="21" t="s">
         <v>43</v>
       </c>
       <c r="P11" s="4"/>
     </row>
-    <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C12" s="67" t="s">
+    <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="124"/>
+      <c r="B12" s="101"/>
+      <c r="C12" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="D12" s="35" t="s">
+      <c r="D12" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="E12" s="25" t="s">
+      <c r="E12" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F12" s="17" t="s">
+      <c r="F12" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G12" s="26" t="s">
+      <c r="G12" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="H12" s="32"/>
-[...2 lines deleted...]
-      <c r="K12" s="67" t="s">
+      <c r="H12" s="27"/>
+      <c r="I12" s="88"/>
+      <c r="J12" s="90"/>
+      <c r="K12" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="35" t="s">
+      <c r="L12" s="30" t="s">
         <v>104</v>
       </c>
-      <c r="M12" s="25" t="s">
+      <c r="M12" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="17" t="s">
+      <c r="N12" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="26" t="s">
+      <c r="O12" s="21" t="s">
         <v>43</v>
       </c>
       <c r="P12" s="4"/>
     </row>
-    <row r="13" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C13" s="67" t="s">
+    <row r="13" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="124"/>
+      <c r="B13" s="101"/>
+      <c r="C13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="D13" s="35" t="s">
+      <c r="D13" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="20">
         <v>270</v>
       </c>
-      <c r="F13" s="17">
+      <c r="F13" s="14">
         <v>120</v>
       </c>
-      <c r="G13" s="26" t="s">
+      <c r="G13" s="21" t="s">
         <v>124</v>
       </c>
-      <c r="H13" s="32"/>
-      <c r="I13" s="170" t="s">
+      <c r="H13" s="27"/>
+      <c r="I13" s="125" t="s">
         <v>11</v>
       </c>
-      <c r="J13" s="144" t="s">
+      <c r="J13" s="89" t="s">
         <v>94</v>
       </c>
-      <c r="K13" s="67" t="s">
+      <c r="K13" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="L13" s="35" t="s">
+      <c r="L13" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="M13" s="25" t="s">
+      <c r="M13" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="17" t="s">
+      <c r="N13" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="26" t="s">
+      <c r="O13" s="21" t="s">
         <v>43</v>
       </c>
       <c r="P13" s="4"/>
     </row>
-    <row r="14" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C14" s="67" t="s">
+    <row r="14" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="124"/>
+      <c r="B14" s="90"/>
+      <c r="C14" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="35" t="s">
+      <c r="D14" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="E14" s="27">
+      <c r="E14" s="22">
         <v>380</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="13">
         <v>160</v>
       </c>
-      <c r="G14" s="28" t="s">
+      <c r="G14" s="23" t="s">
         <v>124</v>
       </c>
-      <c r="H14" s="32"/>
-[...2 lines deleted...]
-      <c r="K14" s="67" t="s">
+      <c r="H14" s="27"/>
+      <c r="I14" s="126"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="L14" s="35" t="s">
+      <c r="L14" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="M14" s="25" t="s">
+      <c r="M14" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N14" s="17" t="s">
+      <c r="N14" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O14" s="26" t="s">
+      <c r="O14" s="21" t="s">
         <v>43</v>
       </c>
       <c r="P14" s="4"/>
     </row>
-    <row r="15" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B15" s="144" t="s">
+    <row r="15" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="124"/>
+      <c r="B15" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="67" t="s">
+      <c r="C15" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="D15" s="35" t="s">
+      <c r="D15" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="E15" s="25" t="s">
+      <c r="E15" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F15" s="17" t="s">
+      <c r="F15" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G15" s="28" t="s">
+      <c r="G15" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="H15" s="32"/>
-[...2 lines deleted...]
-      <c r="K15" s="67" t="s">
+      <c r="H15" s="27"/>
+      <c r="I15" s="126"/>
+      <c r="J15" s="90"/>
+      <c r="K15" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="L15" s="35" t="s">
+      <c r="L15" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="20">
         <v>160</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="14">
         <v>78</v>
       </c>
-      <c r="O15" s="28" t="s">
+      <c r="O15" s="23" t="s">
         <v>113</v>
       </c>
       <c r="P15" s="4"/>
     </row>
-    <row r="16" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C16" s="67" t="s">
+    <row r="16" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="124"/>
+      <c r="B16" s="101"/>
+      <c r="C16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="D16" s="35" t="s">
+      <c r="D16" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="E16" s="25" t="s">
+      <c r="E16" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F16" s="17" t="s">
+      <c r="F16" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G16" s="28" t="s">
+      <c r="G16" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="H16" s="32"/>
-[...1 lines deleted...]
-      <c r="J16" s="144" t="s">
+      <c r="H16" s="27"/>
+      <c r="I16" s="126"/>
+      <c r="J16" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="K16" s="67" t="s">
+      <c r="K16" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="L16" s="35" t="s">
+      <c r="L16" s="30" t="s">
         <v>105</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="20">
         <v>110</v>
       </c>
-      <c r="N16" s="17">
+      <c r="N16" s="14">
         <v>49</v>
       </c>
-      <c r="O16" s="28" t="s">
+      <c r="O16" s="23" t="s">
         <v>113</v>
       </c>
       <c r="P16" s="4"/>
     </row>
-    <row r="17" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C17" s="67" t="s">
+    <row r="17" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="124"/>
+      <c r="B17" s="90"/>
+      <c r="C17" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="35" t="s">
+      <c r="D17" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="E17" s="25" t="s">
+      <c r="E17" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F17" s="17" t="s">
+      <c r="F17" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G17" s="28" t="s">
+      <c r="G17" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="H17" s="33"/>
-[...2 lines deleted...]
-      <c r="K17" s="67" t="s">
+      <c r="H17" s="28"/>
+      <c r="I17" s="126"/>
+      <c r="J17" s="101"/>
+      <c r="K17" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="L17" s="35" t="s">
+      <c r="L17" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="M17" s="25">
+      <c r="M17" s="20">
         <v>240</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="14">
         <v>140</v>
       </c>
-      <c r="O17" s="28" t="s">
+      <c r="O17" s="23" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4"/>
     </row>
-    <row r="18" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B18" s="144" t="s">
+    <row r="18" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="124"/>
+      <c r="B18" s="89" t="s">
         <v>80</v>
       </c>
-      <c r="C18" s="67" t="s">
+      <c r="C18" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="D18" s="35" t="s">
+      <c r="D18" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="20">
         <v>210</v>
       </c>
-      <c r="F18" s="17">
+      <c r="F18" s="14">
         <v>84</v>
       </c>
-      <c r="G18" s="28" t="s">
+      <c r="G18" s="23" t="s">
         <v>132</v>
       </c>
       <c r="H18" s="1"/>
-      <c r="I18" s="171"/>
-[...1 lines deleted...]
-      <c r="K18" s="67" t="s">
+      <c r="I18" s="126"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="L18" s="35" t="s">
+      <c r="L18" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="M18" s="25">
+      <c r="M18" s="20">
         <v>290</v>
       </c>
-      <c r="N18" s="17">
+      <c r="N18" s="14">
         <v>120</v>
       </c>
-      <c r="O18" s="28" t="s">
+      <c r="O18" s="23" t="s">
         <v>113</v>
       </c>
-      <c r="P18" s="10"/>
-[...4 lines deleted...]
-      <c r="C19" s="67" t="s">
+      <c r="P18" s="9"/>
+    </row>
+    <row r="19" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="124"/>
+      <c r="B19" s="101"/>
+      <c r="C19" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="D19" s="35" t="s">
+      <c r="D19" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E19" s="25" t="s">
+      <c r="E19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F19" s="17" t="s">
+      <c r="F19" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G19" s="26" t="s">
+      <c r="G19" s="21" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="1"/>
-      <c r="I19" s="171"/>
-[...1 lines deleted...]
-      <c r="K19" s="67" t="s">
+      <c r="I19" s="126"/>
+      <c r="J19" s="101"/>
+      <c r="K19" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L19" s="35" t="s">
+      <c r="L19" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="M19" s="25" t="s">
+      <c r="M19" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N19" s="17" t="s">
+      <c r="N19" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O19" s="26" t="s">
+      <c r="O19" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="P19" s="10"/>
-[...4 lines deleted...]
-      <c r="C20" s="67" t="s">
+      <c r="P19" s="9"/>
+    </row>
+    <row r="20" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="124"/>
+      <c r="B20" s="101"/>
+      <c r="C20" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="D20" s="35" t="s">
+      <c r="D20" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E20" s="27">
+      <c r="E20" s="22">
         <v>150</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F20" s="13">
         <v>58</v>
       </c>
-      <c r="G20" s="28" t="s">
+      <c r="G20" s="23" t="s">
         <v>132</v>
       </c>
       <c r="H20" s="1"/>
-      <c r="I20" s="172"/>
-[...1 lines deleted...]
-      <c r="K20" s="67" t="s">
+      <c r="I20" s="127"/>
+      <c r="J20" s="90"/>
+      <c r="K20" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="L20" s="35" t="s">
+      <c r="L20" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="M20" s="25">
+      <c r="M20" s="20">
         <v>430</v>
       </c>
-      <c r="N20" s="17">
+      <c r="N20" s="14">
         <v>200</v>
       </c>
-      <c r="O20" s="28" t="s">
+      <c r="O20" s="23" t="s">
         <v>113</v>
       </c>
-      <c r="P20" s="10"/>
-[...4 lines deleted...]
-      <c r="C21" s="67" t="s">
+      <c r="P20" s="9"/>
+    </row>
+    <row r="21" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="124"/>
+      <c r="B21" s="101"/>
+      <c r="C21" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="D21" s="35" t="s">
+      <c r="D21" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E21" s="25">
+      <c r="E21" s="20">
         <v>200</v>
       </c>
-      <c r="F21" s="17">
+      <c r="F21" s="14">
         <v>100</v>
       </c>
-      <c r="G21" s="28" t="s">
+      <c r="G21" s="23" t="s">
         <v>132</v>
       </c>
       <c r="H21" s="1"/>
-      <c r="I21" s="142" t="s">
+      <c r="I21" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="J21" s="144" t="s">
+      <c r="J21" s="89" t="s">
         <v>98</v>
       </c>
-      <c r="K21" s="67" t="s">
+      <c r="K21" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="L21" s="35" t="s">
+      <c r="L21" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="M21" s="25">
+      <c r="M21" s="20">
         <v>120</v>
       </c>
-      <c r="N21" s="17">
+      <c r="N21" s="14">
         <v>72</v>
       </c>
-      <c r="O21" s="28" t="s">
+      <c r="O21" s="23" t="s">
         <v>137</v>
       </c>
-      <c r="P21" s="10"/>
-[...4 lines deleted...]
-      <c r="C22" s="67" t="s">
+      <c r="P21" s="9"/>
+    </row>
+    <row r="22" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="124"/>
+      <c r="B22" s="101"/>
+      <c r="C22" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="D22" s="35" t="s">
+      <c r="D22" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E22" s="27">
+      <c r="E22" s="22">
         <v>200</v>
       </c>
-      <c r="F22" s="16">
+      <c r="F22" s="13">
         <v>100</v>
       </c>
-      <c r="G22" s="28" t="s">
+      <c r="G22" s="23" t="s">
         <v>132</v>
       </c>
       <c r="H22" s="1"/>
-      <c r="I22" s="135"/>
-[...1 lines deleted...]
-      <c r="K22" s="67" t="s">
+      <c r="I22" s="100"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="L22" s="35" t="s">
+      <c r="L22" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="M22" s="25">
+      <c r="M22" s="20">
         <v>110</v>
       </c>
-      <c r="N22" s="17">
+      <c r="N22" s="14">
         <v>85</v>
       </c>
-      <c r="O22" s="28" t="s">
+      <c r="O22" s="23" t="s">
         <v>137</v>
       </c>
-      <c r="P22" s="10"/>
-[...4 lines deleted...]
-      <c r="C23" s="67" t="s">
+      <c r="P22" s="9"/>
+    </row>
+    <row r="23" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="123"/>
+      <c r="B23" s="90"/>
+      <c r="C23" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="D23" s="35" t="s">
+      <c r="D23" s="30" t="s">
         <v>74</v>
       </c>
-      <c r="E23" s="25" t="s">
+      <c r="E23" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F23" s="17" t="s">
+      <c r="F23" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G23" s="28" t="s">
+      <c r="G23" s="23" t="s">
         <v>43</v>
       </c>
       <c r="H23" s="1"/>
-      <c r="I23" s="135"/>
-[...1 lines deleted...]
-      <c r="K23" s="67" t="s">
+      <c r="I23" s="100"/>
+      <c r="J23" s="90"/>
+      <c r="K23" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="L23" s="35" t="s">
+      <c r="L23" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="M23" s="25">
+      <c r="M23" s="20">
         <v>410</v>
       </c>
-      <c r="N23" s="17">
+      <c r="N23" s="14">
         <v>210</v>
       </c>
-      <c r="O23" s="28" t="s">
+      <c r="O23" s="23" t="s">
         <v>137</v>
       </c>
-      <c r="P23" s="10"/>
-[...2 lines deleted...]
-      <c r="A24" s="142" t="s">
+      <c r="P23" s="9"/>
+    </row>
+    <row r="24" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="144" t="s">
+      <c r="B24" s="89" t="s">
         <v>55</v>
       </c>
-      <c r="C24" s="67" t="s">
+      <c r="C24" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="D24" s="35" t="s">
+      <c r="D24" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="E24" s="25" t="s">
+      <c r="E24" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F24" s="17" t="s">
+      <c r="F24" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G24" s="28" t="s">
+      <c r="G24" s="23" t="s">
         <v>43</v>
       </c>
       <c r="H24" s="1"/>
-      <c r="I24" s="143"/>
-      <c r="J24" s="76" t="s">
+      <c r="I24" s="88"/>
+      <c r="J24" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="K24" s="67" t="s">
+      <c r="K24" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="L24" s="35" t="s">
+      <c r="L24" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="M24" s="25" t="s">
+      <c r="M24" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="N24" s="17" t="s">
+      <c r="N24" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="O24" s="26" t="s">
+      <c r="O24" s="21" t="s">
         <v>43</v>
       </c>
       <c r="P24" s="4"/>
     </row>
-    <row r="25" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C25" s="67" t="s">
+    <row r="25" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="100"/>
+      <c r="B25" s="90"/>
+      <c r="C25" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="D25" s="35" t="s">
+      <c r="D25" s="30" t="s">
         <v>49</v>
       </c>
-      <c r="E25" s="25" t="s">
+      <c r="E25" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F25" s="17" t="s">
+      <c r="F25" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G25" s="28" t="s">
+      <c r="G25" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="H25" s="95"/>
-      <c r="I25" s="142" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="J25" s="144" t="s">
+      <c r="J25" s="89" t="s">
         <v>57</v>
       </c>
-      <c r="K25" s="161" t="s">
+      <c r="K25" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="L25" s="163" t="s">
+      <c r="L25" s="135" t="s">
         <v>54</v>
       </c>
-      <c r="M25" s="157" t="s">
+      <c r="M25" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="N25" s="157" t="s">
+      <c r="N25" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="O25" s="159" t="s">
+      <c r="O25" s="133" t="s">
         <v>43</v>
       </c>
       <c r="P25" s="4"/>
     </row>
-    <row r="26" spans="1:21" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B26" s="88" t="s">
+    <row r="26" spans="1:16" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="88"/>
+      <c r="B26" s="59" t="s">
         <v>135</v>
       </c>
-      <c r="C26" s="85" t="s">
+      <c r="C26" s="14" t="s">
         <v>134</v>
       </c>
-      <c r="D26" s="35" t="s">
+      <c r="D26" s="30" t="s">
         <v>133</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="20">
         <v>76</v>
       </c>
-      <c r="F26" s="17">
+      <c r="F26" s="14">
         <v>16</v>
       </c>
-      <c r="G26" s="28" t="s">
+      <c r="G26" s="23" t="s">
         <v>109</v>
       </c>
       <c r="H26" s="1"/>
-      <c r="I26" s="122"/>
-[...5 lines deleted...]
-      <c r="O26" s="160"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="129"/>
+      <c r="K26" s="94"/>
+      <c r="L26" s="136"/>
+      <c r="M26" s="94"/>
+      <c r="N26" s="94"/>
+      <c r="O26" s="134"/>
       <c r="P26" s="4"/>
     </row>
-    <row r="27" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="135" t="s">
+    <row r="27" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="100" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="151" t="s">
+      <c r="B27" s="101" t="s">
         <v>56</v>
       </c>
-      <c r="C27" s="75" t="s">
+      <c r="C27" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="34" t="s">
+      <c r="D27" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="E27" s="25" t="s">
+      <c r="E27" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F27" s="17" t="s">
+      <c r="F27" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G27" s="26" t="s">
+      <c r="G27" s="21" t="s">
         <v>43</v>
       </c>
       <c r="H27" s="1"/>
-      <c r="I27" s="15" t="s">
+      <c r="I27" s="8" t="s">
         <v>62</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" s="4"/>
     </row>
-    <row r="28" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C28" s="67" t="s">
+    <row r="28" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="100"/>
+      <c r="B28" s="101"/>
+      <c r="C28" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="35" t="s">
+      <c r="D28" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="E28" s="27">
+      <c r="E28" s="22">
         <v>130</v>
       </c>
-      <c r="F28" s="16">
+      <c r="F28" s="13">
         <v>69</v>
       </c>
-      <c r="G28" s="28" t="s">
+      <c r="G28" s="23" t="s">
         <v>124</v>
       </c>
       <c r="H28" s="1"/>
-      <c r="I28" s="15" t="s">
+      <c r="I28" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" s="4"/>
     </row>
-    <row r="29" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C29" s="67" t="s">
+    <row r="29" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="100"/>
+      <c r="B29" s="101"/>
+      <c r="C29" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="35" t="s">
+      <c r="D29" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="E29" s="25">
+      <c r="E29" s="20">
         <v>160</v>
       </c>
-      <c r="F29" s="17">
+      <c r="F29" s="14">
         <v>100</v>
       </c>
-      <c r="G29" s="28" t="s">
+      <c r="G29" s="23" t="s">
         <v>124</v>
       </c>
       <c r="H29" s="1"/>
-      <c r="I29" s="15" t="s">
+      <c r="I29" s="8" t="s">
         <v>44</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29" s="4"/>
     </row>
-    <row r="30" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C30" s="67" t="s">
+    <row r="30" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="100"/>
+      <c r="B30" s="101"/>
+      <c r="C30" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="D30" s="34" t="s">
+      <c r="D30" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="E30" s="25" t="s">
+      <c r="E30" s="20" t="s">
         <v>84</v>
       </c>
-      <c r="F30" s="17" t="s">
+      <c r="F30" s="14" t="s">
         <v>84</v>
       </c>
-      <c r="G30" s="26" t="s">
+      <c r="G30" s="21" t="s">
         <v>43</v>
       </c>
       <c r="H30" s="1"/>
-      <c r="I30" s="98"/>
+      <c r="I30" s="68"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30" s="4"/>
     </row>
-    <row r="31" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C31" s="67" t="s">
+    <row r="31" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="100"/>
+      <c r="B31" s="101"/>
+      <c r="C31" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="34" t="s">
+      <c r="D31" s="29" t="s">
         <v>50</v>
       </c>
-      <c r="E31" s="25">
+      <c r="E31" s="20">
         <v>480</v>
       </c>
-      <c r="F31" s="17">
+      <c r="F31" s="14">
         <v>220</v>
       </c>
-      <c r="G31" s="28" t="s">
+      <c r="G31" s="23" t="s">
         <v>124</v>
       </c>
       <c r="H31" s="1"/>
-      <c r="I31" s="98"/>
-[...11 lines deleted...]
-      <c r="C32" s="67" t="s">
+      <c r="I31" s="68"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="18"/>
+      <c r="O31" s="18"/>
+    </row>
+    <row r="32" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="100"/>
+      <c r="B32" s="101"/>
+      <c r="C32" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="D32" s="35" t="s">
+      <c r="D32" s="30" t="s">
         <v>50</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E32" s="22">
         <v>180</v>
       </c>
-      <c r="F32" s="16">
+      <c r="F32" s="13">
         <v>96</v>
       </c>
-      <c r="G32" s="28" t="s">
+      <c r="G32" s="23" t="s">
         <v>124</v>
       </c>
       <c r="H32" s="1"/>
-      <c r="I32" s="96"/>
-[...12 lines deleted...]
-      <c r="C33" s="68" t="s">
+      <c r="I32" s="53"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+    </row>
+    <row r="33" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="96"/>
+      <c r="B33" s="129"/>
+      <c r="C33" s="49" t="s">
         <v>36</v>
       </c>
-      <c r="D33" s="70" t="s">
+      <c r="D33" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="E33" s="56">
+      <c r="E33" s="42">
         <v>220</v>
       </c>
-      <c r="F33" s="71">
+      <c r="F33" s="49">
         <v>120</v>
       </c>
-      <c r="G33" s="30" t="s">
+      <c r="G33" s="25" t="s">
         <v>124</v>
       </c>
       <c r="H33" s="1"/>
-      <c r="I33" s="73"/>
-[...9 lines deleted...]
-    <row r="34" spans="1:21" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="I33" s="52"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="18"/>
+      <c r="N33" s="18"/>
+      <c r="O33" s="18"/>
+    </row>
+    <row r="34" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" s="1"/>
-      <c r="P34" s="12"/>
-[...112 lines deleted...]
-    <row r="157" ht="33.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    </row>
+    <row r="35" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="41" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="44" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="49" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="50" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="51" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="52" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="54" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="56" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="57" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="65" ht="29.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="66" ht="24" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="67" ht="81.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="68" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="69" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="70" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="71" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="72" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="73" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="74" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="75" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="76" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="77" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="78" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="79" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="80" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="81" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="82" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="83" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="84" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="85" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="86" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="87" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="88" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="89" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="90" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="91" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="92" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="93" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="94" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="100" ht="72.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="101" ht="24" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="102" ht="81.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="103" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="104" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="105" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="106" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="107" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="108" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="109" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="110" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="111" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="112" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="113" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="114" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="115" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="116" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="117" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="118" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="119" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="120" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="121" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="122" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="123" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="124" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="125" ht="81.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="126" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="127" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="128" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="129" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="130" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="131" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="132" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="133" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="134" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="135" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="136" ht="27.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="137" ht="38.25" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="138" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="139" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="140" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="141" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="142" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="143" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="145" ht="19.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="146" ht="24" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="147" ht="81.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="148" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="149" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="150" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="151" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="152" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="153" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="154" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="155" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="156" ht="33.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="157" ht="33.75" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="37">
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="B18:B23"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:G7"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:O7"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="I6:I7"/>
+    <mergeCell ref="J6:J7"/>
+    <mergeCell ref="K6:K7"/>
+    <mergeCell ref="L6:L7"/>
     <mergeCell ref="A27:A33"/>
     <mergeCell ref="A24:A26"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="A10:A23"/>
     <mergeCell ref="J13:J15"/>
     <mergeCell ref="I13:I20"/>
     <mergeCell ref="I21:I24"/>
     <mergeCell ref="J16:J20"/>
     <mergeCell ref="J21:J23"/>
     <mergeCell ref="B10:B14"/>
     <mergeCell ref="B15:B17"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="J8:J12"/>
     <mergeCell ref="I8:I12"/>
     <mergeCell ref="B27:B33"/>
-    <mergeCell ref="A2:O2"/>
-[...20 lines deleted...]
-    <mergeCell ref="L25:L26"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M135"/>
   <sheetViews>
     <sheetView view="pageLayout" topLeftCell="A4" zoomScale="90" zoomScaleNormal="80" zoomScaleSheetLayoutView="40" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="19.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.600000000000001" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.5" style="14" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="9" style="14"/>
+    <col min="1" max="1" width="27.44140625" style="11" customWidth="1"/>
+    <col min="2" max="3" width="41.109375" style="11" customWidth="1"/>
+    <col min="4" max="5" width="20.21875" style="11" customWidth="1"/>
+    <col min="6" max="6" width="38.88671875" style="11" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" style="11" customWidth="1"/>
+    <col min="8" max="8" width="11.88671875" style="12" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:13" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="35" t="s">
         <v>106</v>
       </c>
-      <c r="B1" s="54"/>
-[...16 lines deleted...]
-      <c r="A3" s="54" t="s">
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+    </row>
+    <row r="2" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+    </row>
+    <row r="3" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B3" s="21"/>
-[...7 lines deleted...]
-      <c r="A4" s="40" t="s">
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+    </row>
+    <row r="4" spans="1:13" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="34" t="s">
         <v>102</v>
       </c>
-      <c r="B4" s="40"/>
-[...7 lines deleted...]
-      <c r="A5" s="55" t="s">
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+    </row>
+    <row r="5" spans="1:13" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="B5" s="51"/>
-[...10 lines deleted...]
-      <c r="A6" s="121" t="s">
+      <c r="B5" s="8"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="10"/>
+      <c r="H5" s="11"/>
+      <c r="J5" s="12"/>
+    </row>
+    <row r="6" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="123" t="s">
+      <c r="B6" s="93" t="s">
         <v>67</v>
       </c>
-      <c r="C6" s="123" t="s">
+      <c r="C6" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="D6" s="125" t="s">
+      <c r="D6" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="126"/>
-      <c r="F6" s="127" t="s">
+      <c r="E6" s="98"/>
+      <c r="F6" s="120" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C7" s="124"/>
+    <row r="7" spans="1:13" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="96"/>
+      <c r="B7" s="94"/>
+      <c r="C7" s="94"/>
       <c r="D7" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F7" s="128"/>
-[...2 lines deleted...]
-      <c r="A8" s="174" t="s">
+      <c r="F7" s="121"/>
+    </row>
+    <row r="8" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="137" t="s">
         <v>131</v>
       </c>
-      <c r="B8" s="175" t="s">
+      <c r="B8" s="138" t="s">
         <v>138</v>
       </c>
-      <c r="C8" s="114" t="s">
+      <c r="C8" s="80" t="s">
         <v>170</v>
       </c>
-      <c r="D8" s="117">
+      <c r="D8" s="80">
         <v>180</v>
       </c>
-      <c r="E8" s="117">
+      <c r="E8" s="80">
         <v>95</v>
       </c>
-      <c r="F8" s="118" t="s">
+      <c r="F8" s="83" t="s">
         <v>136</v>
       </c>
-      <c r="G8" s="116"/>
+      <c r="G8" s="82"/>
       <c r="H8"/>
-      <c r="M8" s="13"/>
-[...4 lines deleted...]
-      <c r="C9" s="114" t="s">
+      <c r="M8" s="12"/>
+    </row>
+    <row r="9" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="137"/>
+      <c r="B9" s="138"/>
+      <c r="C9" s="80" t="s">
         <v>171</v>
       </c>
-      <c r="D9" s="117">
+      <c r="D9" s="80">
         <v>140</v>
       </c>
-      <c r="E9" s="117">
+      <c r="E9" s="80">
         <v>140</v>
       </c>
-      <c r="F9" s="119" t="s">
+      <c r="F9" s="84" t="s">
         <v>136</v>
       </c>
-      <c r="G9" s="116"/>
+      <c r="G9" s="82"/>
       <c r="H9"/>
-      <c r="M9" s="13"/>
-[...4 lines deleted...]
-      <c r="C10" s="114" t="s">
+      <c r="M9" s="12"/>
+    </row>
+    <row r="10" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="137"/>
+      <c r="B10" s="138"/>
+      <c r="C10" s="80" t="s">
         <v>172</v>
       </c>
-      <c r="D10" s="117">
+      <c r="D10" s="80">
         <v>310</v>
       </c>
-      <c r="E10" s="117">
+      <c r="E10" s="80">
         <v>180</v>
       </c>
-      <c r="F10" s="119" t="s">
+      <c r="F10" s="84" t="s">
         <v>136</v>
       </c>
-      <c r="G10" s="116"/>
+      <c r="G10" s="82"/>
       <c r="H10"/>
-      <c r="M10" s="13"/>
-[...2 lines deleted...]
-      <c r="A11" s="109" t="s">
+      <c r="M10" s="12"/>
+    </row>
+    <row r="11" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="75" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="110" t="s">
+      <c r="B11" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="C11" s="110" t="s">
+      <c r="C11" s="76" t="s">
         <v>73</v>
       </c>
-      <c r="D11" s="17">
+      <c r="D11" s="14">
         <v>86</v>
       </c>
-      <c r="E11" s="17">
+      <c r="E11" s="14">
         <v>62</v>
       </c>
-      <c r="F11" s="111" t="s">
+      <c r="F11" s="77" t="s">
         <v>190</v>
       </c>
-      <c r="G11" s="72"/>
-[...3 lines deleted...]
-      <c r="A12" s="89" t="s">
+      <c r="G11" s="51"/>
+      <c r="H11" s="11"/>
+    </row>
+    <row r="12" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="61" t="s">
         <v>147</v>
       </c>
-      <c r="B12" s="90" t="s">
+      <c r="B12" s="62" t="s">
         <v>149</v>
       </c>
-      <c r="C12" s="29" t="s">
+      <c r="C12" s="24" t="s">
         <v>173</v>
       </c>
-      <c r="D12" s="47">
+      <c r="D12" s="24">
         <v>6</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E12" s="24">
         <v>9</v>
       </c>
-      <c r="F12" s="77" t="s">
+      <c r="F12" s="55" t="s">
         <v>191</v>
       </c>
-      <c r="H12" s="14"/>
-[...2 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="H12" s="11"/>
+    </row>
+    <row r="13" spans="1:13" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="37"/>
-[...37 lines deleted...]
-      <c r="D17" s="15"/>
+      <c r="B13" s="8"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+    </row>
+    <row r="14" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="18"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="18"/>
+      <c r="D14" s="18"/>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+      <c r="G14" s="18"/>
+    </row>
+    <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="53"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="18"/>
+      <c r="D15" s="18"/>
+      <c r="E15" s="18"/>
+      <c r="F15" s="18"/>
+      <c r="G15" s="18"/>
+    </row>
+    <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="18"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="18"/>
+      <c r="E16" s="18"/>
+      <c r="F16" s="18"/>
+      <c r="G16" s="18"/>
+    </row>
+    <row r="17" spans="1:8" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="8"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17" s="15"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G17" s="8"/>
+      <c r="H17" s="11"/>
+    </row>
+    <row r="18" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E18"/>
       <c r="F18"/>
     </row>
-    <row r="19" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="20"/>
+    <row r="19" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="15"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
-    <row r="20" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E20"/>
       <c r="F20"/>
     </row>
-    <row r="21" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E21"/>
       <c r="F21"/>
     </row>
-    <row r="22" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E22"/>
       <c r="F22"/>
     </row>
-    <row r="23" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E23"/>
       <c r="F23"/>
     </row>
-    <row r="24" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="E24"/>
       <c r="F24"/>
-      <c r="H24" s="14"/>
-[...332 lines deleted...]
-      <c r="H135" s="14"/>
+      <c r="H24" s="11"/>
+    </row>
+    <row r="25" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H25" s="11"/>
+    </row>
+    <row r="26" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H26" s="11"/>
+    </row>
+    <row r="27" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H27" s="11"/>
+    </row>
+    <row r="28" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H28" s="11"/>
+    </row>
+    <row r="29" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H29" s="11"/>
+    </row>
+    <row r="30" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H30" s="11"/>
+    </row>
+    <row r="31" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H31" s="11"/>
+    </row>
+    <row r="32" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H32" s="11"/>
+    </row>
+    <row r="33" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H33" s="11"/>
+    </row>
+    <row r="34" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H34" s="11"/>
+    </row>
+    <row r="35" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H35" s="11"/>
+    </row>
+    <row r="36" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H36" s="11"/>
+    </row>
+    <row r="37" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H37" s="11"/>
+    </row>
+    <row r="38" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H38" s="11"/>
+    </row>
+    <row r="39" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H39" s="11"/>
+    </row>
+    <row r="40" spans="8:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H40" s="11"/>
+    </row>
+    <row r="41" spans="8:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H41" s="11"/>
+    </row>
+    <row r="42" spans="8:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H42" s="11"/>
+    </row>
+    <row r="43" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H43" s="11"/>
+    </row>
+    <row r="44" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H44" s="11"/>
+    </row>
+    <row r="45" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H45" s="11"/>
+    </row>
+    <row r="46" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H46" s="11"/>
+    </row>
+    <row r="47" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H47" s="11"/>
+    </row>
+    <row r="48" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H48" s="11"/>
+    </row>
+    <row r="49" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H49" s="11"/>
+    </row>
+    <row r="50" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H50" s="11"/>
+    </row>
+    <row r="51" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H51" s="11"/>
+    </row>
+    <row r="52" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H52" s="11"/>
+    </row>
+    <row r="53" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H53" s="11"/>
+    </row>
+    <row r="54" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H54" s="11"/>
+    </row>
+    <row r="55" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H55" s="11"/>
+    </row>
+    <row r="56" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H56" s="11"/>
+    </row>
+    <row r="57" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H57" s="11"/>
+    </row>
+    <row r="58" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H58" s="11"/>
+    </row>
+    <row r="59" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H59" s="11"/>
+    </row>
+    <row r="60" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H60" s="11"/>
+    </row>
+    <row r="61" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H61" s="11"/>
+    </row>
+    <row r="62" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H62" s="11"/>
+    </row>
+    <row r="63" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H63" s="11"/>
+    </row>
+    <row r="64" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H64" s="11"/>
+    </row>
+    <row r="65" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H65" s="11"/>
+    </row>
+    <row r="66" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H66" s="11"/>
+    </row>
+    <row r="67" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H67" s="11"/>
+    </row>
+    <row r="68" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H68" s="11"/>
+    </row>
+    <row r="69" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H69" s="11"/>
+    </row>
+    <row r="70" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H70" s="11"/>
+    </row>
+    <row r="71" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H71" s="11"/>
+    </row>
+    <row r="72" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H72" s="11"/>
+    </row>
+    <row r="73" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H73" s="11"/>
+    </row>
+    <row r="74" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H74" s="11"/>
+    </row>
+    <row r="75" spans="8:8" ht="72.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H75" s="11"/>
+    </row>
+    <row r="76" spans="8:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H76" s="11"/>
+    </row>
+    <row r="77" spans="8:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H77" s="11"/>
+    </row>
+    <row r="78" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H78" s="11"/>
+    </row>
+    <row r="79" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H79" s="11"/>
+    </row>
+    <row r="80" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H80" s="11"/>
+    </row>
+    <row r="81" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H81" s="11"/>
+    </row>
+    <row r="82" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H82" s="11"/>
+    </row>
+    <row r="83" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H83" s="11"/>
+    </row>
+    <row r="84" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H84" s="11"/>
+    </row>
+    <row r="85" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H85" s="11"/>
+    </row>
+    <row r="86" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H86" s="11"/>
+    </row>
+    <row r="87" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H87" s="11"/>
+    </row>
+    <row r="88" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H88" s="11"/>
+    </row>
+    <row r="89" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H89" s="11"/>
+    </row>
+    <row r="90" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H90" s="11"/>
+    </row>
+    <row r="91" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H91" s="11"/>
+    </row>
+    <row r="92" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H92" s="11"/>
+    </row>
+    <row r="93" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H93" s="11"/>
+    </row>
+    <row r="94" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H94" s="11"/>
+    </row>
+    <row r="95" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H95" s="11"/>
+    </row>
+    <row r="96" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H96" s="11"/>
+    </row>
+    <row r="97" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H97" s="11"/>
+    </row>
+    <row r="98" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H98" s="11"/>
+    </row>
+    <row r="99" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H99" s="11"/>
+    </row>
+    <row r="100" spans="8:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H100" s="11"/>
+    </row>
+    <row r="101" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H101" s="11"/>
+    </row>
+    <row r="102" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H102" s="11"/>
+    </row>
+    <row r="103" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H103" s="11"/>
+    </row>
+    <row r="104" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H104" s="11"/>
+    </row>
+    <row r="105" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H105" s="11"/>
+    </row>
+    <row r="106" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H106" s="11"/>
+    </row>
+    <row r="107" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H107" s="11"/>
+    </row>
+    <row r="108" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H108" s="11"/>
+    </row>
+    <row r="109" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H109" s="11"/>
+    </row>
+    <row r="110" spans="8:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H110" s="11"/>
+    </row>
+    <row r="111" spans="8:8" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H111" s="11"/>
+    </row>
+    <row r="112" spans="8:8" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H112" s="11"/>
+    </row>
+    <row r="113" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H113" s="11"/>
+    </row>
+    <row r="114" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H114" s="11"/>
+    </row>
+    <row r="115" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H115" s="11"/>
+    </row>
+    <row r="116" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H116" s="11"/>
+    </row>
+    <row r="117" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H117" s="11"/>
+    </row>
+    <row r="118" spans="8:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H118" s="11"/>
+    </row>
+    <row r="119" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H119" s="11"/>
+    </row>
+    <row r="120" spans="8:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H120" s="11"/>
+    </row>
+    <row r="121" spans="8:8" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H121" s="11"/>
+    </row>
+    <row r="122" spans="8:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H122" s="11"/>
+    </row>
+    <row r="123" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H123" s="11"/>
+    </row>
+    <row r="124" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H124" s="11"/>
+    </row>
+    <row r="125" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H125" s="11"/>
+    </row>
+    <row r="126" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H126" s="11"/>
+    </row>
+    <row r="127" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H127" s="11"/>
+    </row>
+    <row r="128" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H128" s="11"/>
+    </row>
+    <row r="129" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H129" s="11"/>
+    </row>
+    <row r="130" spans="8:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H130" s="11"/>
+    </row>
+    <row r="131" spans="8:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H131" s="11"/>
+    </row>
+    <row r="132" spans="8:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="H132" s="11"/>
+    </row>
+    <row r="133" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H133" s="11"/>
+    </row>
+    <row r="134" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H134" s="11"/>
+    </row>
+    <row r="135" spans="8:8" x14ac:dyDescent="0.35">
+      <c r="H135" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
@@ -7345,32 +7158,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>１稼働中井戸</vt:lpstr>
       <vt:lpstr>２工事停止中井戸</vt:lpstr>
       <vt:lpstr>3有機フッ素化合物停止中井戸</vt:lpstr>
       <vt:lpstr>4その他停止中井戸</vt:lpstr>
       <vt:lpstr>'１稼働中井戸'!Print_Area</vt:lpstr>
       <vt:lpstr>'２工事停止中井戸'!Print_Area</vt:lpstr>
       <vt:lpstr>'3有機フッ素化合物停止中井戸'!Print_Area</vt:lpstr>
       <vt:lpstr>'4その他停止中井戸'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>田中 武志</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>