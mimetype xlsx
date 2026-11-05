--- v0 (2026-06-15)
+++ v1 (2026-11-05)
@@ -7,91 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3BEA2C6-ACA4-4F9B-A823-C9BA6291E892}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62C9428C-D0CE-4C32-AD52-F7A2359D86C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="34665" yWindow="4245" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="①有機フッ素化合物検出状況" sheetId="9" r:id="rId1"/>
     <sheet name="②多摩地区　給水栓水(令和7年度)PFOS及びPFOA" sheetId="6" r:id="rId2"/>
     <sheet name="③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA" sheetId="2" r:id="rId3"/>
     <sheet name="④多摩地区　給水栓水(令和7年度)PFHxS" sheetId="4" r:id="rId4"/>
     <sheet name="⑤多摩地区 原水・浄水(令和7年度)PFHxS" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">①有機フッ素化合物検出状況!$A$1:$D$102</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'②多摩地区　給水栓水(令和7年度)PFOS及びPFOA'!$A$1:$G$99</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA'!$A$1:$K$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'④多摩地区　給水栓水(令和7年度)PFHxS'!$A$1:$G$99</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'⑤多摩地区 原水・浄水(令和7年度)PFHxS'!$A$1:$K$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2105" uniqueCount="289">
   <si>
     <t>PFOS及びPFOAの合計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>原水</t>
     <rPh sb="0" eb="2">
       <t>ゲンスイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>浄水</t>
     <rPh sb="0" eb="2">
       <t>ジョウスイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -3434,758 +3426,566 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="65" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="237">
+  <cellXfs count="173">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...214 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="メモ" xfId="1" builtinId="10"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -4963,10266 +4763,10225 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC5AE456-E26F-4987-94EF-AC6787C89C99}">
   <dimension ref="A1:J108"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="40" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.375" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="28.375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="16.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.88671875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="28.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.6640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.88671875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.33203125" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="174" t="s">
+    <row r="1" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="116" t="s">
         <v>283</v>
       </c>
-      <c r="B1" s="174"/>
-[...10 lines deleted...]
-      <c r="A2" s="176" t="s">
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="52"/>
+    </row>
+    <row r="2" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="123" t="s">
         <v>285</v>
       </c>
-      <c r="B2" s="176"/>
-[...9 lines deleted...]
-      <c r="A3" s="176" t="s">
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="123"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+    </row>
+    <row r="3" spans="1:10" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="123" t="s">
         <v>286</v>
       </c>
-      <c r="B3" s="176"/>
-[...9 lines deleted...]
-      <c r="A4" s="162" t="s">
+      <c r="B3" s="123"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="123"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="36"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="164" t="s">
+      <c r="B4" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C4" s="164" t="s">
+      <c r="C4" s="117" t="s">
         <v>192</v>
       </c>
-      <c r="D4" s="166" t="s">
+      <c r="D4" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="F4" s="80"/>
-[...15 lines deleted...]
-      <c r="A6" s="171" t="s">
+      <c r="G4" s="2"/>
+      <c r="H4" s="2"/>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="125"/>
+      <c r="B5" s="118"/>
+      <c r="C5" s="118"/>
+      <c r="D5" s="120"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2"/>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="112" t="s">
         <v>95</v>
       </c>
       <c r="B6" s="10">
         <v>48</v>
       </c>
-      <c r="C6" s="59" t="s">
+      <c r="C6" s="54" t="s">
         <v>200</v>
       </c>
-      <c r="D6" s="56" t="s">
+      <c r="D6" s="46" t="s">
         <v>195</v>
       </c>
-      <c r="F6" s="75"/>
-[...5 lines deleted...]
-      <c r="A7" s="173"/>
+    </row>
+    <row r="7" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="114"/>
       <c r="B7" s="14">
         <v>49</v>
       </c>
-      <c r="C7" s="60" t="s">
+      <c r="C7" s="55" t="s">
         <v>201</v>
       </c>
-      <c r="D7" s="57" t="s">
+      <c r="D7" s="47" t="s">
         <v>194</v>
       </c>
-      <c r="F7" s="78"/>
-[...5 lines deleted...]
-      <c r="A8" s="173"/>
+    </row>
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114"/>
       <c r="B8" s="14">
         <v>50</v>
       </c>
-      <c r="C8" s="60" t="s">
+      <c r="C8" s="55" t="s">
         <v>202</v>
       </c>
-      <c r="D8" s="57" t="s">
+      <c r="D8" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="F8" s="75"/>
-[...5 lines deleted...]
-      <c r="A9" s="173"/>
+    </row>
+    <row r="9" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
       <c r="B9" s="14">
         <v>51</v>
       </c>
-      <c r="C9" s="60" t="s">
+      <c r="C9" s="55" t="s">
         <v>203</v>
       </c>
-      <c r="D9" s="57" t="s">
+      <c r="D9" s="47" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="173"/>
+    <row r="10" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="114"/>
       <c r="B10" s="14">
         <v>52</v>
       </c>
-      <c r="C10" s="60" t="s">
+      <c r="C10" s="55" t="s">
         <v>204</v>
       </c>
-      <c r="D10" s="57" t="s">
+      <c r="D10" s="47" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="173"/>
+    <row r="11" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="114"/>
       <c r="B11" s="14">
         <v>53</v>
       </c>
-      <c r="C11" s="60" t="s">
+      <c r="C11" s="55" t="s">
         <v>205</v>
       </c>
-      <c r="D11" s="57" t="s">
+      <c r="D11" s="47" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="173"/>
+    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="114"/>
       <c r="B12" s="14">
         <v>54</v>
       </c>
-      <c r="C12" s="60" t="s">
+      <c r="C12" s="55" t="s">
         <v>206</v>
       </c>
-      <c r="D12" s="57" t="s">
+      <c r="D12" s="47" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="173"/>
+    <row r="13" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
       <c r="B13" s="14">
         <v>117</v>
       </c>
-      <c r="C13" s="60" t="s">
+      <c r="C13" s="55" t="s">
         <v>207</v>
       </c>
-      <c r="D13" s="57" t="s">
+      <c r="D13" s="47" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="173"/>
+    <row r="14" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="114"/>
       <c r="B14" s="14">
         <v>124</v>
       </c>
-      <c r="C14" s="60" t="s">
+      <c r="C14" s="55" t="s">
         <v>208</v>
       </c>
-      <c r="D14" s="57" t="s">
+      <c r="D14" s="47" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="172"/>
+    <row r="15" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="115"/>
       <c r="B15" s="18">
         <v>125</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>209</v>
       </c>
       <c r="D15" s="19" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="171" t="s">
+    <row r="16" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="112" t="s">
         <v>113</v>
       </c>
       <c r="B16" s="10">
         <v>55</v>
       </c>
-      <c r="C16" s="59" t="s">
+      <c r="C16" s="54" t="s">
         <v>210</v>
       </c>
-      <c r="D16" s="56" t="s">
+      <c r="D16" s="46" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="177"/>
+    <row r="17" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="113"/>
       <c r="B17" s="14">
         <v>56</v>
       </c>
-      <c r="C17" s="60" t="s">
+      <c r="C17" s="55" t="s">
         <v>211</v>
       </c>
-      <c r="D17" s="57" t="s">
+      <c r="D17" s="47" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="173"/>
+    <row r="18" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="114"/>
       <c r="B18" s="14">
         <v>57</v>
       </c>
-      <c r="C18" s="60" t="s">
+      <c r="C18" s="55" t="s">
         <v>212</v>
       </c>
-      <c r="D18" s="57" t="s">
+      <c r="D18" s="47" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="173"/>
+    <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="114"/>
       <c r="B19" s="14">
         <v>58</v>
       </c>
-      <c r="C19" s="60" t="s">
+      <c r="C19" s="55" t="s">
         <v>213</v>
       </c>
-      <c r="D19" s="57" t="s">
+      <c r="D19" s="47" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="173"/>
+    <row r="20" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="114"/>
       <c r="B20" s="14">
         <v>59</v>
       </c>
-      <c r="C20" s="60" t="s">
+      <c r="C20" s="55" t="s">
         <v>214</v>
       </c>
-      <c r="D20" s="57" t="s">
+      <c r="D20" s="47" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="173"/>
+    <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114"/>
       <c r="B21" s="14">
         <v>60</v>
       </c>
-      <c r="C21" s="60" t="s">
+      <c r="C21" s="55" t="s">
         <v>215</v>
       </c>
-      <c r="D21" s="57" t="s">
+      <c r="D21" s="47" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="173"/>
+    <row r="22" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="114"/>
       <c r="B22" s="14">
         <v>61</v>
       </c>
-      <c r="C22" s="60" t="s">
+      <c r="C22" s="55" t="s">
         <v>216</v>
       </c>
-      <c r="D22" s="57" t="s">
+      <c r="D22" s="47" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="172"/>
+    <row r="23" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="115"/>
       <c r="B23" s="18">
         <v>62</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>217</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="168" t="s">
+    <row r="24" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="121" t="s">
         <v>123</v>
       </c>
       <c r="B24" s="10">
         <v>63</v>
       </c>
-      <c r="C24" s="59" t="s">
+      <c r="C24" s="54" t="s">
         <v>218</v>
       </c>
-      <c r="D24" s="56" t="s">
+      <c r="D24" s="46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="175"/>
+    <row r="25" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="122"/>
       <c r="B25" s="18">
         <v>64</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>219</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="26" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-    <row r="27" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="59"/>
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+    </row>
+    <row r="27" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="36"/>
       <c r="B27" s="36"/>
       <c r="C27" s="36"/>
       <c r="D27" s="36"/>
     </row>
-    <row r="28" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="162" t="s">
+    <row r="28" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B28" s="164" t="s">
+      <c r="B28" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C28" s="164" t="s">
+      <c r="C28" s="117" t="s">
         <v>192</v>
       </c>
-      <c r="D28" s="166" t="s">
+      <c r="D28" s="119" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="29" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A30" s="171" t="s">
+    <row r="29" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="125"/>
+      <c r="B29" s="118"/>
+      <c r="C29" s="118"/>
+      <c r="D29" s="120"/>
+    </row>
+    <row r="30" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="112" t="s">
         <v>127</v>
       </c>
       <c r="B30" s="10">
         <v>65</v>
       </c>
-      <c r="C30" s="59" t="s">
+      <c r="C30" s="54" t="s">
         <v>220</v>
       </c>
-      <c r="D30" s="56" t="s">
+      <c r="D30" s="46" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="177"/>
+    <row r="31" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="113"/>
       <c r="B31" s="14">
         <v>66</v>
       </c>
-      <c r="C31" s="60" t="s">
+      <c r="C31" s="55" t="s">
         <v>221</v>
       </c>
-      <c r="D31" s="57" t="s">
+      <c r="D31" s="47" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="32" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="173"/>
+    <row r="32" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="114"/>
       <c r="B32" s="14">
         <v>67</v>
       </c>
-      <c r="C32" s="60" t="s">
+      <c r="C32" s="55" t="s">
         <v>222</v>
       </c>
-      <c r="D32" s="57" t="s">
+      <c r="D32" s="47" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="173"/>
+    <row r="33" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="114"/>
       <c r="B33" s="14">
         <v>68</v>
       </c>
-      <c r="C33" s="60" t="s">
+      <c r="C33" s="55" t="s">
         <v>223</v>
       </c>
-      <c r="D33" s="57" t="s">
+      <c r="D33" s="47" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="34" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="173"/>
+    <row r="34" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="114"/>
       <c r="B34" s="14">
         <v>69</v>
       </c>
-      <c r="C34" s="60" t="s">
+      <c r="C34" s="55" t="s">
         <v>224</v>
       </c>
-      <c r="D34" s="57" t="s">
+      <c r="D34" s="47" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="173"/>
+    <row r="35" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="114"/>
       <c r="B35" s="14">
         <v>70</v>
       </c>
-      <c r="C35" s="60" t="s">
+      <c r="C35" s="55" t="s">
         <v>225</v>
       </c>
-      <c r="D35" s="57" t="s">
+      <c r="D35" s="47" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="36" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="173"/>
+    <row r="36" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="114"/>
       <c r="B36" s="14">
         <v>71</v>
       </c>
-      <c r="C36" s="60" t="s">
+      <c r="C36" s="55" t="s">
         <v>226</v>
       </c>
-      <c r="D36" s="57" t="s">
+      <c r="D36" s="47" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="173"/>
+    <row r="37" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="114"/>
       <c r="B37" s="14">
         <v>72</v>
       </c>
-      <c r="C37" s="60" t="s">
+      <c r="C37" s="55" t="s">
         <v>227</v>
       </c>
-      <c r="D37" s="57" t="s">
+      <c r="D37" s="47" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="172"/>
+    <row r="38" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="115"/>
       <c r="B38" s="18">
         <v>73</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>228</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="171" t="s">
+    <row r="39" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="112" t="s">
         <v>137</v>
       </c>
       <c r="B39" s="10">
         <v>74</v>
       </c>
-      <c r="C39" s="59" t="s">
+      <c r="C39" s="54" t="s">
         <v>229</v>
       </c>
-      <c r="D39" s="56" t="s">
+      <c r="D39" s="46" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="40" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="173"/>
+    <row r="40" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="114"/>
       <c r="B40" s="14">
         <v>75</v>
       </c>
-      <c r="C40" s="60" t="s">
+      <c r="C40" s="55" t="s">
         <v>230</v>
       </c>
-      <c r="D40" s="57" t="s">
+      <c r="D40" s="47" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="41" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="173"/>
+    <row r="41" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="114"/>
       <c r="B41" s="14">
         <v>76</v>
       </c>
-      <c r="C41" s="60" t="s">
+      <c r="C41" s="55" t="s">
         <v>231</v>
       </c>
-      <c r="D41" s="57" t="s">
+      <c r="D41" s="47" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="42" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="172"/>
+    <row r="42" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="115"/>
       <c r="B42" s="18">
         <v>77</v>
       </c>
       <c r="C42" s="18" t="s">
         <v>232</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="F42" s="43"/>
-[...2 lines deleted...]
-      <c r="A43" s="171" t="s">
+      <c r="F42" s="42"/>
+    </row>
+    <row r="43" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="112" t="s">
         <v>140</v>
       </c>
       <c r="B43" s="10">
         <v>78</v>
       </c>
-      <c r="C43" s="59" t="s">
+      <c r="C43" s="54" t="s">
         <v>233</v>
       </c>
-      <c r="D43" s="56" t="s">
+      <c r="D43" s="46" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="44" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="173"/>
+    <row r="44" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="114"/>
       <c r="B44" s="14">
         <v>79</v>
       </c>
-      <c r="C44" s="60" t="s">
+      <c r="C44" s="55" t="s">
         <v>234</v>
       </c>
-      <c r="D44" s="57" t="s">
+      <c r="D44" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="E44" s="62"/>
-[...6 lines deleted...]
-      <c r="A45" s="172"/>
+      <c r="E44" s="57"/>
+      <c r="F44" s="57"/>
+      <c r="G44" s="57"/>
+      <c r="H44" s="57"/>
+      <c r="I44" s="57"/>
+    </row>
+    <row r="45" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="115"/>
       <c r="B45" s="18">
         <v>80</v>
       </c>
       <c r="C45" s="18" t="s">
         <v>235</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="46" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A46" s="171" t="s">
+    <row r="46" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="112" t="s">
         <v>144</v>
       </c>
       <c r="B46" s="10">
         <v>81</v>
       </c>
-      <c r="C46" s="59" t="s">
+      <c r="C46" s="54" t="s">
         <v>236</v>
       </c>
-      <c r="D46" s="56" t="s">
+      <c r="D46" s="46" t="s">
         <v>145</v>
       </c>
-      <c r="F46" s="43"/>
-[...2 lines deleted...]
-      <c r="A47" s="177"/>
+      <c r="F46" s="42"/>
+    </row>
+    <row r="47" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="113"/>
       <c r="B47" s="14">
         <v>82</v>
       </c>
-      <c r="C47" s="60" t="s">
+      <c r="C47" s="55" t="s">
         <v>237</v>
       </c>
-      <c r="D47" s="57" t="s">
+      <c r="D47" s="47" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="173"/>
+    <row r="48" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="114"/>
       <c r="B48" s="14">
         <v>83</v>
       </c>
-      <c r="C48" s="60" t="s">
+      <c r="C48" s="55" t="s">
         <v>238</v>
       </c>
-      <c r="D48" s="57" t="s">
+      <c r="D48" s="47" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="173"/>
+    <row r="49" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="114"/>
       <c r="B49" s="14">
         <v>84</v>
       </c>
-      <c r="C49" s="60" t="s">
+      <c r="C49" s="55" t="s">
         <v>239</v>
       </c>
-      <c r="D49" s="57" t="s">
+      <c r="D49" s="47" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="173"/>
+    <row r="50" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="114"/>
       <c r="B50" s="14">
         <v>85</v>
       </c>
-      <c r="C50" s="60" t="s">
+      <c r="C50" s="55" t="s">
         <v>240</v>
       </c>
-      <c r="D50" s="57" t="s">
+      <c r="D50" s="47" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="173"/>
+    <row r="51" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="114"/>
       <c r="B51" s="14">
         <v>86</v>
       </c>
-      <c r="C51" s="60" t="s">
+      <c r="C51" s="55" t="s">
         <v>241</v>
       </c>
-      <c r="D51" s="57" t="s">
+      <c r="D51" s="47" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="172"/>
+    <row r="52" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="115"/>
       <c r="B52" s="18">
         <v>87</v>
       </c>
       <c r="C52" s="18" t="s">
         <v>242</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="171" t="s">
+    <row r="53" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="112" t="s">
         <v>96</v>
       </c>
       <c r="B53" s="10">
         <v>88</v>
       </c>
-      <c r="C53" s="59" t="s">
+      <c r="C53" s="54" t="s">
         <v>243</v>
       </c>
-      <c r="D53" s="56" t="s">
+      <c r="D53" s="46" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="172"/>
+    <row r="54" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="115"/>
       <c r="B54" s="18">
         <v>89</v>
       </c>
       <c r="C54" s="18" t="s">
         <v>244</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="55" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B55" s="24">
         <v>90</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>245</v>
       </c>
-      <c r="D55" s="44" t="s">
+      <c r="D55" s="43" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="56" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="36"/>
       <c r="B56" s="36"/>
       <c r="C56" s="36"/>
       <c r="D56" s="36"/>
     </row>
-    <row r="57" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A57" s="36"/>
       <c r="B57" s="36"/>
       <c r="C57" s="36"/>
       <c r="D57" s="36"/>
     </row>
-    <row r="58" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="162" t="s">
+    <row r="58" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B58" s="164" t="s">
+      <c r="B58" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C58" s="164" t="s">
+      <c r="C58" s="117" t="s">
         <v>192</v>
       </c>
-      <c r="D58" s="166" t="s">
+      <c r="D58" s="119" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="A60" s="171" t="s">
+    <row r="59" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="125"/>
+      <c r="B59" s="118"/>
+      <c r="C59" s="118"/>
+      <c r="D59" s="120"/>
+    </row>
+    <row r="60" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="112" t="s">
         <v>99</v>
       </c>
       <c r="B60" s="10">
         <v>91</v>
       </c>
-      <c r="C60" s="59" t="s">
+      <c r="C60" s="54" t="s">
         <v>246</v>
       </c>
-      <c r="D60" s="56" t="s">
+      <c r="D60" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="173"/>
+    <row r="61" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="114"/>
       <c r="B61" s="14">
         <v>92</v>
       </c>
-      <c r="C61" s="60" t="s">
+      <c r="C61" s="55" t="s">
         <v>247</v>
       </c>
-      <c r="D61" s="57" t="s">
+      <c r="D61" s="47" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="62" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="173"/>
+    <row r="62" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="114"/>
       <c r="B62" s="14">
         <v>93</v>
       </c>
-      <c r="C62" s="60" t="s">
+      <c r="C62" s="55" t="s">
         <v>248</v>
       </c>
-      <c r="D62" s="57" t="s">
+      <c r="D62" s="47" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="63" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="173"/>
+    <row r="63" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="114"/>
       <c r="B63" s="14">
         <v>94</v>
       </c>
-      <c r="C63" s="60" t="s">
+      <c r="C63" s="55" t="s">
         <v>249</v>
       </c>
-      <c r="D63" s="57" t="s">
+      <c r="D63" s="47" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="64" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="172"/>
+    <row r="64" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="115"/>
       <c r="B64" s="18">
         <v>95</v>
       </c>
       <c r="C64" s="18" t="s">
         <v>250</v>
       </c>
       <c r="D64" s="19" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A65" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B65" s="24">
         <v>96</v>
       </c>
       <c r="C65" s="24" t="s">
         <v>251</v>
       </c>
-      <c r="D65" s="44" t="s">
+      <c r="D65" s="43" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="66" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="171" t="s">
+    <row r="66" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="112" t="s">
         <v>112</v>
       </c>
       <c r="B66" s="10">
         <v>97</v>
       </c>
-      <c r="C66" s="59" t="s">
+      <c r="C66" s="54" t="s">
         <v>252</v>
       </c>
-      <c r="D66" s="56" t="s">
+      <c r="D66" s="46" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="67" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="172"/>
+    <row r="67" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="115"/>
       <c r="B67" s="18">
         <v>98</v>
       </c>
       <c r="C67" s="18" t="s">
         <v>253</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="171" t="s">
+    <row r="68" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="112" t="s">
         <v>114</v>
       </c>
       <c r="B68" s="10">
         <v>99</v>
       </c>
-      <c r="C68" s="59" t="s">
+      <c r="C68" s="54" t="s">
         <v>254</v>
       </c>
-      <c r="D68" s="56" t="s">
+      <c r="D68" s="46" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="172"/>
+    <row r="69" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="115"/>
       <c r="B69" s="18">
         <v>100</v>
       </c>
       <c r="C69" s="18" t="s">
         <v>255</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="55" t="s">
+    <row r="70" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="44" t="s">
         <v>116</v>
       </c>
       <c r="B70" s="30">
         <v>101</v>
       </c>
       <c r="C70" s="30" t="s">
         <v>193</v>
       </c>
-      <c r="D70" s="54" t="s">
+      <c r="D70" s="45" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="71" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B71" s="24">
         <v>102</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>256</v>
       </c>
-      <c r="D71" s="44" t="s">
+      <c r="D71" s="43" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="171" t="s">
+    <row r="72" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="112" t="s">
         <v>119</v>
       </c>
       <c r="B72" s="10">
         <v>103</v>
       </c>
-      <c r="C72" s="59" t="s">
+      <c r="C72" s="54" t="s">
         <v>257</v>
       </c>
-      <c r="D72" s="56" t="s">
+      <c r="D72" s="46" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="173"/>
+    <row r="73" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="114"/>
       <c r="B73" s="32">
         <v>104</v>
       </c>
       <c r="C73" s="32" t="s">
         <v>258</v>
       </c>
-      <c r="D73" s="61" t="s">
+      <c r="D73" s="56" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="74" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B74" s="24">
         <v>105</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>259</v>
       </c>
-      <c r="D74" s="44" t="s">
+      <c r="D74" s="43" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="171" t="s">
+    <row r="75" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="112" t="s">
         <v>124</v>
       </c>
       <c r="B75" s="10">
         <v>106</v>
       </c>
-      <c r="C75" s="59" t="s">
+      <c r="C75" s="54" t="s">
         <v>260</v>
       </c>
-      <c r="D75" s="56" t="s">
+      <c r="D75" s="46" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="76" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="172"/>
+    <row r="76" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="115"/>
       <c r="B76" s="18">
         <v>107</v>
       </c>
       <c r="C76" s="18" t="s">
         <v>261</v>
       </c>
       <c r="D76" s="19" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A77" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B77" s="24">
         <v>108</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>262</v>
       </c>
-      <c r="D77" s="44" t="s">
+      <c r="D77" s="43" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="171" t="s">
+    <row r="78" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="112" t="s">
         <v>58</v>
       </c>
       <c r="B78" s="10">
         <v>109</v>
       </c>
-      <c r="C78" s="59" t="s">
+      <c r="C78" s="54" t="s">
         <v>263</v>
       </c>
-      <c r="D78" s="56" t="s">
+      <c r="D78" s="46" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="173"/>
+    <row r="79" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="114"/>
       <c r="B79" s="32">
         <v>110</v>
       </c>
       <c r="C79" s="32" t="s">
         <v>264</v>
       </c>
-      <c r="D79" s="61" t="s">
+      <c r="D79" s="56" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="171" t="s">
+    <row r="80" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="112" t="s">
         <v>61</v>
       </c>
       <c r="B80" s="10">
         <v>111</v>
       </c>
-      <c r="C80" s="59" t="s">
+      <c r="C80" s="54" t="s">
         <v>265</v>
       </c>
-      <c r="D80" s="56" t="s">
+      <c r="D80" s="46" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="172"/>
+    <row r="81" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="115"/>
       <c r="B81" s="18">
         <v>112</v>
       </c>
       <c r="C81" s="18" t="s">
         <v>266</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="82" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="171" t="s">
+    <row r="82" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="112" t="s">
         <v>64</v>
       </c>
       <c r="B82" s="10">
         <v>113</v>
       </c>
-      <c r="C82" s="59" t="s">
+      <c r="C82" s="54" t="s">
         <v>267</v>
       </c>
-      <c r="D82" s="56" t="s">
+      <c r="D82" s="46" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="83" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="173"/>
+    <row r="83" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="114"/>
       <c r="B83" s="14">
         <v>114</v>
       </c>
-      <c r="C83" s="60" t="s">
+      <c r="C83" s="55" t="s">
         <v>268</v>
       </c>
-      <c r="D83" s="57" t="s">
+      <c r="D83" s="47" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="84" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A84" s="173"/>
+    <row r="84" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="114"/>
       <c r="B84" s="14">
         <v>115</v>
       </c>
-      <c r="C84" s="60" t="s">
+      <c r="C84" s="55" t="s">
         <v>268</v>
       </c>
-      <c r="D84" s="57" t="s">
+      <c r="D84" s="47" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="85" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="172"/>
+    <row r="85" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="115"/>
       <c r="B85" s="18">
         <v>116</v>
       </c>
       <c r="C85" s="18" t="s">
         <v>269</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="86" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A86" s="171" t="s">
+    <row r="86" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="112" t="s">
         <v>45</v>
       </c>
       <c r="B86" s="10">
         <v>118</v>
       </c>
-      <c r="C86" s="59" t="s">
+      <c r="C86" s="54" t="s">
         <v>270</v>
       </c>
-      <c r="D86" s="56" t="s">
+      <c r="D86" s="46" t="s">
         <v>138</v>
       </c>
-      <c r="E86" s="70"/>
-[...2 lines deleted...]
-      <c r="A87" s="173"/>
+      <c r="E86" s="65"/>
+    </row>
+    <row r="87" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="114"/>
       <c r="B87" s="14">
         <v>119</v>
       </c>
-      <c r="C87" s="60" t="s">
+      <c r="C87" s="55" t="s">
         <v>271</v>
       </c>
-      <c r="D87" s="57" t="s">
+      <c r="D87" s="47" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="172"/>
+    <row r="88" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="115"/>
       <c r="B88" s="18">
         <v>120</v>
       </c>
       <c r="C88" s="18" t="s">
         <v>272</v>
       </c>
       <c r="D88" s="19" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="89" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-    <row r="90" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="58"/>
+      <c r="B89" s="59"/>
+      <c r="C89" s="59"/>
+      <c r="D89" s="59"/>
+    </row>
+    <row r="90" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="36"/>
       <c r="B90" s="36"/>
       <c r="C90" s="36"/>
       <c r="D90" s="36"/>
     </row>
-    <row r="91" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="162" t="s">
+    <row r="91" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B91" s="164" t="s">
+      <c r="B91" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="164" t="s">
+      <c r="C91" s="117" t="s">
         <v>192</v>
       </c>
-      <c r="D91" s="166" t="s">
+      <c r="D91" s="119" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="92" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-    <row r="93" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="125"/>
+      <c r="B92" s="118"/>
+      <c r="C92" s="118"/>
+      <c r="D92" s="120"/>
+    </row>
+    <row r="93" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B93" s="24">
         <v>121</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>273</v>
       </c>
-      <c r="D93" s="44" t="s">
+      <c r="D93" s="43" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A94" s="171" t="s">
+    <row r="94" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="112" t="s">
         <v>71</v>
       </c>
       <c r="B94" s="10">
         <v>122</v>
       </c>
-      <c r="C94" s="59" t="s">
+      <c r="C94" s="54" t="s">
         <v>274</v>
       </c>
-      <c r="D94" s="56" t="s">
+      <c r="D94" s="46" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="95" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="172"/>
+    <row r="95" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="115"/>
       <c r="B95" s="18">
         <v>123</v>
       </c>
       <c r="C95" s="18" t="s">
         <v>275</v>
       </c>
       <c r="D95" s="19" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="96" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A96" s="168" t="s">
+    <row r="96" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="121" t="s">
         <v>72</v>
       </c>
       <c r="B96" s="10">
         <v>126</v>
       </c>
-      <c r="C96" s="59" t="s">
+      <c r="C96" s="54" t="s">
         <v>276</v>
       </c>
-      <c r="D96" s="56" t="s">
+      <c r="D96" s="46" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A97" s="169"/>
+    <row r="97" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="127"/>
       <c r="B97" s="14">
         <v>127</v>
       </c>
-      <c r="C97" s="60" t="s">
+      <c r="C97" s="55" t="s">
         <v>277</v>
       </c>
-      <c r="D97" s="57" t="s">
+      <c r="D97" s="47" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="98" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A98" s="169"/>
+    <row r="98" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="127"/>
       <c r="B98" s="14">
         <v>128</v>
       </c>
-      <c r="C98" s="60" t="s">
+      <c r="C98" s="55" t="s">
         <v>278</v>
       </c>
-      <c r="D98" s="57" t="s">
+      <c r="D98" s="47" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="99" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="169"/>
+    <row r="99" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="127"/>
       <c r="B99" s="14">
         <v>129</v>
       </c>
-      <c r="C99" s="60" t="s">
+      <c r="C99" s="55" t="s">
         <v>279</v>
       </c>
-      <c r="D99" s="57" t="s">
+      <c r="D99" s="47" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A100" s="169"/>
+    <row r="100" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="127"/>
       <c r="B100" s="14">
         <v>130</v>
       </c>
-      <c r="C100" s="60" t="s">
+      <c r="C100" s="55" t="s">
         <v>280</v>
       </c>
-      <c r="D100" s="57" t="s">
+      <c r="D100" s="47" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="101" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="170"/>
+    <row r="101" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="128"/>
       <c r="B101" s="18">
         <v>131</v>
       </c>
       <c r="C101" s="18" t="s">
         <v>281</v>
       </c>
       <c r="D101" s="19" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="102" spans="1:4" ht="207.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A102" s="161" t="s">
+    <row r="102" spans="1:4" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="126" t="s">
         <v>288</v>
       </c>
-      <c r="B102" s="161"/>
-[...3 lines deleted...]
-    <row r="103" spans="1:4" ht="21" x14ac:dyDescent="0.15">
+      <c r="B102" s="126"/>
+      <c r="C102" s="126"/>
+      <c r="D102" s="126"/>
+    </row>
+    <row r="103" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
       <c r="A103" s="36"/>
-      <c r="B103" s="37"/>
-[...8 lines deleted...]
-    <row r="105" spans="1:4" ht="21" x14ac:dyDescent="0.15">
+      <c r="B103" s="36"/>
+      <c r="C103" s="36"/>
+      <c r="D103" s="36"/>
+    </row>
+    <row r="104" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="B104" s="36"/>
+      <c r="C104" s="36"/>
+      <c r="D104" s="36"/>
+    </row>
+    <row r="105" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
       <c r="A105" s="36"/>
-      <c r="B105" s="37"/>
-[...10 lines deleted...]
-      <c r="A108" s="37"/>
+      <c r="B105" s="36"/>
+      <c r="C105" s="36"/>
+      <c r="D105" s="36"/>
+    </row>
+    <row r="106" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A106" s="36"/>
+    </row>
+    <row r="107" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A107" s="36"/>
+    </row>
+    <row r="108" spans="1:4" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A108" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="39">
-    <mergeCell ref="A46:A52"/>
-[...9 lines deleted...]
-    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="A96:A101"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="A86:A88"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A16:A23"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="A6:A15"/>
-    <mergeCell ref="A102:D102"/>
-[...12 lines deleted...]
-    <mergeCell ref="A86:A88"/>
+    <mergeCell ref="A46:A52"/>
+    <mergeCell ref="A82:A85"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A30:A38"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A43:A45"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="120" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="26" max="3" man="1"/>
     <brk id="56" max="3" man="1"/>
     <brk id="89" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF5081D8-EACE-43BC-89D9-260DD9A1CA53}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:P105"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A88" zoomScale="120" zoomScaleNormal="40" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="G90" sqref="G90:G98"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18" style="1" customWidth="1"/>
-    <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="15" width="12.25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.33203125" style="1" customWidth="1"/>
+    <col min="4" max="7" width="12.21875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="7.77734375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.6640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="10.88671875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="28.33203125" style="1" customWidth="1"/>
+    <col min="12" max="15" width="12.21875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="183" t="s">
+    <row r="1" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="138" t="s">
         <v>282</v>
       </c>
-      <c r="B1" s="183"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="52"/>
+    </row>
+    <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>152</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="179" t="s">
+    <row r="3" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="140" t="s">
         <v>168</v>
       </c>
-      <c r="B3" s="179"/>
-[...14 lines deleted...]
-    <row r="4" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="140"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+    </row>
+    <row r="4" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="F4" s="6"/>
-      <c r="G4" s="38" t="s">
+      <c r="G4" s="37" t="s">
         <v>191</v>
       </c>
-      <c r="I4" s="74"/>
-[...8 lines deleted...]
-      <c r="A5" s="162" t="s">
+      <c r="I4" s="4"/>
+      <c r="N4" s="6"/>
+      <c r="O4" s="37"/>
+    </row>
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="164" t="s">
+      <c r="B5" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="166" t="s">
+      <c r="C5" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="D5" s="180" t="s">
+      <c r="D5" s="135" t="s">
         <v>153</v>
       </c>
-      <c r="E5" s="181"/>
-[...13 lines deleted...]
-      <c r="C6" s="167"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="137"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="134"/>
+      <c r="M5" s="134"/>
+      <c r="N5" s="134"/>
+      <c r="O5" s="134"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="125"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="120"/>
       <c r="D6" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="I6" s="188"/>
-[...8 lines deleted...]
-      <c r="A7" s="171" t="s">
+      <c r="I6" s="133"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="133"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="112" t="s">
         <v>95</v>
       </c>
       <c r="B7" s="10">
         <v>48</v>
       </c>
-      <c r="C7" s="47" t="s">
+      <c r="C7" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="51" t="s">
+      <c r="D7" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F7" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G7" s="39" t="s">
-[...11 lines deleted...]
-      <c r="A8" s="173"/>
+      <c r="G7" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114"/>
       <c r="B8" s="14">
         <v>49</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="50" t="s">
+      <c r="D8" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F8" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G8" s="40" t="s">
-[...11 lines deleted...]
-      <c r="A9" s="173"/>
+      <c r="G8" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
       <c r="B9" s="14">
         <v>50</v>
       </c>
-      <c r="C9" s="48" t="s">
+      <c r="C9" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="50" t="s">
+      <c r="D9" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G9" s="40" t="s">
-[...11 lines deleted...]
-      <c r="A10" s="173"/>
+      <c r="G9" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="114"/>
       <c r="B10" s="14">
         <v>51</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="50" t="s">
+      <c r="D10" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G10" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="173"/>
+      <c r="G10" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="114"/>
       <c r="B11" s="14">
         <v>52</v>
       </c>
-      <c r="C11" s="48" t="s">
+      <c r="C11" s="47" t="s">
         <v>101</v>
       </c>
-      <c r="D11" s="50" t="s">
+      <c r="D11" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G11" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="173"/>
+      <c r="G11" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="114"/>
       <c r="B12" s="14">
         <v>53</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>103</v>
       </c>
-      <c r="D12" s="50" t="s">
+      <c r="D12" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G12" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="173"/>
+      <c r="G12" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
       <c r="B13" s="14">
         <v>54</v>
       </c>
-      <c r="C13" s="48" t="s">
+      <c r="C13" s="47" t="s">
         <v>105</v>
       </c>
-      <c r="D13" s="50" t="s">
+      <c r="D13" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G13" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="173"/>
+      <c r="G13" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="114"/>
       <c r="B14" s="14">
         <v>117</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="D14" s="50" t="s">
+      <c r="D14" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G14" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="173"/>
+      <c r="G14" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="114"/>
       <c r="B15" s="14">
         <v>124</v>
       </c>
-      <c r="C15" s="48" t="s">
+      <c r="C15" s="47" t="s">
         <v>108</v>
       </c>
-      <c r="D15" s="50" t="s">
+      <c r="D15" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G15" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="172"/>
+      <c r="G15" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="115"/>
       <c r="B16" s="18">
         <v>125</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E16" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G16" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="171" t="s">
+      <c r="G16" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="112" t="s">
         <v>113</v>
       </c>
       <c r="B17" s="10">
         <v>55</v>
       </c>
-      <c r="C17" s="47" t="s">
+      <c r="C17" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="51" t="s">
+      <c r="D17" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G17" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="177"/>
+      <c r="G17" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="113"/>
       <c r="B18" s="14">
         <v>56</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="50" t="s">
+      <c r="D18" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E18" s="16">
         <v>7</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G18" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="173"/>
+      <c r="G18" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="114"/>
       <c r="B19" s="14">
         <v>57</v>
       </c>
-      <c r="C19" s="48" t="s">
+      <c r="C19" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="50" t="s">
+      <c r="D19" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G19" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="173"/>
+      <c r="G19" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="114"/>
       <c r="B20" s="14">
         <v>58</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="D20" s="50" t="s">
+      <c r="D20" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G20" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="173"/>
+      <c r="G20" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114"/>
       <c r="B21" s="14">
         <v>59</v>
       </c>
-      <c r="C21" s="48" t="s">
+      <c r="C21" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="50" t="s">
+      <c r="D21" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F21" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G21" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="173"/>
+      <c r="G21" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="114"/>
       <c r="B22" s="14">
         <v>60</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>170</v>
       </c>
-      <c r="D22" s="50" t="s">
+      <c r="D22" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G22" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="173"/>
+      <c r="G22" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="114"/>
       <c r="B23" s="14">
         <v>61</v>
       </c>
-      <c r="C23" s="48" t="s">
+      <c r="C23" s="47" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="50" t="s">
+      <c r="D23" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G23" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="172"/>
+      <c r="G23" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="115"/>
       <c r="B24" s="18">
         <v>62</v>
       </c>
       <c r="C24" s="29" t="s">
         <v>171</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G24" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="168" t="s">
+      <c r="G24" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="121" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="10">
         <v>63</v>
       </c>
-      <c r="C25" s="47" t="s">
+      <c r="C25" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="51" t="s">
+      <c r="D25" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G25" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="175"/>
+      <c r="G25" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="122"/>
       <c r="B26" s="18">
         <v>64</v>
       </c>
       <c r="C26" s="29" t="s">
         <v>16</v>
       </c>
       <c r="D26" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G26" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="171" t="s">
+      <c r="G26" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="112" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="10">
         <v>65</v>
       </c>
-      <c r="C27" s="47" t="s">
+      <c r="C27" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="D27" s="51" t="s">
+      <c r="D27" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G27" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="177"/>
+      <c r="G27" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="113"/>
       <c r="B28" s="14">
         <v>66</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="D28" s="50" t="s">
+      <c r="D28" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G28" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="173"/>
+      <c r="G28" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="114"/>
       <c r="B29" s="14">
         <v>67</v>
       </c>
-      <c r="C29" s="48" t="s">
+      <c r="C29" s="47" t="s">
         <v>185</v>
       </c>
-      <c r="D29" s="50" t="s">
+      <c r="D29" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G29" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="173"/>
+      <c r="G29" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="114"/>
       <c r="B30" s="14">
         <v>68</v>
       </c>
       <c r="C30" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="D30" s="50" t="s">
+      <c r="D30" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G30" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="173"/>
+      <c r="G30" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="114"/>
       <c r="B31" s="14">
         <v>69</v>
       </c>
-      <c r="C31" s="48" t="s">
+      <c r="C31" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="50" t="s">
+      <c r="D31" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F31" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G31" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="173"/>
+      <c r="G31" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="114"/>
       <c r="B32" s="14">
         <v>70</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="D32" s="50" t="s">
+      <c r="D32" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G32" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="173"/>
+      <c r="G32" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="114"/>
       <c r="B33" s="14">
         <v>71</v>
       </c>
-      <c r="C33" s="48" t="s">
+      <c r="C33" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="50" t="s">
+      <c r="D33" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G33" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="173"/>
+      <c r="G33" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="114"/>
       <c r="B34" s="14">
         <v>72</v>
       </c>
       <c r="C34" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="D34" s="50" t="s">
+      <c r="D34" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F34" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G34" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="172"/>
+      <c r="G34" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="115"/>
       <c r="B35" s="18">
         <v>73</v>
       </c>
       <c r="C35" s="19" t="s">
         <v>155</v>
       </c>
       <c r="D35" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E35" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G35" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="171" t="s">
+      <c r="G35" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="112" t="s">
         <v>137</v>
       </c>
       <c r="B36" s="10">
         <v>74</v>
       </c>
       <c r="C36" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="D36" s="51" t="s">
+      <c r="D36" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G36" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="173"/>
+      <c r="G36" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="114"/>
       <c r="B37" s="14">
         <v>75</v>
       </c>
-      <c r="C37" s="48" t="s">
+      <c r="C37" s="47" t="s">
         <v>156</v>
       </c>
-      <c r="D37" s="50" t="s">
+      <c r="D37" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G37" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="173"/>
+      <c r="G37" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="114"/>
       <c r="B38" s="14">
         <v>76</v>
       </c>
       <c r="C38" s="15" t="s">
         <v>181</v>
       </c>
-      <c r="D38" s="50" t="s">
+      <c r="D38" s="49" t="s">
         <v>197</v>
       </c>
       <c r="E38" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G38" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="172"/>
+      <c r="G38" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="115"/>
       <c r="B39" s="18">
         <v>77</v>
       </c>
       <c r="C39" s="19" t="s">
         <v>26</v>
       </c>
       <c r="D39" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E39" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G39" s="41" t="s">
-[...12 lines deleted...]
-    <row r="41" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G39" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="58"/>
+      <c r="B40" s="59"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="59"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="59"/>
+      <c r="G40" s="63"/>
+    </row>
+    <row r="41" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="4"/>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="6"/>
-      <c r="G41" s="38" t="s">
+      <c r="G41" s="37" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="162" t="s">
+    <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B42" s="164" t="s">
+      <c r="B42" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="166" t="s">
+      <c r="C42" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="D42" s="180" t="s">
+      <c r="D42" s="135" t="s">
         <v>153</v>
       </c>
-      <c r="E42" s="181"/>
-[...6 lines deleted...]
-      <c r="C43" s="167"/>
+      <c r="E42" s="136"/>
+      <c r="F42" s="136"/>
+      <c r="G42" s="137"/>
+    </row>
+    <row r="43" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="125"/>
+      <c r="B43" s="118"/>
+      <c r="C43" s="120"/>
       <c r="D43" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G43" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="171" t="s">
+    <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="112" t="s">
         <v>140</v>
       </c>
       <c r="B44" s="10">
         <v>78</v>
       </c>
       <c r="C44" s="13" t="s">
         <v>141</v>
       </c>
-      <c r="D44" s="51" t="s">
+      <c r="D44" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G44" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="173"/>
+      <c r="G44" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="114"/>
       <c r="B45" s="14">
         <v>79</v>
       </c>
-      <c r="C45" s="48" t="s">
+      <c r="C45" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="D45" s="50" t="s">
+      <c r="D45" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F45" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G45" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A46" s="172"/>
+      <c r="G45" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="115"/>
       <c r="B46" s="18">
         <v>80</v>
       </c>
       <c r="C46" s="29" t="s">
         <v>28</v>
       </c>
       <c r="D46" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E46" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F46" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G46" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A47" s="171" t="s">
+      <c r="G46" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="112" t="s">
         <v>144</v>
       </c>
       <c r="B47" s="10">
         <v>81</v>
       </c>
-      <c r="C47" s="47" t="s">
+      <c r="C47" s="46" t="s">
         <v>145</v>
       </c>
-      <c r="D47" s="51" t="s">
+      <c r="D47" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F47" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G47" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="177"/>
+      <c r="G47" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="113"/>
       <c r="B48" s="14">
         <v>82</v>
       </c>
       <c r="C48" s="15" t="s">
         <v>146</v>
       </c>
-      <c r="D48" s="50" t="s">
+      <c r="D48" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G48" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A49" s="173"/>
+      <c r="G48" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="114"/>
       <c r="B49" s="14">
         <v>83</v>
       </c>
-      <c r="C49" s="48" t="s">
+      <c r="C49" s="47" t="s">
         <v>32</v>
       </c>
-      <c r="D49" s="50" t="s">
+      <c r="D49" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G49" s="40" t="s">
-[...5 lines deleted...]
-      <c r="A50" s="173"/>
+      <c r="G49" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I49" s="42"/>
+    </row>
+    <row r="50" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="114"/>
       <c r="B50" s="14">
         <v>84</v>
       </c>
       <c r="C50" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="D50" s="50" t="s">
+      <c r="D50" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E50" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F50" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G50" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="173"/>
+      <c r="G50" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="114"/>
       <c r="B51" s="14">
         <v>85</v>
       </c>
-      <c r="C51" s="48" t="s">
+      <c r="C51" s="47" t="s">
         <v>157</v>
       </c>
-      <c r="D51" s="50" t="s">
+      <c r="D51" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F51" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G51" s="40" t="s">
-[...5 lines deleted...]
-      <c r="A52" s="173"/>
+      <c r="G51" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I51" s="42"/>
+    </row>
+    <row r="52" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="114"/>
       <c r="B52" s="14">
         <v>86</v>
       </c>
       <c r="C52" s="15" t="s">
         <v>148</v>
       </c>
-      <c r="D52" s="50" t="s">
+      <c r="D52" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E52" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F52" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G52" s="40" t="s">
-[...12 lines deleted...]
-      <c r="A53" s="172"/>
+      <c r="G52" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="62"/>
+      <c r="I52" s="62"/>
+      <c r="J52" s="62"/>
+      <c r="K52" s="62"/>
+      <c r="L52" s="62"/>
+      <c r="M52" s="62"/>
+      <c r="N52" s="62"/>
+      <c r="O52" s="62"/>
+    </row>
+    <row r="53" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="115"/>
       <c r="B53" s="18">
         <v>87</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>149</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E53" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F53" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G53" s="41" t="s">
-[...5 lines deleted...]
-      <c r="A54" s="171" t="s">
+      <c r="G53" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="I53" s="42"/>
+    </row>
+    <row r="54" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="112" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="10">
         <v>88</v>
       </c>
       <c r="C54" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="D54" s="51" t="s">
+      <c r="D54" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F54" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G54" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A55" s="172"/>
+      <c r="G54" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="115"/>
       <c r="B55" s="18">
         <v>89</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>98</v>
       </c>
       <c r="D55" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E55" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G55" s="41" t="s">
-[...3 lines deleted...]
-    <row r="56" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G55" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B56" s="24">
         <v>90</v>
       </c>
       <c r="C56" s="25" t="s">
         <v>182</v>
       </c>
       <c r="D56" s="26" t="s">
         <v>197</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F56" s="28" t="s">
         <v>196</v>
       </c>
-      <c r="G56" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A57" s="171" t="s">
+      <c r="G56" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="112" t="s">
         <v>99</v>
       </c>
       <c r="B57" s="10">
         <v>91</v>
       </c>
-      <c r="C57" s="47" t="s">
+      <c r="C57" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="D57" s="51" t="s">
+      <c r="D57" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F57" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G57" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="173"/>
+      <c r="G57" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="114"/>
       <c r="B58" s="14">
         <v>92</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>102</v>
       </c>
-      <c r="D58" s="50">
+      <c r="D58" s="49">
         <v>9</v>
       </c>
       <c r="E58" s="16">
         <v>9</v>
       </c>
       <c r="F58" s="17">
         <v>10</v>
       </c>
-      <c r="G58" s="40">
+      <c r="G58" s="39">
         <v>7</v>
       </c>
     </row>
-    <row r="59" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="173"/>
+    <row r="59" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="114"/>
       <c r="B59" s="14">
         <v>93</v>
       </c>
-      <c r="C59" s="48" t="s">
+      <c r="C59" s="47" t="s">
         <v>104</v>
       </c>
-      <c r="D59" s="50" t="s">
+      <c r="D59" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E59" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G59" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A60" s="173"/>
+      <c r="G59" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="114"/>
       <c r="B60" s="14">
         <v>94</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="D60" s="50" t="s">
+      <c r="D60" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G60" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="172"/>
+      <c r="G60" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="115"/>
       <c r="B61" s="18">
         <v>95</v>
       </c>
       <c r="C61" s="19" t="s">
         <v>107</v>
       </c>
       <c r="D61" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E61" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F61" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G61" s="41" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G61" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B62" s="24">
         <v>96</v>
       </c>
       <c r="C62" s="25" t="s">
         <v>110</v>
       </c>
       <c r="D62" s="26" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F62" s="28" t="s">
         <v>196</v>
       </c>
-      <c r="G62" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A63" s="171" t="s">
+      <c r="G62" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="112" t="s">
         <v>112</v>
       </c>
       <c r="B63" s="10">
         <v>97</v>
       </c>
-      <c r="C63" s="47" t="s">
+      <c r="C63" s="46" t="s">
         <v>158</v>
       </c>
-      <c r="D63" s="51" t="s">
+      <c r="D63" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F63" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G63" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A64" s="172"/>
+      <c r="G63" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="115"/>
       <c r="B64" s="18">
         <v>98</v>
       </c>
       <c r="C64" s="29" t="s">
         <v>159</v>
       </c>
       <c r="D64" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F64" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G64" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="171" t="s">
+      <c r="G64" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="112" t="s">
         <v>114</v>
       </c>
       <c r="B65" s="10">
         <v>99</v>
       </c>
-      <c r="C65" s="47" t="s">
+      <c r="C65" s="46" t="s">
         <v>160</v>
       </c>
-      <c r="D65" s="51" t="s">
+      <c r="D65" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F65" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G65" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A66" s="172"/>
+      <c r="G65" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="115"/>
       <c r="B66" s="18">
         <v>100</v>
       </c>
       <c r="C66" s="29" t="s">
         <v>161</v>
       </c>
       <c r="D66" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E66" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F66" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G66" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A67" s="45" t="s">
+      <c r="G66" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="44" t="s">
         <v>116</v>
       </c>
       <c r="B67" s="30">
         <v>101</v>
       </c>
-      <c r="C67" s="46" t="s">
+      <c r="C67" s="45" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="49" t="s">
+      <c r="D67" s="48" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F67" s="31" t="s">
         <v>196</v>
       </c>
-      <c r="G67" s="42" t="s">
-[...3 lines deleted...]
-    <row r="68" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G67" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A68" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B68" s="24">
         <v>102</v>
       </c>
       <c r="C68" s="25" t="s">
         <v>118</v>
       </c>
       <c r="D68" s="26" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F68" s="28" t="s">
         <v>196</v>
       </c>
-      <c r="G68" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="171" t="s">
+      <c r="G68" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="112" t="s">
         <v>119</v>
       </c>
       <c r="B69" s="10">
         <v>103</v>
       </c>
-      <c r="C69" s="47" t="s">
+      <c r="C69" s="46" t="s">
         <v>120</v>
       </c>
-      <c r="D69" s="51" t="s">
+      <c r="D69" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F69" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G69" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A70" s="173"/>
+      <c r="G69" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="114"/>
       <c r="B70" s="32">
         <v>104</v>
       </c>
       <c r="C70" s="33" t="s">
         <v>121</v>
       </c>
       <c r="D70" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G70" s="41" t="s">
-[...3 lines deleted...]
-    <row r="71" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G70" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A71" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B71" s="24">
         <v>105</v>
       </c>
-      <c r="C71" s="44" t="s">
+      <c r="C71" s="43" t="s">
         <v>173</v>
       </c>
       <c r="D71" s="26" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F71" s="28" t="s">
         <v>196</v>
       </c>
-      <c r="G71" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A72" s="171" t="s">
+      <c r="G71" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="112" t="s">
         <v>124</v>
       </c>
       <c r="B72" s="10">
         <v>106</v>
       </c>
       <c r="C72" s="13" t="s">
         <v>125</v>
       </c>
-      <c r="D72" s="51" t="s">
+      <c r="D72" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F72" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G72" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A73" s="172"/>
+      <c r="G72" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="115"/>
       <c r="B73" s="18">
         <v>107</v>
       </c>
       <c r="C73" s="19" t="s">
         <v>126</v>
       </c>
       <c r="D73" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E73" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F73" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G73" s="41" t="s">
-[...3 lines deleted...]
-    <row r="74" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G73" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A74" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B74" s="24">
         <v>108</v>
       </c>
       <c r="C74" s="25" t="s">
         <v>129</v>
       </c>
       <c r="D74" s="26" t="s">
         <v>196</v>
       </c>
       <c r="E74" s="27" t="s">
         <v>196</v>
       </c>
       <c r="F74" s="28" t="s">
         <v>196</v>
       </c>
-      <c r="G74" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A75" s="171" t="s">
+      <c r="G74" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="112" t="s">
         <v>58</v>
       </c>
       <c r="B75" s="10">
         <v>109</v>
       </c>
-      <c r="C75" s="47" t="s">
+      <c r="C75" s="46" t="s">
         <v>163</v>
       </c>
-      <c r="D75" s="51" t="s">
+      <c r="D75" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F75" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G75" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A76" s="173"/>
+      <c r="G75" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="114"/>
       <c r="B76" s="32">
         <v>110</v>
       </c>
       <c r="C76" s="33" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="34" t="s">
         <v>196</v>
       </c>
       <c r="E76" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="G76" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A77" s="171" t="s">
+      <c r="G76" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="112" t="s">
         <v>61</v>
       </c>
       <c r="B77" s="10">
         <v>111</v>
       </c>
-      <c r="C77" s="47" t="s">
+      <c r="C77" s="46" t="s">
         <v>131</v>
       </c>
-      <c r="D77" s="51" t="s">
+      <c r="D77" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F77" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G77" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A78" s="172"/>
+      <c r="G77" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="115"/>
       <c r="B78" s="18">
         <v>112</v>
       </c>
       <c r="C78" s="29" t="s">
         <v>132</v>
       </c>
       <c r="D78" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E78" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F78" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G78" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A79" s="171" t="s">
+      <c r="G78" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="112" t="s">
         <v>64</v>
       </c>
       <c r="B79" s="10">
         <v>113</v>
       </c>
-      <c r="C79" s="47" t="s">
+      <c r="C79" s="46" t="s">
         <v>133</v>
       </c>
-      <c r="D79" s="51" t="s">
+      <c r="D79" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E79" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F79" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G79" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A80" s="173"/>
+      <c r="G79" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="114"/>
       <c r="B80" s="14">
         <v>114</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="D80" s="50" t="s">
+      <c r="D80" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E80" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F80" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G80" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A81" s="173"/>
+      <c r="G80" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="114"/>
       <c r="B81" s="14">
         <v>115</v>
       </c>
-      <c r="C81" s="48" t="s">
+      <c r="C81" s="47" t="s">
         <v>135</v>
       </c>
-      <c r="D81" s="50" t="s">
+      <c r="D81" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F81" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G81" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A82" s="172"/>
+      <c r="G81" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="115"/>
       <c r="B82" s="18">
         <v>116</v>
       </c>
       <c r="C82" s="29" t="s">
         <v>136</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F82" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G82" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A83" s="171" t="s">
+      <c r="G82" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="112" t="s">
         <v>45</v>
       </c>
       <c r="B83" s="10">
         <v>118</v>
       </c>
-      <c r="C83" s="47" t="s">
+      <c r="C83" s="46" t="s">
         <v>138</v>
       </c>
-      <c r="D83" s="51" t="s">
+      <c r="D83" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F83" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G83" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A84" s="173"/>
+      <c r="G83" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="114"/>
       <c r="B84" s="14">
         <v>119</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>183</v>
       </c>
-      <c r="D84" s="50" t="s">
+      <c r="D84" s="49" t="s">
         <v>197</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F84" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G84" s="40" t="s">
-[...4 lines deleted...]
-      <c r="A85" s="172"/>
+      <c r="G84" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="115"/>
       <c r="B85" s="18">
         <v>120</v>
       </c>
       <c r="C85" s="19" t="s">
         <v>139</v>
       </c>
       <c r="D85" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E85" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F85" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G85" s="41" t="s">
-[...12 lines deleted...]
-    <row r="87" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="G85" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="18.600000000000001" x14ac:dyDescent="0.2">
+      <c r="A86" s="58"/>
+      <c r="B86" s="59"/>
+      <c r="C86" s="59"/>
+      <c r="D86" s="59"/>
+      <c r="E86" s="63"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="63"/>
+    </row>
+    <row r="87" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A87" s="4"/>
       <c r="B87" s="5"/>
       <c r="C87" s="5"/>
       <c r="D87" s="5"/>
       <c r="E87" s="5"/>
       <c r="F87" s="6"/>
-      <c r="G87" s="38" t="s">
+      <c r="G87" s="37" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="162" t="s">
+    <row r="88" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B88" s="164" t="s">
+      <c r="B88" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="166" t="s">
+      <c r="C88" s="119" t="s">
         <v>169</v>
       </c>
-      <c r="D88" s="180" t="s">
+      <c r="D88" s="135" t="s">
         <v>153</v>
       </c>
-      <c r="E88" s="181"/>
-[...6 lines deleted...]
-      <c r="C89" s="167"/>
+      <c r="E88" s="136"/>
+      <c r="F88" s="136"/>
+      <c r="G88" s="137"/>
+    </row>
+    <row r="89" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="125"/>
+      <c r="B89" s="118"/>
+      <c r="C89" s="120"/>
       <c r="D89" s="7" t="s">
         <v>91</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>92</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>93</v>
       </c>
       <c r="G89" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B90" s="24">
         <v>121</v>
       </c>
       <c r="C90" s="25" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="26">
         <v>11</v>
       </c>
       <c r="E90" s="27">
         <v>11</v>
       </c>
       <c r="F90" s="28">
         <v>14</v>
       </c>
-      <c r="G90" s="42">
+      <c r="G90" s="41">
         <v>5</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="171" t="s">
+    <row r="91" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="112" t="s">
         <v>71</v>
       </c>
       <c r="B91" s="10">
         <v>122</v>
       </c>
-      <c r="C91" s="47" t="s">
+      <c r="C91" s="46" t="s">
         <v>142</v>
       </c>
-      <c r="D91" s="51" t="s">
+      <c r="D91" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E91" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F91" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G91" s="39" t="s">
-[...4 lines deleted...]
-      <c r="A92" s="172"/>
+      <c r="G91" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="115"/>
       <c r="B92" s="18">
         <v>123</v>
       </c>
       <c r="C92" s="29" t="s">
         <v>143</v>
       </c>
       <c r="D92" s="20" t="s">
         <v>196</v>
       </c>
       <c r="E92" s="21" t="s">
         <v>196</v>
       </c>
       <c r="F92" s="22" t="s">
         <v>196</v>
       </c>
-      <c r="G92" s="41" t="s">
-[...4 lines deleted...]
-      <c r="A93" s="185" t="s">
+      <c r="G92" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="130" t="s">
         <v>72</v>
       </c>
-      <c r="B93" s="59">
+      <c r="B93" s="54">
         <v>126</v>
       </c>
-      <c r="C93" s="86" t="s">
+      <c r="C93" s="46" t="s">
         <v>73</v>
       </c>
-      <c r="D93" s="85" t="s">
+      <c r="D93" s="50" t="s">
         <v>196</v>
       </c>
       <c r="E93" s="11" t="s">
         <v>196</v>
       </c>
       <c r="F93" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="G93" s="39" t="s">
-[...5 lines deleted...]
-      <c r="B94" s="60">
+      <c r="G93" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="131"/>
+      <c r="B94" s="55">
         <v>127</v>
       </c>
-      <c r="C94" s="83" t="s">
+      <c r="C94" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="D94" s="87" t="s">
+      <c r="D94" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F94" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G94" s="40" t="s">
-[...5 lines deleted...]
-      <c r="B95" s="60">
+      <c r="G94" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="131"/>
+      <c r="B95" s="55">
         <v>128</v>
       </c>
-      <c r="C95" s="84" t="s">
+      <c r="C95" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="D95" s="87" t="s">
+      <c r="D95" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E95" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F95" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G95" s="40" t="s">
-[...5 lines deleted...]
-      <c r="B96" s="60">
+      <c r="G95" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="131"/>
+      <c r="B96" s="55">
         <v>129</v>
       </c>
-      <c r="C96" s="83" t="s">
+      <c r="C96" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="D96" s="87" t="s">
+      <c r="D96" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E96" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F96" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G96" s="40" t="s">
-[...6 lines deleted...]
-      <c r="B97" s="60">
+      <c r="G96" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="H96" s="62"/>
+    </row>
+    <row r="97" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="131"/>
+      <c r="B97" s="55">
         <v>130</v>
       </c>
-      <c r="C97" s="84" t="s">
+      <c r="C97" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="D97" s="87" t="s">
+      <c r="D97" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E97" s="16" t="s">
         <v>196</v>
       </c>
       <c r="F97" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="G97" s="40" t="s">
-[...5 lines deleted...]
-      <c r="B98" s="96">
+      <c r="G97" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="128"/>
+      <c r="B98" s="79">
         <v>131</v>
       </c>
-      <c r="C98" s="97" t="s">
+      <c r="C98" s="80" t="s">
         <v>78</v>
       </c>
-      <c r="D98" s="98" t="s">
-[...13 lines deleted...]
-      <c r="A99" s="178" t="s">
+      <c r="D98" s="81" t="s">
+        <v>196</v>
+      </c>
+      <c r="E98" s="82" t="s">
+        <v>196</v>
+      </c>
+      <c r="F98" s="83" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="139" t="s">
         <v>287</v>
       </c>
-      <c r="B99" s="178"/>
-[...26 lines deleted...]
-    <row r="102" spans="1:15" ht="21" x14ac:dyDescent="0.15">
+      <c r="B99" s="139"/>
+      <c r="C99" s="139"/>
+      <c r="D99" s="139"/>
+      <c r="E99" s="139"/>
+      <c r="F99" s="139"/>
+      <c r="G99" s="139"/>
+      <c r="I99" s="129"/>
+      <c r="J99" s="129"/>
+      <c r="K99" s="129"/>
+      <c r="L99" s="129"/>
+      <c r="M99" s="129"/>
+      <c r="N99" s="129"/>
+      <c r="O99" s="129"/>
+    </row>
+    <row r="100" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A100" s="62"/>
+      <c r="B100" s="62"/>
+      <c r="C100" s="62"/>
+      <c r="D100" s="62"/>
+      <c r="E100" s="62"/>
+      <c r="F100" s="62"/>
+      <c r="G100" s="62"/>
+    </row>
+    <row r="101" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="B101" s="36"/>
+      <c r="C101" s="36"/>
+    </row>
+    <row r="102" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
       <c r="A102" s="36"/>
-      <c r="B102" s="37"/>
-[...9 lines deleted...]
-      <c r="A105" s="37"/>
+      <c r="B102" s="36"/>
+      <c r="C102" s="36"/>
+    </row>
+    <row r="103" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A103" s="36"/>
+    </row>
+    <row r="104" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A104" s="36"/>
+    </row>
+    <row r="105" spans="1:15" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A105" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="39">
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:G42"/>
     <mergeCell ref="I99:O99"/>
     <mergeCell ref="A93:A98"/>
     <mergeCell ref="A47:A53"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="A7:A16"/>
     <mergeCell ref="A54:A55"/>
     <mergeCell ref="A17:A24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A27:A35"/>
-    <mergeCell ref="A36:A39"/>
-[...21 lines deleted...]
-    <mergeCell ref="A91:A92"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="40" max="8" man="1"/>
     <brk id="86" max="8" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A55" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.5" style="103" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9" style="103"/>
+    <col min="1" max="1" width="20.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="34.109375" style="1" customWidth="1"/>
+    <col min="4" max="11" width="13.88671875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="2.88671875" style="1" customWidth="1"/>
+    <col min="13" max="15" width="10.6640625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.6640625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="200" t="s">
+    <row r="1" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="163" t="s">
         <v>184</v>
       </c>
-      <c r="B1" s="200"/>
-[...11 lines deleted...]
-      <c r="A2" s="104" t="s">
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+      <c r="E1" s="163"/>
+      <c r="F1" s="163"/>
+      <c r="G1" s="163"/>
+      <c r="H1" s="163"/>
+      <c r="I1" s="163"/>
+      <c r="J1" s="163"/>
+      <c r="K1" s="51"/>
+    </row>
+    <row r="2" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="85" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="105"/>
-[...11 lines deleted...]
-      <c r="A3" s="104" t="s">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+    </row>
+    <row r="3" spans="1:16" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="85" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="106"/>
-[...1 lines deleted...]
-      <c r="K3" s="107" t="s">
+      <c r="F3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="37" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="105" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="207" t="s">
+    <row r="4" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="112" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="210" t="s">
+      <c r="B4" s="117" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="213" t="s">
+      <c r="C4" s="154" t="s">
         <v>175</v>
       </c>
-      <c r="D4" s="216" t="s">
+      <c r="D4" s="157" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="217"/>
-[...11 lines deleted...]
-      <c r="D5" s="220" t="s">
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="159"/>
+    </row>
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="113"/>
+      <c r="B5" s="153"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="162" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="219"/>
-      <c r="F5" s="203" t="s">
+      <c r="E5" s="161"/>
+      <c r="F5" s="160" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="219"/>
-      <c r="H5" s="203" t="s">
+      <c r="G5" s="161"/>
+      <c r="H5" s="160" t="s">
         <v>81</v>
       </c>
-      <c r="I5" s="219"/>
-      <c r="J5" s="203" t="s">
+      <c r="I5" s="161"/>
+      <c r="J5" s="160" t="s">
         <v>82</v>
       </c>
-      <c r="K5" s="204"/>
-[...5 lines deleted...]
-      <c r="D6" s="108" t="s">
+      <c r="K5" s="164"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="152"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="109" t="s">
+      <c r="E6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="109" t="s">
+      <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="109" t="s">
+      <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="109" t="s">
+      <c r="H6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="109" t="s">
+      <c r="I6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="109" t="s">
+      <c r="J6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="110" t="s">
+      <c r="K6" s="29" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="105" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="207" t="s">
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="111">
+      <c r="B7" s="87">
         <v>12</v>
       </c>
-      <c r="C7" s="112" t="s">
+      <c r="C7" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B8" s="114">
+      <c r="D7" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K7" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114"/>
+      <c r="B8" s="90">
         <v>13</v>
       </c>
-      <c r="C8" s="115" t="s">
+      <c r="C8" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="201" t="s">
+      <c r="D8" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E8" s="194"/>
-      <c r="F8" s="194" t="s">
+      <c r="E8" s="143"/>
+      <c r="F8" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G8" s="194"/>
-      <c r="H8" s="194" t="s">
+      <c r="G8" s="143"/>
+      <c r="H8" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I8" s="194"/>
-      <c r="J8" s="194" t="s">
+      <c r="I8" s="143"/>
+      <c r="J8" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K8" s="195"/>
-[...3 lines deleted...]
-      <c r="B9" s="114">
+      <c r="K8" s="165"/>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
+      <c r="B9" s="90">
         <v>14</v>
       </c>
-      <c r="C9" s="115" t="s">
+      <c r="C9" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="201" t="s">
+      <c r="D9" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E9" s="194"/>
-      <c r="F9" s="194" t="s">
+      <c r="E9" s="143"/>
+      <c r="F9" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G9" s="194"/>
-      <c r="H9" s="194" t="s">
+      <c r="G9" s="143"/>
+      <c r="H9" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I9" s="194"/>
-      <c r="J9" s="194" t="s">
+      <c r="I9" s="143"/>
+      <c r="J9" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K9" s="195"/>
-[...3 lines deleted...]
-      <c r="B10" s="116">
+      <c r="K9" s="165"/>
+    </row>
+    <row r="10" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="114"/>
+      <c r="B10" s="32">
         <v>15</v>
       </c>
-      <c r="C10" s="117" t="s">
+      <c r="C10" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="202" t="s">
+      <c r="D10" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E10" s="192"/>
-      <c r="F10" s="192" t="s">
+      <c r="E10" s="141"/>
+      <c r="F10" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G10" s="192"/>
-      <c r="H10" s="192" t="s">
+      <c r="G10" s="141"/>
+      <c r="H10" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I10" s="192"/>
-      <c r="J10" s="192" t="s">
+      <c r="I10" s="141"/>
+      <c r="J10" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K10" s="193"/>
-[...2 lines deleted...]
-      <c r="A11" s="207" t="s">
+      <c r="K10" s="166"/>
+    </row>
+    <row r="11" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="111">
+      <c r="B11" s="87">
         <v>16</v>
       </c>
-      <c r="C11" s="112" t="s">
+      <c r="C11" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="198" t="s">
+      <c r="D11" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E11" s="190"/>
-      <c r="F11" s="190" t="s">
+      <c r="E11" s="142"/>
+      <c r="F11" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G11" s="190"/>
-      <c r="H11" s="190" t="s">
+      <c r="G11" s="142"/>
+      <c r="H11" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I11" s="190"/>
-      <c r="J11" s="190" t="s">
+      <c r="I11" s="142"/>
+      <c r="J11" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K11" s="191"/>
-[...4 lines deleted...]
-      <c r="B12" s="114">
+      <c r="K11" s="167"/>
+      <c r="P11" s="93"/>
+    </row>
+    <row r="12" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="114"/>
+      <c r="B12" s="90">
         <v>17</v>
       </c>
-      <c r="C12" s="115" t="s">
+      <c r="C12" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="201" t="s">
+      <c r="D12" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E12" s="194"/>
-      <c r="F12" s="194" t="s">
+      <c r="E12" s="143"/>
+      <c r="F12" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G12" s="194"/>
-      <c r="H12" s="194" t="s">
+      <c r="G12" s="143"/>
+      <c r="H12" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I12" s="194"/>
-      <c r="J12" s="194" t="s">
+      <c r="I12" s="143"/>
+      <c r="J12" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K12" s="195"/>
-[...3 lines deleted...]
-      <c r="B13" s="114">
+      <c r="K12" s="165"/>
+    </row>
+    <row r="13" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
+      <c r="B13" s="90">
         <v>18</v>
       </c>
-      <c r="C13" s="115" t="s">
+      <c r="C13" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="89">
+      <c r="D13" s="72">
         <v>9</v>
       </c>
-      <c r="E13" s="95">
+      <c r="E13" s="78">
         <v>10</v>
       </c>
-      <c r="F13" s="95">
+      <c r="F13" s="78">
         <v>15</v>
       </c>
-      <c r="G13" s="95">
+      <c r="G13" s="78">
         <v>17</v>
       </c>
-      <c r="H13" s="95">
+      <c r="H13" s="78">
         <v>15</v>
       </c>
-      <c r="I13" s="95">
+      <c r="I13" s="78">
         <v>16</v>
       </c>
-      <c r="J13" s="95">
+      <c r="J13" s="78">
         <v>13.000000000000002</v>
       </c>
-      <c r="K13" s="119">
+      <c r="K13" s="94">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B14" s="114">
+    <row r="14" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="114"/>
+      <c r="B14" s="90">
         <v>19</v>
       </c>
-      <c r="C14" s="115" t="s">
+      <c r="C14" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="201" t="s">
+      <c r="D14" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E14" s="194"/>
-      <c r="F14" s="194" t="s">
+      <c r="E14" s="143"/>
+      <c r="F14" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G14" s="194"/>
-      <c r="H14" s="194" t="s">
+      <c r="G14" s="143"/>
+      <c r="H14" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I14" s="194"/>
-      <c r="J14" s="194" t="s">
+      <c r="I14" s="143"/>
+      <c r="J14" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K14" s="195"/>
-[...3 lines deleted...]
-      <c r="B15" s="109">
+      <c r="K14" s="165"/>
+    </row>
+    <row r="15" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="115"/>
+      <c r="B15" s="18">
         <v>20</v>
       </c>
-      <c r="C15" s="120" t="s">
+      <c r="C15" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="202" t="s">
+      <c r="D15" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E15" s="192"/>
-      <c r="F15" s="91">
+      <c r="E15" s="141"/>
+      <c r="F15" s="74">
         <v>26</v>
       </c>
-      <c r="G15" s="91">
+      <c r="G15" s="74">
         <v>23</v>
       </c>
-      <c r="H15" s="91">
+      <c r="H15" s="74">
         <v>25</v>
       </c>
-      <c r="I15" s="91">
+      <c r="I15" s="74">
         <v>24</v>
       </c>
-      <c r="J15" s="91">
+      <c r="J15" s="74">
         <v>26.000000000000004</v>
       </c>
-      <c r="K15" s="121">
+      <c r="K15" s="96">
         <v>19</v>
       </c>
     </row>
-    <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="207" t="s">
+    <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="112" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="111">
+      <c r="B16" s="87">
         <v>21</v>
       </c>
-      <c r="C16" s="112" t="s">
+      <c r="C16" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B17" s="116">
+      <c r="D16" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K16" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="114"/>
+      <c r="B17" s="32">
         <v>22</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="90" t="s">
-[...11 lines deleted...]
-      <c r="H17" s="192" t="s">
+      <c r="D17" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H17" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I17" s="192"/>
-      <c r="J17" s="192" t="s">
+      <c r="I17" s="141"/>
+      <c r="J17" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K17" s="193"/>
-[...2 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="K17" s="166"/>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="130" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="111">
+      <c r="B18" s="87">
         <v>23</v>
       </c>
-      <c r="C18" s="112" t="s">
+      <c r="C18" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B19" s="114">
+      <c r="D18" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K18" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="146"/>
+      <c r="B19" s="90">
         <v>24</v>
       </c>
-      <c r="C19" s="115" t="s">
+      <c r="C19" s="91" t="s">
         <v>189</v>
       </c>
-      <c r="D19" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B20" s="114">
+      <c r="D19" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K19" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="146"/>
+      <c r="B20" s="90">
         <v>25</v>
       </c>
-      <c r="C20" s="115" t="s">
+      <c r="C20" s="91" t="s">
         <v>190</v>
       </c>
-      <c r="D20" s="201" t="s">
+      <c r="D20" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E20" s="194"/>
-      <c r="F20" s="194" t="s">
+      <c r="E20" s="143"/>
+      <c r="F20" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G20" s="194"/>
-      <c r="H20" s="194" t="s">
+      <c r="G20" s="143"/>
+      <c r="H20" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I20" s="194"/>
-      <c r="J20" s="194" t="s">
+      <c r="I20" s="143"/>
+      <c r="J20" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K20" s="195"/>
-[...3 lines deleted...]
-      <c r="B21" s="114">
+      <c r="K20" s="165"/>
+    </row>
+    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="146"/>
+      <c r="B21" s="90">
         <v>26</v>
       </c>
-      <c r="C21" s="115" t="s">
+      <c r="C21" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B22" s="114">
+      <c r="D21" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="146"/>
+      <c r="B22" s="90">
         <v>27</v>
       </c>
-      <c r="C22" s="115" t="s">
+      <c r="C22" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B23" s="114">
+      <c r="D22" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K22" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="146"/>
+      <c r="B23" s="90">
         <v>28</v>
       </c>
-      <c r="C23" s="115" t="s">
+      <c r="C23" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="D23" s="201" t="s">
+      <c r="D23" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E23" s="194"/>
-      <c r="F23" s="194" t="s">
+      <c r="E23" s="143"/>
+      <c r="F23" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G23" s="194"/>
-      <c r="H23" s="194" t="s">
+      <c r="G23" s="143"/>
+      <c r="H23" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I23" s="194"/>
-      <c r="J23" s="194" t="s">
+      <c r="I23" s="143"/>
+      <c r="J23" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K23" s="195"/>
-[...3 lines deleted...]
-      <c r="B24" s="114">
+      <c r="K23" s="165"/>
+    </row>
+    <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="146"/>
+      <c r="B24" s="90">
         <v>29</v>
       </c>
-      <c r="C24" s="115" t="s">
+      <c r="C24" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B25" s="109">
+      <c r="D24" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="145"/>
+      <c r="B25" s="18">
         <v>30</v>
       </c>
-      <c r="C25" s="120" t="s">
+      <c r="C25" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="D25" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A26" s="205" t="s">
+      <c r="D25" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K25" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="111">
+      <c r="B26" s="87">
         <v>31</v>
       </c>
-      <c r="C26" s="112" t="s">
+      <c r="C26" s="88" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="198" t="s">
+      <c r="D26" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E26" s="190"/>
-      <c r="F26" s="190" t="s">
+      <c r="E26" s="142"/>
+      <c r="F26" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G26" s="190"/>
-      <c r="H26" s="190" t="s">
+      <c r="G26" s="142"/>
+      <c r="H26" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I26" s="190"/>
-      <c r="J26" s="190" t="s">
+      <c r="I26" s="142"/>
+      <c r="J26" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K26" s="191"/>
-[...3 lines deleted...]
-      <c r="B27" s="114">
+      <c r="K26" s="167"/>
+    </row>
+    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="146"/>
+      <c r="B27" s="90">
         <v>32</v>
       </c>
-      <c r="C27" s="115" t="s">
+      <c r="C27" s="91" t="s">
         <v>181</v>
       </c>
-      <c r="D27" s="201" t="s">
+      <c r="D27" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E27" s="194"/>
-      <c r="F27" s="194" t="s">
+      <c r="E27" s="143"/>
+      <c r="F27" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G27" s="194"/>
-      <c r="H27" s="194" t="s">
+      <c r="G27" s="143"/>
+      <c r="H27" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I27" s="194"/>
-      <c r="J27" s="194" t="s">
+      <c r="I27" s="143"/>
+      <c r="J27" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K27" s="195"/>
-[...3 lines deleted...]
-      <c r="B28" s="114">
+      <c r="K27" s="165"/>
+    </row>
+    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="146"/>
+      <c r="B28" s="90">
         <v>33</v>
       </c>
-      <c r="C28" s="115" t="s">
+      <c r="C28" s="91" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="201" t="s">
+      <c r="D28" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E28" s="194"/>
-      <c r="F28" s="194" t="s">
+      <c r="E28" s="143"/>
+      <c r="F28" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G28" s="194"/>
-      <c r="H28" s="194" t="s">
+      <c r="G28" s="143"/>
+      <c r="H28" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I28" s="194"/>
-      <c r="J28" s="194" t="s">
+      <c r="I28" s="143"/>
+      <c r="J28" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K28" s="195"/>
-[...3 lines deleted...]
-      <c r="B29" s="116">
+      <c r="K28" s="165"/>
+    </row>
+    <row r="29" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="147"/>
+      <c r="B29" s="32">
         <v>34</v>
       </c>
-      <c r="C29" s="117" t="s">
+      <c r="C29" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="202" t="s">
+      <c r="D29" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E29" s="192"/>
-      <c r="F29" s="192" t="s">
+      <c r="E29" s="141"/>
+      <c r="F29" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G29" s="192"/>
-      <c r="H29" s="192" t="s">
+      <c r="G29" s="141"/>
+      <c r="H29" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I29" s="192"/>
-      <c r="J29" s="192" t="s">
+      <c r="I29" s="141"/>
+      <c r="J29" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K29" s="193"/>
-[...2 lines deleted...]
-      <c r="A30" s="205" t="s">
+      <c r="K29" s="166"/>
+    </row>
+    <row r="30" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="111">
+      <c r="B30" s="87">
         <v>35</v>
       </c>
-      <c r="C30" s="112" t="s">
+      <c r="C30" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="D30" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B31" s="114">
+      <c r="D30" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K30" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="146"/>
+      <c r="B31" s="90">
         <v>36</v>
       </c>
-      <c r="C31" s="115" t="s">
+      <c r="C31" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="D31" s="89">
+      <c r="D31" s="72">
         <v>6</v>
       </c>
-      <c r="E31" s="95" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="95">
+      <c r="E31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="78">
         <v>7</v>
       </c>
-      <c r="G31" s="95" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="95">
+      <c r="G31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" s="78">
         <v>6</v>
       </c>
-      <c r="I31" s="95" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="95">
+      <c r="I31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J31" s="78">
         <v>7</v>
       </c>
-      <c r="K31" s="119" t="s">
-[...5 lines deleted...]
-      <c r="B32" s="109">
+      <c r="K31" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="145"/>
+      <c r="B32" s="18">
         <v>37</v>
       </c>
-      <c r="C32" s="120" t="s">
+      <c r="C32" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="202" t="s">
+      <c r="D32" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E32" s="192"/>
-      <c r="F32" s="192" t="s">
+      <c r="E32" s="141"/>
+      <c r="F32" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G32" s="192"/>
-      <c r="H32" s="192" t="s">
+      <c r="G32" s="141"/>
+      <c r="H32" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I32" s="192"/>
-      <c r="J32" s="192" t="s">
+      <c r="I32" s="141"/>
+      <c r="J32" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K32" s="193"/>
-[...2 lines deleted...]
-      <c r="A33" s="205" t="s">
+      <c r="K32" s="166"/>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="130" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="111">
+      <c r="B33" s="87">
         <v>38</v>
       </c>
-      <c r="C33" s="112" t="s">
+      <c r="C33" s="88" t="s">
         <v>179</v>
       </c>
-      <c r="D33" s="88">
+      <c r="D33" s="71">
         <v>20.999999999999996</v>
       </c>
-      <c r="E33" s="94" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="94">
+      <c r="E33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="77">
         <v>12</v>
       </c>
-      <c r="G33" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="94">
+      <c r="G33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H33" s="77">
         <v>12</v>
       </c>
-      <c r="I33" s="94" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="190" t="s">
+      <c r="I33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J33" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K33" s="191"/>
-[...3 lines deleted...]
-      <c r="B34" s="114">
+      <c r="K33" s="167"/>
+    </row>
+    <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="146"/>
+      <c r="B34" s="90">
         <v>39</v>
       </c>
-      <c r="C34" s="115" t="s">
+      <c r="C34" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="D34" s="201" t="s">
+      <c r="D34" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E34" s="194"/>
-      <c r="F34" s="194" t="s">
+      <c r="E34" s="143"/>
+      <c r="F34" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G34" s="194"/>
-      <c r="H34" s="194" t="s">
+      <c r="G34" s="143"/>
+      <c r="H34" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I34" s="194"/>
-      <c r="J34" s="194" t="s">
+      <c r="I34" s="143"/>
+      <c r="J34" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K34" s="195"/>
-[...3 lines deleted...]
-      <c r="B35" s="109">
+      <c r="K34" s="165"/>
+    </row>
+    <row r="35" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="145"/>
+      <c r="B35" s="18">
         <v>40</v>
       </c>
-      <c r="C35" s="120" t="s">
+      <c r="C35" s="95" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="202" t="s">
+      <c r="D35" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E35" s="192"/>
-      <c r="F35" s="192" t="s">
+      <c r="E35" s="141"/>
+      <c r="F35" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G35" s="192"/>
-      <c r="H35" s="192" t="s">
+      <c r="G35" s="141"/>
+      <c r="H35" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I35" s="192"/>
-      <c r="J35" s="192" t="s">
+      <c r="I35" s="141"/>
+      <c r="J35" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K35" s="193"/>
-[...2 lines deleted...]
-      <c r="A36" s="205" t="s">
+      <c r="K35" s="166"/>
+    </row>
+    <row r="36" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="130" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="111">
+      <c r="B36" s="87">
         <v>41</v>
       </c>
-      <c r="C36" s="112" t="s">
+      <c r="C36" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="198" t="s">
+      <c r="D36" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E36" s="190"/>
-      <c r="F36" s="190" t="s">
+      <c r="E36" s="142"/>
+      <c r="F36" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G36" s="190"/>
-      <c r="H36" s="190" t="s">
+      <c r="G36" s="142"/>
+      <c r="H36" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I36" s="190"/>
-      <c r="J36" s="190" t="s">
+      <c r="I36" s="142"/>
+      <c r="J36" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K36" s="191"/>
-[...3 lines deleted...]
-      <c r="B37" s="109">
+      <c r="K36" s="167"/>
+    </row>
+    <row r="37" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="145"/>
+      <c r="B37" s="18">
         <v>42</v>
       </c>
-      <c r="C37" s="120" t="s">
+      <c r="C37" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="202" t="s">
+      <c r="D37" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E37" s="192"/>
-      <c r="F37" s="192" t="s">
+      <c r="E37" s="141"/>
+      <c r="F37" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G37" s="192"/>
-      <c r="H37" s="192" t="s">
+      <c r="G37" s="141"/>
+      <c r="H37" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I37" s="192"/>
-      <c r="J37" s="192" t="s">
+      <c r="I37" s="141"/>
+      <c r="J37" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K37" s="193"/>
-[...2 lines deleted...]
-      <c r="A38" s="122" t="s">
+      <c r="K37" s="166"/>
+    </row>
+    <row r="38" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="24">
         <v>43</v>
       </c>
-      <c r="C38" s="124" t="s">
+      <c r="C38" s="97" t="s">
         <v>182</v>
       </c>
-      <c r="D38" s="199" t="s">
+      <c r="D38" s="149" t="s">
         <v>198</v>
       </c>
-      <c r="E38" s="196"/>
-      <c r="F38" s="196" t="s">
+      <c r="E38" s="144"/>
+      <c r="F38" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="G38" s="196"/>
-      <c r="H38" s="196" t="s">
+      <c r="G38" s="144"/>
+      <c r="H38" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="I38" s="196"/>
-      <c r="J38" s="196" t="s">
+      <c r="I38" s="144"/>
+      <c r="J38" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="K38" s="197"/>
-[...2 lines deleted...]
-      <c r="A39" s="205" t="s">
+      <c r="K38" s="168"/>
+    </row>
+    <row r="39" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="130" t="s">
         <v>176</v>
       </c>
-      <c r="B39" s="111">
+      <c r="B39" s="87">
         <v>44</v>
       </c>
-      <c r="C39" s="112" t="s">
+      <c r="C39" s="88" t="s">
         <v>37</v>
       </c>
-      <c r="D39" s="88">
+      <c r="D39" s="71">
         <v>20</v>
       </c>
-      <c r="E39" s="94">
+      <c r="E39" s="77">
         <v>8</v>
       </c>
-      <c r="F39" s="94">
+      <c r="F39" s="77">
         <v>26.000000000000004</v>
       </c>
-      <c r="G39" s="94">
+      <c r="G39" s="77">
         <v>9</v>
       </c>
-      <c r="H39" s="94">
+      <c r="H39" s="77">
         <v>16</v>
       </c>
-      <c r="I39" s="94">
+      <c r="I39" s="77">
         <v>8</v>
       </c>
-      <c r="J39" s="94">
+      <c r="J39" s="77">
         <v>20</v>
       </c>
-      <c r="K39" s="113">
+      <c r="K39" s="89">
         <v>7</v>
       </c>
     </row>
-    <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B40" s="114">
+    <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="146"/>
+      <c r="B40" s="90">
         <v>45</v>
       </c>
-      <c r="C40" s="115" t="s">
+      <c r="C40" s="91" t="s">
         <v>38</v>
       </c>
-      <c r="D40" s="201" t="s">
+      <c r="D40" s="151" t="s">
         <v>198</v>
       </c>
-      <c r="E40" s="194"/>
-      <c r="F40" s="194" t="s">
+      <c r="E40" s="143"/>
+      <c r="F40" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G40" s="194"/>
-      <c r="H40" s="194" t="s">
+      <c r="G40" s="143"/>
+      <c r="H40" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I40" s="194"/>
-      <c r="J40" s="194" t="s">
+      <c r="I40" s="143"/>
+      <c r="J40" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K40" s="195"/>
-[...3 lines deleted...]
-      <c r="B41" s="114">
+      <c r="K40" s="165"/>
+    </row>
+    <row r="41" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="146"/>
+      <c r="B41" s="90">
         <v>46</v>
       </c>
-      <c r="C41" s="115" t="s">
+      <c r="C41" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="D41" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B42" s="109">
+      <c r="D41" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K41" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="145"/>
+      <c r="B42" s="18">
         <v>47</v>
       </c>
-      <c r="C42" s="120" t="s">
+      <c r="C42" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A43" s="205" t="s">
+      <c r="D42" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K42" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="130" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="111">
+      <c r="B43" s="87">
         <v>48</v>
       </c>
-      <c r="C43" s="112" t="s">
+      <c r="C43" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="D43" s="198" t="s">
+      <c r="D43" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E43" s="190"/>
-      <c r="F43" s="190" t="s">
+      <c r="E43" s="142"/>
+      <c r="F43" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G43" s="190"/>
-      <c r="H43" s="190" t="s">
+      <c r="G43" s="142"/>
+      <c r="H43" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I43" s="190"/>
-      <c r="J43" s="190" t="s">
+      <c r="I43" s="142"/>
+      <c r="J43" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K43" s="191"/>
-[...3 lines deleted...]
-      <c r="B44" s="116">
+      <c r="K43" s="167"/>
+    </row>
+    <row r="44" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="147"/>
+      <c r="B44" s="32">
         <v>49</v>
       </c>
-      <c r="C44" s="117" t="s">
+      <c r="C44" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="D44" s="202" t="s">
+      <c r="D44" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E44" s="192"/>
-      <c r="F44" s="192" t="s">
+      <c r="E44" s="141"/>
+      <c r="F44" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G44" s="192"/>
-      <c r="H44" s="192" t="s">
+      <c r="G44" s="141"/>
+      <c r="H44" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I44" s="192"/>
-      <c r="J44" s="192" t="s">
+      <c r="I44" s="141"/>
+      <c r="J44" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K44" s="193"/>
-[...2 lines deleted...]
-      <c r="A45" s="205" t="s">
+      <c r="K44" s="166"/>
+    </row>
+    <row r="45" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="130" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="111">
+      <c r="B45" s="87">
         <v>50</v>
       </c>
-      <c r="C45" s="112" t="s">
+      <c r="C45" s="88" t="s">
         <v>85</v>
       </c>
-      <c r="D45" s="88">
+      <c r="D45" s="71">
         <v>11</v>
       </c>
-      <c r="E45" s="94" t="s">
-[...2 lines deleted...]
-      <c r="F45" s="94">
+      <c r="E45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="77">
         <v>12</v>
       </c>
-      <c r="G45" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="94">
+      <c r="G45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" s="77">
         <v>10</v>
       </c>
-      <c r="I45" s="94" t="s">
-[...2 lines deleted...]
-      <c r="J45" s="94">
+      <c r="I45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J45" s="77">
         <v>7</v>
       </c>
-      <c r="K45" s="113" t="s">
-[...5 lines deleted...]
-      <c r="B46" s="109">
+      <c r="K45" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="145"/>
+      <c r="B46" s="18">
         <v>51</v>
       </c>
-      <c r="C46" s="120" t="s">
+      <c r="C46" s="95" t="s">
         <v>86</v>
       </c>
-      <c r="D46" s="202" t="s">
+      <c r="D46" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E46" s="192"/>
-      <c r="F46" s="192" t="s">
+      <c r="E46" s="141"/>
+      <c r="F46" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G46" s="192"/>
-      <c r="H46" s="192" t="s">
+      <c r="G46" s="141"/>
+      <c r="H46" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I46" s="192"/>
-      <c r="J46" s="192" t="s">
+      <c r="I46" s="141"/>
+      <c r="J46" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K46" s="193"/>
-[...2 lines deleted...]
-      <c r="A47" s="205" t="s">
+      <c r="K46" s="166"/>
+    </row>
+    <row r="47" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="111">
+      <c r="B47" s="87">
         <v>52</v>
       </c>
-      <c r="C47" s="112" t="s">
+      <c r="C47" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="D47" s="198" t="s">
+      <c r="D47" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E47" s="190"/>
-      <c r="F47" s="190" t="s">
+      <c r="E47" s="142"/>
+      <c r="F47" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G47" s="190"/>
-      <c r="H47" s="190" t="s">
+      <c r="G47" s="142"/>
+      <c r="H47" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I47" s="190"/>
-      <c r="J47" s="190" t="s">
+      <c r="I47" s="142"/>
+      <c r="J47" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K47" s="191"/>
-[...3 lines deleted...]
-      <c r="B48" s="114">
+      <c r="K47" s="167"/>
+    </row>
+    <row r="48" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="146"/>
+      <c r="B48" s="90">
         <v>53</v>
       </c>
-      <c r="C48" s="115" t="s">
+      <c r="C48" s="91" t="s">
         <v>183</v>
       </c>
-      <c r="D48" s="89">
+      <c r="D48" s="72">
         <v>8</v>
       </c>
-      <c r="E48" s="95" t="s">
+      <c r="E48" s="78" t="s">
         <v>197</v>
       </c>
-      <c r="F48" s="194" t="s">
+      <c r="F48" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="G48" s="194"/>
-      <c r="H48" s="194" t="s">
+      <c r="G48" s="143"/>
+      <c r="H48" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="I48" s="194"/>
-      <c r="J48" s="194" t="s">
+      <c r="I48" s="143"/>
+      <c r="J48" s="143" t="s">
         <v>198</v>
       </c>
-      <c r="K48" s="195"/>
-[...3 lines deleted...]
-      <c r="B49" s="109">
+      <c r="K48" s="165"/>
+    </row>
+    <row r="49" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="145"/>
+      <c r="B49" s="18">
         <v>54</v>
       </c>
-      <c r="C49" s="120" t="s">
+      <c r="C49" s="95" t="s">
         <v>47</v>
       </c>
-      <c r="D49" s="90" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="192" t="s">
+      <c r="D49" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I49" s="192"/>
-[...8 lines deleted...]
-      <c r="A50" s="122" t="s">
+      <c r="I49" s="141"/>
+      <c r="J49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K49" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="123">
+      <c r="B50" s="24">
         <v>55</v>
       </c>
-      <c r="C50" s="124" t="s">
+      <c r="C50" s="97" t="s">
         <v>166</v>
       </c>
-      <c r="D50" s="92">
+      <c r="D50" s="75">
         <v>8</v>
       </c>
-      <c r="E50" s="93">
+      <c r="E50" s="76">
         <v>5</v>
       </c>
-      <c r="F50" s="93">
+      <c r="F50" s="76">
         <v>9</v>
       </c>
-      <c r="G50" s="93" t="s">
-[...2 lines deleted...]
-      <c r="H50" s="93">
+      <c r="G50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" s="76">
         <v>9</v>
       </c>
-      <c r="I50" s="93" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="93">
+      <c r="I50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J50" s="76">
         <v>8</v>
       </c>
-      <c r="K50" s="125" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="122" t="s">
+      <c r="K50" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="123">
+      <c r="B51" s="24">
         <v>56</v>
       </c>
-      <c r="C51" s="124" t="s">
+      <c r="C51" s="97" t="s">
         <v>50</v>
       </c>
-      <c r="D51" s="199" t="s">
+      <c r="D51" s="149" t="s">
         <v>198</v>
       </c>
-      <c r="E51" s="196"/>
-      <c r="F51" s="196" t="s">
+      <c r="E51" s="144"/>
+      <c r="F51" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="G51" s="196"/>
-      <c r="H51" s="196" t="s">
+      <c r="G51" s="144"/>
+      <c r="H51" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="I51" s="196"/>
-      <c r="J51" s="196" t="s">
+      <c r="I51" s="144"/>
+      <c r="J51" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="K51" s="197"/>
-[...2 lines deleted...]
-      <c r="A52" s="122" t="s">
+      <c r="K51" s="168"/>
+    </row>
+    <row r="52" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="123">
+      <c r="B52" s="24">
         <v>57</v>
       </c>
-      <c r="C52" s="124" t="s">
+      <c r="C52" s="97" t="s">
         <v>52</v>
       </c>
-      <c r="D52" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A53" s="205" t="s">
+      <c r="D52" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K52" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="130" t="s">
         <v>53</v>
       </c>
-      <c r="B53" s="111">
+      <c r="B53" s="87">
         <v>58</v>
       </c>
-      <c r="C53" s="112" t="s">
+      <c r="C53" s="88" t="s">
         <v>54</v>
       </c>
-      <c r="D53" s="198" t="s">
+      <c r="D53" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E53" s="190"/>
-      <c r="F53" s="190" t="s">
+      <c r="E53" s="142"/>
+      <c r="F53" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G53" s="190"/>
-      <c r="H53" s="190" t="s">
+      <c r="G53" s="142"/>
+      <c r="H53" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I53" s="190"/>
-      <c r="J53" s="94">
+      <c r="I53" s="142"/>
+      <c r="J53" s="77">
         <v>18.000000000000004</v>
       </c>
-      <c r="K53" s="113" t="s">
-[...5 lines deleted...]
-      <c r="B54" s="109">
+      <c r="K53" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="145"/>
+      <c r="B54" s="18">
         <v>59</v>
       </c>
-      <c r="C54" s="120" t="s">
+      <c r="C54" s="95" t="s">
         <v>55</v>
       </c>
-      <c r="D54" s="202" t="s">
+      <c r="D54" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E54" s="192"/>
-      <c r="F54" s="192" t="s">
+      <c r="E54" s="141"/>
+      <c r="F54" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G54" s="192"/>
-      <c r="H54" s="192" t="s">
+      <c r="G54" s="141"/>
+      <c r="H54" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I54" s="192"/>
-      <c r="J54" s="192" t="s">
+      <c r="I54" s="141"/>
+      <c r="J54" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K54" s="193"/>
-[...2 lines deleted...]
-      <c r="A55" s="126" t="s">
+      <c r="K54" s="166"/>
+    </row>
+    <row r="55" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B55" s="127">
+      <c r="B55" s="30">
         <v>60</v>
       </c>
-      <c r="C55" s="128" t="s">
+      <c r="C55" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D55" s="199" t="s">
+      <c r="D55" s="149" t="s">
         <v>198</v>
       </c>
-      <c r="E55" s="196"/>
-      <c r="F55" s="196" t="s">
+      <c r="E55" s="144"/>
+      <c r="F55" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="G55" s="196"/>
-      <c r="H55" s="196" t="s">
+      <c r="G55" s="144"/>
+      <c r="H55" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="I55" s="196"/>
-      <c r="J55" s="196" t="s">
+      <c r="I55" s="144"/>
+      <c r="J55" s="144" t="s">
         <v>198</v>
       </c>
-      <c r="K55" s="197"/>
-[...2 lines deleted...]
-      <c r="A56" s="205" t="s">
+      <c r="K55" s="168"/>
+    </row>
+    <row r="56" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="130" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="111">
+      <c r="B56" s="87">
         <v>61</v>
       </c>
-      <c r="C56" s="112" t="s">
+      <c r="C56" s="88" t="s">
         <v>59</v>
       </c>
-      <c r="D56" s="198" t="s">
+      <c r="D56" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E56" s="190"/>
-      <c r="F56" s="190" t="s">
+      <c r="E56" s="142"/>
+      <c r="F56" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="G56" s="190"/>
-      <c r="H56" s="190" t="s">
+      <c r="G56" s="142"/>
+      <c r="H56" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I56" s="190"/>
-      <c r="J56" s="190" t="s">
+      <c r="I56" s="142"/>
+      <c r="J56" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K56" s="191"/>
-[...3 lines deleted...]
-      <c r="B57" s="109">
+      <c r="K56" s="167"/>
+    </row>
+    <row r="57" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="145"/>
+      <c r="B57" s="18">
         <v>62</v>
       </c>
-      <c r="C57" s="120" t="s">
+      <c r="C57" s="95" t="s">
         <v>60</v>
       </c>
-      <c r="D57" s="202" t="s">
+      <c r="D57" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E57" s="192"/>
-      <c r="F57" s="192" t="s">
+      <c r="E57" s="141"/>
+      <c r="F57" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G57" s="192"/>
-      <c r="H57" s="192" t="s">
+      <c r="G57" s="141"/>
+      <c r="H57" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I57" s="192"/>
-      <c r="J57" s="192" t="s">
+      <c r="I57" s="141"/>
+      <c r="J57" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K57" s="193"/>
-[...2 lines deleted...]
-      <c r="A58" s="205" t="s">
+      <c r="K57" s="166"/>
+    </row>
+    <row r="58" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="111">
+      <c r="B58" s="87">
         <v>63</v>
       </c>
-      <c r="C58" s="112" t="s">
+      <c r="C58" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="D58" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B59" s="109">
+      <c r="D58" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K58" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="145"/>
+      <c r="B59" s="18">
         <v>64</v>
       </c>
-      <c r="C59" s="120" t="s">
+      <c r="C59" s="95" t="s">
         <v>63</v>
       </c>
-      <c r="D59" s="202" t="s">
+      <c r="D59" s="148" t="s">
         <v>198</v>
       </c>
-      <c r="E59" s="192"/>
-      <c r="F59" s="192" t="s">
+      <c r="E59" s="141"/>
+      <c r="F59" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="G59" s="192"/>
-      <c r="H59" s="192" t="s">
+      <c r="G59" s="141"/>
+      <c r="H59" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="I59" s="192"/>
-      <c r="J59" s="192" t="s">
+      <c r="I59" s="141"/>
+      <c r="J59" s="141" t="s">
         <v>198</v>
       </c>
-      <c r="K59" s="193"/>
-[...2 lines deleted...]
-      <c r="A60" s="205" t="s">
+      <c r="K59" s="166"/>
+    </row>
+    <row r="60" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="111">
+      <c r="B60" s="87">
         <v>65</v>
       </c>
-      <c r="C60" s="112" t="s">
+      <c r="C60" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="D60" s="198" t="s">
+      <c r="D60" s="150" t="s">
         <v>198</v>
       </c>
-      <c r="E60" s="190"/>
-[...21 lines deleted...]
-      <c r="B61" s="114">
+      <c r="E60" s="142"/>
+      <c r="F60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K60" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="146"/>
+      <c r="B61" s="90">
         <v>66</v>
       </c>
-      <c r="C61" s="115" t="s">
+      <c r="C61" s="91" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B62" s="114">
+      <c r="D61" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K61" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="146"/>
+      <c r="B62" s="90">
         <v>67</v>
       </c>
-      <c r="C62" s="115" t="s">
+      <c r="C62" s="91" t="s">
         <v>67</v>
       </c>
-      <c r="D62" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B63" s="109">
+      <c r="D62" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K62" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="145"/>
+      <c r="B63" s="18">
         <v>68</v>
       </c>
-      <c r="C63" s="120" t="s">
+      <c r="C63" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="D63" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A64" s="122" t="s">
+      <c r="D63" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K63" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="123">
+      <c r="B64" s="24">
         <v>69</v>
       </c>
-      <c r="C64" s="124" t="s">
+      <c r="C64" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="D64" s="92">
+      <c r="D64" s="75">
         <v>12</v>
       </c>
-      <c r="E64" s="93">
+      <c r="E64" s="76">
         <v>6</v>
       </c>
-      <c r="F64" s="93">
+      <c r="F64" s="76">
         <v>11</v>
       </c>
-      <c r="G64" s="93">
+      <c r="G64" s="76">
         <v>11</v>
       </c>
-      <c r="H64" s="93">
+      <c r="H64" s="76">
         <v>13.000000000000002</v>
       </c>
-      <c r="I64" s="93">
+      <c r="I64" s="76">
         <v>11</v>
       </c>
-      <c r="J64" s="93">
+      <c r="J64" s="76">
         <v>5</v>
       </c>
-      <c r="K64" s="125">
+      <c r="K64" s="98">
         <v>12</v>
       </c>
     </row>
-    <row r="65" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="122" t="s">
+    <row r="65" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="B65" s="123">
+      <c r="B65" s="24">
         <v>70</v>
       </c>
-      <c r="C65" s="124" t="s">
+      <c r="C65" s="97" t="s">
         <v>178</v>
       </c>
-      <c r="D65" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A66" s="205" t="s">
+      <c r="D65" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K65" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="130" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="111">
+      <c r="B66" s="87">
         <v>71</v>
       </c>
-      <c r="C66" s="112" t="s">
+      <c r="C66" s="88" t="s">
         <v>73</v>
       </c>
-      <c r="D66" s="88" t="s">
-[...11 lines deleted...]
-      <c r="H66" s="190" t="s">
+      <c r="D66" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H66" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="I66" s="190"/>
-      <c r="J66" s="190" t="s">
+      <c r="I66" s="142"/>
+      <c r="J66" s="142" t="s">
         <v>198</v>
       </c>
-      <c r="K66" s="191"/>
-[...3 lines deleted...]
-      <c r="B67" s="114">
+      <c r="K66" s="167"/>
+    </row>
+    <row r="67" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="146"/>
+      <c r="B67" s="90">
         <v>72</v>
       </c>
-      <c r="C67" s="115" t="s">
+      <c r="C67" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="D67" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B68" s="114">
+      <c r="D67" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K67" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="146"/>
+      <c r="B68" s="90">
         <v>73</v>
       </c>
-      <c r="C68" s="115" t="s">
+      <c r="C68" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="D68" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B69" s="114">
+      <c r="D68" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K68" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="146"/>
+      <c r="B69" s="90">
         <v>74</v>
       </c>
-      <c r="C69" s="115" t="s">
+      <c r="C69" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="D69" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B70" s="114">
+      <c r="D69" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K69" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="146"/>
+      <c r="B70" s="90">
         <v>75</v>
       </c>
-      <c r="C70" s="115" t="s">
+      <c r="C70" s="91" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B71" s="109">
+      <c r="D70" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K70" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="145"/>
+      <c r="B71" s="18">
         <v>76</v>
       </c>
-      <c r="C71" s="120" t="s">
+      <c r="C71" s="95" t="s">
         <v>78</v>
       </c>
-      <c r="D71" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A72" s="129" t="s">
+      <c r="D71" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K71" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="100" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="129"/>
-[...11 lines deleted...]
-      <c r="A73" s="105" t="s">
+      <c r="B72" s="100"/>
+      <c r="C72" s="100"/>
+      <c r="D72" s="100"/>
+      <c r="E72" s="100"/>
+      <c r="F72" s="100"/>
+      <c r="G72" s="100"/>
+      <c r="H72" s="100"/>
+      <c r="I72" s="100"/>
+      <c r="J72" s="100"/>
+      <c r="K72" s="100"/>
+    </row>
+    <row r="73" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="74" spans="1:11" s="105" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="130" t="s">
+    <row r="74" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="2" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="75" spans="1:11" s="105" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-[...6 lines deleted...]
-    <row r="80" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="75" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="101"/>
+    </row>
+    <row r="76" spans="1:11" s="5" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="156">
-    <mergeCell ref="F57:G57"/>
-[...9 lines deleted...]
-    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:K4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="D60:E60"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A39:A42"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A58:A59"/>
     <mergeCell ref="A60:A63"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="F43:G43"/>
-    <mergeCell ref="A66:A71"/>
-[...119 lines deleted...]
-    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F56:G56"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:N105"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="18" style="103" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9" style="103"/>
+    <col min="1" max="1" width="18" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.33203125" style="1" customWidth="1"/>
+    <col min="4" max="7" width="12.21875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.6640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="10.88671875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="28.33203125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12" style="1" customWidth="1"/>
+    <col min="12" max="14" width="12.21875" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="90.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="224" t="s">
+    <row r="1" spans="1:14" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="138" t="s">
         <v>284</v>
       </c>
-      <c r="B1" s="224"/>
-[...14 lines deleted...]
-      <c r="A2" s="136" t="s">
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
+      <c r="N1" s="104"/>
+    </row>
+    <row r="2" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
         <v>152</v>
       </c>
-      <c r="B2" s="137"/>
-[...14 lines deleted...]
-      <c r="A3" s="229" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+    </row>
+    <row r="3" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="140" t="s">
         <v>151</v>
       </c>
-      <c r="B3" s="229"/>
-[...15 lines deleted...]
-      <c r="G4" s="107" t="s">
+      <c r="B3" s="140"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="140"/>
+      <c r="F3" s="140"/>
+      <c r="G3" s="140"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="G4" s="37" t="s">
         <v>180</v>
       </c>
-      <c r="H4" s="138"/>
-[...3 lines deleted...]
-      <c r="A5" s="225" t="s">
+      <c r="H4" s="4"/>
+      <c r="N4" s="37"/>
+    </row>
+    <row r="5" spans="1:14" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="210" t="s">
+      <c r="B5" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="227" t="s">
+      <c r="C5" s="170" t="s">
         <v>169</v>
       </c>
-      <c r="D5" s="217" t="s">
+      <c r="D5" s="158" t="s">
         <v>154</v>
       </c>
-      <c r="E5" s="217"/>
-[...14 lines deleted...]
-      <c r="D6" s="139" t="s">
+      <c r="E5" s="158"/>
+      <c r="F5" s="158"/>
+      <c r="G5" s="159"/>
+      <c r="H5" s="169"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="133"/>
+      <c r="N5" s="133"/>
+    </row>
+    <row r="6" spans="1:14" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="125"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="171"/>
+      <c r="D6" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="E6" s="140" t="s">
+      <c r="E6" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F6" s="140" t="s">
+      <c r="F6" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="G6" s="141" t="s">
+      <c r="G6" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="H6" s="233"/>
-[...8 lines deleted...]
-      <c r="A7" s="207" t="s">
+      <c r="H6" s="169"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+    </row>
+    <row r="7" spans="1:14" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="B7" s="111">
+      <c r="B7" s="87">
         <v>48</v>
       </c>
-      <c r="C7" s="142" t="s">
+      <c r="C7" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="132" t="s">
+      <c r="D7" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F7" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B8" s="114">
+      <c r="F7" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114"/>
+      <c r="B8" s="90">
         <v>49</v>
       </c>
-      <c r="C8" s="144" t="s">
+      <c r="C8" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="145" t="s">
+      <c r="D8" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F8" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B9" s="114">
+      <c r="F8" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
+      <c r="B9" s="90">
         <v>50</v>
       </c>
-      <c r="C9" s="144" t="s">
+      <c r="C9" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="145" t="s">
+      <c r="D9" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E9" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F9" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B10" s="114">
+      <c r="F9" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="114"/>
+      <c r="B10" s="90">
         <v>51</v>
       </c>
-      <c r="C10" s="144" t="s">
+      <c r="C10" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="145" t="s">
+      <c r="D10" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E10" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F10" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B11" s="114">
+      <c r="F10" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="114"/>
+      <c r="B11" s="90">
         <v>52</v>
       </c>
-      <c r="C11" s="144" t="s">
+      <c r="C11" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="D11" s="145" t="s">
+      <c r="D11" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F11" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B12" s="114">
+      <c r="F11" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="114"/>
+      <c r="B12" s="90">
         <v>53</v>
       </c>
-      <c r="C12" s="144" t="s">
+      <c r="C12" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="D12" s="145" t="s">
+      <c r="D12" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F12" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B13" s="114">
+      <c r="F12" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
+      <c r="B13" s="90">
         <v>54</v>
       </c>
-      <c r="C13" s="144" t="s">
+      <c r="C13" s="70" t="s">
         <v>105</v>
       </c>
-      <c r="D13" s="145" t="s">
+      <c r="D13" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F13" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B14" s="114">
+      <c r="F13" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="114"/>
+      <c r="B14" s="90">
         <v>117</v>
       </c>
-      <c r="C14" s="144" t="s">
+      <c r="C14" s="70" t="s">
         <v>106</v>
       </c>
-      <c r="D14" s="145" t="s">
+      <c r="D14" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E14" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F14" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B15" s="114">
+      <c r="F14" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G14" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="114"/>
+      <c r="B15" s="90">
         <v>124</v>
       </c>
-      <c r="C15" s="144" t="s">
+      <c r="C15" s="70" t="s">
         <v>108</v>
       </c>
-      <c r="D15" s="145" t="s">
+      <c r="D15" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F15" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B16" s="109">
+      <c r="F15" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G15" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="115"/>
+      <c r="B16" s="18">
         <v>125</v>
       </c>
-      <c r="C16" s="110" t="s">
+      <c r="C16" s="29" t="s">
         <v>111</v>
       </c>
-      <c r="D16" s="147" t="s">
+      <c r="D16" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E16" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F16" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="207" t="s">
+      <c r="F16" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="112" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="111">
+      <c r="B17" s="87">
         <v>55</v>
       </c>
-      <c r="C17" s="142" t="s">
+      <c r="C17" s="105" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="132" t="s">
+      <c r="D17" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F17" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B18" s="114">
+      <c r="F17" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="113"/>
+      <c r="B18" s="90">
         <v>56</v>
       </c>
-      <c r="C18" s="144" t="s">
+      <c r="C18" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="145" t="s">
+      <c r="D18" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E18" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F18" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B19" s="114">
+      <c r="F18" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="114"/>
+      <c r="B19" s="90">
         <v>57</v>
       </c>
-      <c r="C19" s="144" t="s">
+      <c r="C19" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="145" t="s">
+      <c r="D19" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E19" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F19" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B20" s="114">
+      <c r="F19" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="114"/>
+      <c r="B20" s="90">
         <v>58</v>
       </c>
-      <c r="C20" s="144" t="s">
+      <c r="C20" s="70" t="s">
         <v>115</v>
       </c>
-      <c r="D20" s="145" t="s">
+      <c r="D20" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E20" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F20" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B21" s="114">
+      <c r="F20" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G20" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="114"/>
+      <c r="B21" s="90">
         <v>59</v>
       </c>
-      <c r="C21" s="144" t="s">
+      <c r="C21" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="145" t="s">
+      <c r="D21" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F21" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B22" s="114">
+      <c r="F21" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="114"/>
+      <c r="B22" s="90">
         <v>60</v>
       </c>
-      <c r="C22" s="144" t="s">
+      <c r="C22" s="70" t="s">
         <v>170</v>
       </c>
-      <c r="D22" s="145" t="s">
+      <c r="D22" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F22" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B23" s="114">
+      <c r="F22" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="114"/>
+      <c r="B23" s="90">
         <v>61</v>
       </c>
-      <c r="C23" s="144" t="s">
+      <c r="C23" s="70" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="145" t="s">
+      <c r="D23" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E23" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F23" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B24" s="109">
+      <c r="F23" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G23" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="115"/>
+      <c r="B24" s="18">
         <v>62</v>
       </c>
-      <c r="C24" s="110" t="s">
+      <c r="C24" s="29" t="s">
         <v>171</v>
       </c>
-      <c r="D24" s="147" t="s">
+      <c r="D24" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F24" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A25" s="205" t="s">
+      <c r="F24" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="130" t="s">
         <v>123</v>
       </c>
-      <c r="B25" s="111">
+      <c r="B25" s="87">
         <v>63</v>
       </c>
-      <c r="C25" s="142" t="s">
+      <c r="C25" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="132" t="s">
+      <c r="D25" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F25" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B26" s="109">
+      <c r="F25" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="122"/>
+      <c r="B26" s="18">
         <v>64</v>
       </c>
-      <c r="C26" s="110" t="s">
+      <c r="C26" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="147" t="s">
+      <c r="D26" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F26" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A27" s="207" t="s">
+      <c r="F26" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G26" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="112" t="s">
         <v>127</v>
       </c>
-      <c r="B27" s="111">
+      <c r="B27" s="87">
         <v>65</v>
       </c>
-      <c r="C27" s="142" t="s">
+      <c r="C27" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="D27" s="132" t="s">
+      <c r="D27" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F27" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B28" s="114">
+      <c r="F27" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="113"/>
+      <c r="B28" s="90">
         <v>66</v>
       </c>
-      <c r="C28" s="144" t="s">
+      <c r="C28" s="70" t="s">
         <v>172</v>
       </c>
-      <c r="D28" s="145" t="s">
+      <c r="D28" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E28" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F28" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B29" s="114">
+      <c r="F28" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="114"/>
+      <c r="B29" s="90">
         <v>67</v>
       </c>
-      <c r="C29" s="144" t="s">
+      <c r="C29" s="70" t="s">
         <v>185</v>
       </c>
-      <c r="D29" s="145" t="s">
+      <c r="D29" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E29" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F29" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B30" s="114">
+      <c r="F29" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G29" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="114"/>
+      <c r="B30" s="90">
         <v>68</v>
       </c>
-      <c r="C30" s="144" t="s">
+      <c r="C30" s="70" t="s">
         <v>20</v>
       </c>
-      <c r="D30" s="145" t="s">
+      <c r="D30" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E30" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F30" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B31" s="114">
+      <c r="F30" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="114"/>
+      <c r="B31" s="90">
         <v>69</v>
       </c>
-      <c r="C31" s="144" t="s">
+      <c r="C31" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="145" t="s">
+      <c r="D31" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E31" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F31" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B32" s="114">
+      <c r="F31" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G31" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="114"/>
+      <c r="B32" s="90">
         <v>70</v>
       </c>
-      <c r="C32" s="144" t="s">
+      <c r="C32" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="D32" s="145" t="s">
+      <c r="D32" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F32" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B33" s="114">
+      <c r="F32" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="114"/>
+      <c r="B33" s="90">
         <v>71</v>
       </c>
-      <c r="C33" s="144" t="s">
+      <c r="C33" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="145" t="s">
+      <c r="D33" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E33" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F33" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B34" s="114">
+      <c r="F33" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="114"/>
+      <c r="B34" s="90">
         <v>72</v>
       </c>
-      <c r="C34" s="144" t="s">
+      <c r="C34" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="D34" s="145" t="s">
+      <c r="D34" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E34" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F34" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B35" s="109">
+      <c r="F34" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G34" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="115"/>
+      <c r="B35" s="18">
         <v>73</v>
       </c>
-      <c r="C35" s="110" t="s">
+      <c r="C35" s="29" t="s">
         <v>155</v>
       </c>
-      <c r="D35" s="147" t="s">
+      <c r="D35" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E35" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F35" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="207" t="s">
+      <c r="F35" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G35" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="112" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="111">
+      <c r="B36" s="87">
         <v>74</v>
       </c>
-      <c r="C36" s="142" t="s">
+      <c r="C36" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="D36" s="132" t="s">
+      <c r="D36" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F36" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B37" s="114">
+      <c r="F36" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G36" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="114"/>
+      <c r="B37" s="90">
         <v>75</v>
       </c>
-      <c r="C37" s="144" t="s">
+      <c r="C37" s="70" t="s">
         <v>156</v>
       </c>
-      <c r="D37" s="145" t="s">
+      <c r="D37" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E37" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F37" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B38" s="114">
+      <c r="F37" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G37" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="114"/>
+      <c r="B38" s="90">
         <v>76</v>
       </c>
-      <c r="C38" s="144" t="s">
+      <c r="C38" s="70" t="s">
         <v>181</v>
       </c>
-      <c r="D38" s="145" t="s">
+      <c r="D38" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E38" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F38" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B39" s="109">
+      <c r="F38" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G38" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="115"/>
+      <c r="B39" s="18">
         <v>77</v>
       </c>
-      <c r="C39" s="110" t="s">
+      <c r="C39" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="147" t="s">
+      <c r="D39" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E39" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F39" s="148" t="s">
-[...22 lines deleted...]
-      <c r="G41" s="107" t="s">
+      <c r="F39" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="58"/>
+      <c r="B40" s="59"/>
+      <c r="C40" s="59"/>
+      <c r="D40" s="59"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="59"/>
+      <c r="G40" s="63"/>
+    </row>
+    <row r="41" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="37" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="225" t="s">
+    <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B42" s="210" t="s">
+      <c r="B42" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="227" t="s">
+      <c r="C42" s="170" t="s">
         <v>169</v>
       </c>
-      <c r="D42" s="217" t="s">
+      <c r="D42" s="158" t="s">
         <v>154</v>
       </c>
-      <c r="E42" s="217"/>
-[...7 lines deleted...]
-      <c r="D43" s="139" t="s">
+      <c r="E42" s="158"/>
+      <c r="F42" s="158"/>
+      <c r="G42" s="159"/>
+    </row>
+    <row r="43" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="125"/>
+      <c r="B43" s="118"/>
+      <c r="C43" s="171"/>
+      <c r="D43" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="E43" s="140" t="s">
+      <c r="E43" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F43" s="140" t="s">
+      <c r="F43" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="G43" s="141" t="s">
+      <c r="G43" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="207" t="s">
+    <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="112" t="s">
         <v>140</v>
       </c>
-      <c r="B44" s="111">
+      <c r="B44" s="87">
         <v>78</v>
       </c>
-      <c r="C44" s="142" t="s">
+      <c r="C44" s="105" t="s">
         <v>141</v>
       </c>
-      <c r="D44" s="132" t="s">
+      <c r="D44" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F44" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B45" s="114">
+      <c r="F44" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G44" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="114"/>
+      <c r="B45" s="90">
         <v>79</v>
       </c>
-      <c r="C45" s="144" t="s">
+      <c r="C45" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="D45" s="145" t="s">
+      <c r="D45" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E45" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F45" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B46" s="109">
+      <c r="F45" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="115"/>
+      <c r="B46" s="18">
         <v>80</v>
       </c>
-      <c r="C46" s="110" t="s">
+      <c r="C46" s="29" t="s">
         <v>28</v>
       </c>
-      <c r="D46" s="147" t="s">
+      <c r="D46" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E46" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F46" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="207" t="s">
+      <c r="F46" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G46" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="112" t="s">
         <v>144</v>
       </c>
-      <c r="B47" s="111">
+      <c r="B47" s="87">
         <v>81</v>
       </c>
-      <c r="C47" s="142" t="s">
+      <c r="C47" s="105" t="s">
         <v>145</v>
       </c>
-      <c r="D47" s="132" t="s">
+      <c r="D47" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F47" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B48" s="114">
+      <c r="F47" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G47" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="113"/>
+      <c r="B48" s="90">
         <v>82</v>
       </c>
-      <c r="C48" s="144" t="s">
+      <c r="C48" s="70" t="s">
         <v>146</v>
       </c>
-      <c r="D48" s="145" t="s">
+      <c r="D48" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F48" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B49" s="114">
+      <c r="F48" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="114"/>
+      <c r="B49" s="90">
         <v>83</v>
       </c>
-      <c r="C49" s="144" t="s">
+      <c r="C49" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="D49" s="145" t="s">
+      <c r="D49" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E49" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F49" s="146" t="s">
-[...9 lines deleted...]
-      <c r="B50" s="114">
+      <c r="F49" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="42"/>
+    </row>
+    <row r="50" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="114"/>
+      <c r="B50" s="90">
         <v>84</v>
       </c>
-      <c r="C50" s="144" t="s">
+      <c r="C50" s="70" t="s">
         <v>147</v>
       </c>
-      <c r="D50" s="145" t="s">
+      <c r="D50" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E50" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F50" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B51" s="114">
+      <c r="F50" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="114"/>
+      <c r="B51" s="90">
         <v>85</v>
       </c>
-      <c r="C51" s="144" t="s">
+      <c r="C51" s="70" t="s">
         <v>157</v>
       </c>
-      <c r="D51" s="145" t="s">
+      <c r="D51" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E51" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F51" s="146" t="s">
-[...9 lines deleted...]
-      <c r="B52" s="114">
+      <c r="F51" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" s="42"/>
+    </row>
+    <row r="52" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="114"/>
+      <c r="B52" s="90">
         <v>86</v>
       </c>
-      <c r="C52" s="144" t="s">
+      <c r="C52" s="70" t="s">
         <v>148</v>
       </c>
-      <c r="D52" s="145" t="s">
+      <c r="D52" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E52" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F52" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B53" s="109">
+      <c r="F52" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="115"/>
+      <c r="B53" s="18">
         <v>87</v>
       </c>
-      <c r="C53" s="110" t="s">
+      <c r="C53" s="29" t="s">
         <v>149</v>
       </c>
-      <c r="D53" s="147" t="s">
+      <c r="D53" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E53" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F53" s="148" t="s">
-[...8 lines deleted...]
-      <c r="A54" s="207" t="s">
+      <c r="F53" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" s="42"/>
+    </row>
+    <row r="54" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="112" t="s">
         <v>96</v>
       </c>
-      <c r="B54" s="111">
+      <c r="B54" s="87">
         <v>88</v>
       </c>
-      <c r="C54" s="142" t="s">
+      <c r="C54" s="105" t="s">
         <v>97</v>
       </c>
-      <c r="D54" s="132" t="s">
+      <c r="D54" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F54" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B55" s="109">
+      <c r="F54" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="115"/>
+      <c r="B55" s="18">
         <v>89</v>
       </c>
-      <c r="C55" s="110" t="s">
+      <c r="C55" s="29" t="s">
         <v>98</v>
       </c>
-      <c r="D55" s="147" t="s">
+      <c r="D55" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E55" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F55" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="122" t="s">
+      <c r="F55" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="B56" s="123">
+      <c r="B56" s="24">
         <v>90</v>
       </c>
-      <c r="C56" s="152" t="s">
+      <c r="C56" s="25" t="s">
         <v>182</v>
       </c>
-      <c r="D56" s="153" t="s">
+      <c r="D56" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E56" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F56" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="207" t="s">
+      <c r="F56" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G56" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="112" t="s">
         <v>99</v>
       </c>
-      <c r="B57" s="111">
+      <c r="B57" s="87">
         <v>91</v>
       </c>
-      <c r="C57" s="142" t="s">
+      <c r="C57" s="105" t="s">
         <v>100</v>
       </c>
-      <c r="D57" s="132" t="s">
+      <c r="D57" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F57" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B58" s="114">
+      <c r="F57" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G57" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="114"/>
+      <c r="B58" s="90">
         <v>92</v>
       </c>
-      <c r="C58" s="144" t="s">
+      <c r="C58" s="70" t="s">
         <v>102</v>
       </c>
-      <c r="D58" s="145" t="s">
+      <c r="D58" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F58" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B59" s="114">
+      <c r="F58" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="114"/>
+      <c r="B59" s="90">
         <v>93</v>
       </c>
-      <c r="C59" s="144" t="s">
+      <c r="C59" s="70" t="s">
         <v>104</v>
       </c>
-      <c r="D59" s="145" t="s">
+      <c r="D59" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E59" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F59" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B60" s="114">
+      <c r="F59" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="114"/>
+      <c r="B60" s="90">
         <v>94</v>
       </c>
-      <c r="C60" s="144" t="s">
+      <c r="C60" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="D60" s="145" t="s">
+      <c r="D60" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E60" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F60" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B61" s="109">
+      <c r="F60" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="115"/>
+      <c r="B61" s="18">
         <v>95</v>
       </c>
-      <c r="C61" s="110" t="s">
+      <c r="C61" s="29" t="s">
         <v>107</v>
       </c>
-      <c r="D61" s="147" t="s">
+      <c r="D61" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E61" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F61" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="122" t="s">
+      <c r="F61" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="B62" s="123">
+      <c r="B62" s="24">
         <v>96</v>
       </c>
-      <c r="C62" s="152" t="s">
+      <c r="C62" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="D62" s="153" t="s">
+      <c r="D62" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F62" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A63" s="207" t="s">
+      <c r="F62" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="112" t="s">
         <v>112</v>
       </c>
-      <c r="B63" s="111">
+      <c r="B63" s="87">
         <v>97</v>
       </c>
-      <c r="C63" s="142" t="s">
+      <c r="C63" s="105" t="s">
         <v>158</v>
       </c>
-      <c r="D63" s="132" t="s">
+      <c r="D63" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F63" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B64" s="109">
+      <c r="F63" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="115"/>
+      <c r="B64" s="18">
         <v>98</v>
       </c>
-      <c r="C64" s="110" t="s">
+      <c r="C64" s="29" t="s">
         <v>159</v>
       </c>
-      <c r="D64" s="147" t="s">
+      <c r="D64" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E64" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F64" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A65" s="207" t="s">
+      <c r="F64" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="112" t="s">
         <v>114</v>
       </c>
-      <c r="B65" s="111">
+      <c r="B65" s="87">
         <v>99</v>
       </c>
-      <c r="C65" s="142" t="s">
+      <c r="C65" s="105" t="s">
         <v>160</v>
       </c>
-      <c r="D65" s="132" t="s">
+      <c r="D65" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F65" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B66" s="109">
+      <c r="F65" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="115"/>
+      <c r="B66" s="18">
         <v>100</v>
       </c>
-      <c r="C66" s="110" t="s">
+      <c r="C66" s="29" t="s">
         <v>161</v>
       </c>
-      <c r="D66" s="147" t="s">
+      <c r="D66" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E66" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F66" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="126" t="s">
+      <c r="F66" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="44" t="s">
         <v>116</v>
       </c>
-      <c r="B67" s="127">
+      <c r="B67" s="30">
         <v>101</v>
       </c>
-      <c r="C67" s="155" t="s">
+      <c r="C67" s="109" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="156" t="s">
+      <c r="D67" s="110" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F67" s="157" t="s">
-[...7 lines deleted...]
-      <c r="A68" s="122" t="s">
+      <c r="F67" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="B68" s="123">
+      <c r="B68" s="24">
         <v>102</v>
       </c>
-      <c r="C68" s="152" t="s">
+      <c r="C68" s="25" t="s">
         <v>118</v>
       </c>
-      <c r="D68" s="153" t="s">
+      <c r="D68" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E68" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F68" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A69" s="207" t="s">
+      <c r="F68" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="112" t="s">
         <v>119</v>
       </c>
-      <c r="B69" s="111">
+      <c r="B69" s="87">
         <v>103</v>
       </c>
-      <c r="C69" s="142" t="s">
+      <c r="C69" s="105" t="s">
         <v>120</v>
       </c>
-      <c r="D69" s="132" t="s">
+      <c r="D69" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F69" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B70" s="116">
+      <c r="F69" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="114"/>
+      <c r="B70" s="32">
         <v>104</v>
       </c>
-      <c r="C70" s="158" t="s">
+      <c r="C70" s="33" t="s">
         <v>121</v>
       </c>
-      <c r="D70" s="159" t="s">
+      <c r="D70" s="111" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F70" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="122" t="s">
+      <c r="F70" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="23" t="s">
         <v>122</v>
       </c>
-      <c r="B71" s="123">
+      <c r="B71" s="24">
         <v>105</v>
       </c>
-      <c r="C71" s="152" t="s">
+      <c r="C71" s="25" t="s">
         <v>173</v>
       </c>
-      <c r="D71" s="153" t="s">
+      <c r="D71" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E71" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F71" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A72" s="207" t="s">
+      <c r="F71" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="112" t="s">
         <v>124</v>
       </c>
-      <c r="B72" s="111">
+      <c r="B72" s="87">
         <v>106</v>
       </c>
-      <c r="C72" s="142" t="s">
+      <c r="C72" s="105" t="s">
         <v>125</v>
       </c>
-      <c r="D72" s="132" t="s">
+      <c r="D72" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F72" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B73" s="109">
+      <c r="F72" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G72" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="115"/>
+      <c r="B73" s="18">
         <v>107</v>
       </c>
-      <c r="C73" s="110" t="s">
+      <c r="C73" s="29" t="s">
         <v>126</v>
       </c>
-      <c r="D73" s="147" t="s">
+      <c r="D73" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E73" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F73" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="122" t="s">
+      <c r="F73" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G73" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="23" t="s">
         <v>128</v>
       </c>
-      <c r="B74" s="123">
+      <c r="B74" s="24">
         <v>108</v>
       </c>
-      <c r="C74" s="152" t="s">
+      <c r="C74" s="25" t="s">
         <v>129</v>
       </c>
-      <c r="D74" s="153" t="s">
+      <c r="D74" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E74" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F74" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A75" s="207" t="s">
+      <c r="F74" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G74" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="112" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="111">
+      <c r="B75" s="87">
         <v>109</v>
       </c>
-      <c r="C75" s="142" t="s">
+      <c r="C75" s="105" t="s">
         <v>163</v>
       </c>
-      <c r="D75" s="132" t="s">
+      <c r="D75" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F75" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B76" s="116">
+      <c r="F75" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G75" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="114"/>
+      <c r="B76" s="32">
         <v>110</v>
       </c>
-      <c r="C76" s="158" t="s">
+      <c r="C76" s="33" t="s">
         <v>130</v>
       </c>
-      <c r="D76" s="159" t="s">
+      <c r="D76" s="111" t="s">
         <v>196</v>
       </c>
       <c r="E76" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F76" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A77" s="207" t="s">
+      <c r="F76" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G76" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="112" t="s">
         <v>61</v>
       </c>
-      <c r="B77" s="111">
+      <c r="B77" s="87">
         <v>111</v>
       </c>
-      <c r="C77" s="142" t="s">
+      <c r="C77" s="105" t="s">
         <v>131</v>
       </c>
-      <c r="D77" s="132" t="s">
+      <c r="D77" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F77" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B78" s="109">
+      <c r="F77" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G77" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="115"/>
+      <c r="B78" s="18">
         <v>112</v>
       </c>
-      <c r="C78" s="110" t="s">
+      <c r="C78" s="29" t="s">
         <v>132</v>
       </c>
-      <c r="D78" s="147" t="s">
+      <c r="D78" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E78" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F78" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A79" s="207" t="s">
+      <c r="F78" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G78" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="112" t="s">
         <v>64</v>
       </c>
-      <c r="B79" s="111">
+      <c r="B79" s="87">
         <v>113</v>
       </c>
-      <c r="C79" s="142" t="s">
+      <c r="C79" s="105" t="s">
         <v>133</v>
       </c>
-      <c r="D79" s="132" t="s">
+      <c r="D79" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E79" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F79" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B80" s="114">
+      <c r="F79" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G79" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="114"/>
+      <c r="B80" s="90">
         <v>114</v>
       </c>
-      <c r="C80" s="144" t="s">
+      <c r="C80" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="D80" s="145" t="s">
+      <c r="D80" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E80" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F80" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B81" s="114">
+      <c r="F80" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G80" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="114"/>
+      <c r="B81" s="90">
         <v>115</v>
       </c>
-      <c r="C81" s="144" t="s">
+      <c r="C81" s="70" t="s">
         <v>135</v>
       </c>
-      <c r="D81" s="145" t="s">
+      <c r="D81" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E81" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F81" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B82" s="109">
+      <c r="F81" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G81" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="115"/>
+      <c r="B82" s="18">
         <v>116</v>
       </c>
-      <c r="C82" s="110" t="s">
+      <c r="C82" s="29" t="s">
         <v>136</v>
       </c>
-      <c r="D82" s="147" t="s">
+      <c r="D82" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F82" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="207" t="s">
+      <c r="F82" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G82" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="112" t="s">
         <v>45</v>
       </c>
-      <c r="B83" s="111">
+      <c r="B83" s="87">
         <v>118</v>
       </c>
-      <c r="C83" s="142" t="s">
+      <c r="C83" s="105" t="s">
         <v>138</v>
       </c>
-      <c r="D83" s="132" t="s">
+      <c r="D83" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F83" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B84" s="114">
+      <c r="F83" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G83" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="114"/>
+      <c r="B84" s="90">
         <v>119</v>
       </c>
-      <c r="C84" s="144" t="s">
+      <c r="C84" s="70" t="s">
         <v>183</v>
       </c>
-      <c r="D84" s="145" t="s">
+      <c r="D84" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F84" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B85" s="109">
+      <c r="F84" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G84" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="115"/>
+      <c r="B85" s="18">
         <v>120</v>
       </c>
-      <c r="C85" s="110" t="s">
+      <c r="C85" s="29" t="s">
         <v>139</v>
       </c>
-      <c r="D85" s="147" t="s">
+      <c r="D85" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E85" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F85" s="148" t="s">
-[...22 lines deleted...]
-      <c r="G87" s="107" t="s">
+      <c r="F85" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G85" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="18.600000000000001" x14ac:dyDescent="0.2">
+      <c r="A86" s="58"/>
+      <c r="B86" s="59"/>
+      <c r="C86" s="59"/>
+      <c r="D86" s="59"/>
+      <c r="E86" s="63"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="63"/>
+    </row>
+    <row r="87" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="4"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="5"/>
+      <c r="F87" s="5"/>
+      <c r="G87" s="37" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="225" t="s">
+    <row r="88" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="B88" s="210" t="s">
+      <c r="B88" s="117" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="227" t="s">
+      <c r="C88" s="170" t="s">
         <v>169</v>
       </c>
-      <c r="D88" s="217" t="s">
+      <c r="D88" s="158" t="s">
         <v>154</v>
       </c>
-      <c r="E88" s="217"/>
-[...7 lines deleted...]
-      <c r="D89" s="139" t="s">
+      <c r="E88" s="158"/>
+      <c r="F88" s="158"/>
+      <c r="G88" s="159"/>
+    </row>
+    <row r="89" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="125"/>
+      <c r="B89" s="118"/>
+      <c r="C89" s="171"/>
+      <c r="D89" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="E89" s="140" t="s">
+      <c r="E89" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F89" s="140" t="s">
+      <c r="F89" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="G89" s="141" t="s">
+      <c r="G89" s="9" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="122" t="s">
+    <row r="90" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="B90" s="123">
+      <c r="B90" s="24">
         <v>121</v>
       </c>
-      <c r="C90" s="152" t="s">
+      <c r="C90" s="25" t="s">
         <v>164</v>
       </c>
-      <c r="D90" s="153" t="s">
+      <c r="D90" s="108" t="s">
         <v>196</v>
       </c>
       <c r="E90" s="27" t="s">
         <v>196</v>
       </c>
-      <c r="F90" s="154" t="s">
-[...7 lines deleted...]
-      <c r="A91" s="207" t="s">
+      <c r="F90" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G90" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="112" t="s">
         <v>71</v>
       </c>
-      <c r="B91" s="111">
+      <c r="B91" s="87">
         <v>122</v>
       </c>
-      <c r="C91" s="142" t="s">
+      <c r="C91" s="105" t="s">
         <v>142</v>
       </c>
-      <c r="D91" s="132" t="s">
+      <c r="D91" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E91" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F91" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B92" s="109">
+      <c r="F91" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G91" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="115"/>
+      <c r="B92" s="18">
         <v>123</v>
       </c>
-      <c r="C92" s="110" t="s">
+      <c r="C92" s="29" t="s">
         <v>143</v>
       </c>
-      <c r="D92" s="147" t="s">
+      <c r="D92" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E92" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F92" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A93" s="205" t="s">
+      <c r="F92" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G92" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="130" t="s">
         <v>72</v>
       </c>
-      <c r="B93" s="111">
+      <c r="B93" s="87">
         <v>126</v>
       </c>
-      <c r="C93" s="142" t="s">
+      <c r="C93" s="105" t="s">
         <v>73</v>
       </c>
-      <c r="D93" s="132" t="s">
+      <c r="D93" s="102" t="s">
         <v>196</v>
       </c>
       <c r="E93" s="11" t="s">
         <v>196</v>
       </c>
-      <c r="F93" s="143" t="s">
-[...8 lines deleted...]
-      <c r="B94" s="114">
+      <c r="F93" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G93" s="38" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="131"/>
+      <c r="B94" s="90">
         <v>127</v>
       </c>
-      <c r="C94" s="144" t="s">
+      <c r="C94" s="70" t="s">
         <v>74</v>
       </c>
-      <c r="D94" s="145" t="s">
+      <c r="D94" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E94" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F94" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B95" s="114">
+      <c r="F94" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G94" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="131"/>
+      <c r="B95" s="90">
         <v>128</v>
       </c>
-      <c r="C95" s="144" t="s">
+      <c r="C95" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="D95" s="145" t="s">
+      <c r="D95" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E95" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F95" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B96" s="114">
+      <c r="F95" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="131"/>
+      <c r="B96" s="90">
         <v>129</v>
       </c>
-      <c r="C96" s="144" t="s">
+      <c r="C96" s="70" t="s">
         <v>76</v>
       </c>
-      <c r="D96" s="145" t="s">
+      <c r="D96" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E96" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F96" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B97" s="114">
+      <c r="F96" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="131"/>
+      <c r="B97" s="90">
         <v>130</v>
       </c>
-      <c r="C97" s="144" t="s">
+      <c r="C97" s="70" t="s">
         <v>77</v>
       </c>
-      <c r="D97" s="145" t="s">
+      <c r="D97" s="106" t="s">
         <v>196</v>
       </c>
       <c r="E97" s="16" t="s">
         <v>196</v>
       </c>
-      <c r="F97" s="146" t="s">
-[...8 lines deleted...]
-      <c r="B98" s="109">
+      <c r="F97" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G97" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="128"/>
+      <c r="B98" s="18">
         <v>131</v>
       </c>
-      <c r="C98" s="110" t="s">
+      <c r="C98" s="29" t="s">
         <v>78</v>
       </c>
-      <c r="D98" s="147" t="s">
+      <c r="D98" s="107" t="s">
         <v>196</v>
       </c>
       <c r="E98" s="21" t="s">
         <v>196</v>
       </c>
-      <c r="F98" s="148" t="s">
-[...7 lines deleted...]
-      <c r="A99" s="223" t="s">
+      <c r="F98" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="168.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="139" t="s">
         <v>287</v>
       </c>
-      <c r="B99" s="223"/>
-[...27 lines deleted...]
-      <c r="A105" s="160"/>
+      <c r="B99" s="139"/>
+      <c r="C99" s="139"/>
+      <c r="D99" s="139"/>
+      <c r="E99" s="139"/>
+      <c r="F99" s="139"/>
+      <c r="G99" s="139"/>
+    </row>
+    <row r="100" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A100" s="36"/>
+      <c r="B100" s="36"/>
+      <c r="C100" s="36"/>
+    </row>
+    <row r="101" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="B101" s="36"/>
+      <c r="C101" s="36"/>
+    </row>
+    <row r="102" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A102" s="36"/>
+      <c r="B102" s="36"/>
+      <c r="C102" s="36"/>
+    </row>
+    <row r="103" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A103" s="36"/>
+    </row>
+    <row r="104" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A104" s="36"/>
+    </row>
+    <row r="105" spans="1:7" ht="22.8" x14ac:dyDescent="0.2">
+      <c r="A105" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="A91:A92"/>
-[...20 lines deleted...]
-    <mergeCell ref="C5:C6"/>
     <mergeCell ref="A99:G99"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:B89"/>
     <mergeCell ref="C88:C89"/>
     <mergeCell ref="D88:G88"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B43"/>
     <mergeCell ref="C42:C43"/>
     <mergeCell ref="D42:G42"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A7:A16"/>
     <mergeCell ref="A72:A73"/>
     <mergeCell ref="A27:A35"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="A93:A98"/>
+    <mergeCell ref="A47:A53"/>
+    <mergeCell ref="A17:A24"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="A63:A64"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="40" max="6" man="1"/>
     <brk id="86" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9745CE5E-2DA8-41E1-B042-CCDFB034B76C}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="B1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="20.5" style="103" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" width="9" style="103"/>
+    <col min="1" max="1" width="20.44140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="34.109375" style="1" customWidth="1"/>
+    <col min="4" max="11" width="13.88671875" style="1" customWidth="1"/>
+    <col min="12" max="15" width="10.6640625" style="1" customWidth="1"/>
+    <col min="16" max="17" width="8.6640625" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="236" t="s">
+    <row r="1" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="172" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="236"/>
-[...11 lines deleted...]
-      <c r="A2" s="104" t="s">
+      <c r="B1" s="172"/>
+      <c r="C1" s="172"/>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="172"/>
+      <c r="G1" s="172"/>
+      <c r="H1" s="172"/>
+      <c r="I1" s="172"/>
+      <c r="J1" s="172"/>
+      <c r="K1" s="51"/>
+    </row>
+    <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="85" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="105"/>
-[...11 lines deleted...]
-      <c r="A3" s="104" t="s">
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+    </row>
+    <row r="3" spans="1:11" s="5" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="85" t="s">
         <v>186</v>
       </c>
-      <c r="K3" s="107" t="s">
+      <c r="K3" s="37" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="105" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="207" t="s">
+    <row r="4" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="112" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="210" t="s">
+      <c r="B4" s="117" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="213" t="s">
+      <c r="C4" s="154" t="s">
         <v>175</v>
       </c>
-      <c r="D4" s="216" t="s">
+      <c r="D4" s="157" t="s">
         <v>177</v>
       </c>
-      <c r="E4" s="217"/>
-[...11 lines deleted...]
-      <c r="D5" s="220" t="s">
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="158"/>
+      <c r="K4" s="159"/>
+    </row>
+    <row r="5" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="113"/>
+      <c r="B5" s="153"/>
+      <c r="C5" s="155"/>
+      <c r="D5" s="162" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="219"/>
-      <c r="F5" s="203" t="s">
+      <c r="E5" s="161"/>
+      <c r="F5" s="160" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="219"/>
-      <c r="H5" s="203" t="s">
+      <c r="G5" s="161"/>
+      <c r="H5" s="160" t="s">
         <v>81</v>
       </c>
-      <c r="I5" s="219"/>
-      <c r="J5" s="203" t="s">
+      <c r="I5" s="161"/>
+      <c r="J5" s="160" t="s">
         <v>82</v>
       </c>
-      <c r="K5" s="204"/>
-[...5 lines deleted...]
-      <c r="D6" s="108" t="s">
+      <c r="K5" s="164"/>
+    </row>
+    <row r="6" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="152"/>
+      <c r="B6" s="118"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="109" t="s">
+      <c r="E6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="109" t="s">
+      <c r="F6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="109" t="s">
+      <c r="G6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="109" t="s">
+      <c r="H6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="109" t="s">
+      <c r="I6" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="109" t="s">
+      <c r="J6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="110" t="s">
+      <c r="K6" s="29" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="105" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="207" t="s">
+    <row r="7" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="111">
+      <c r="B7" s="87">
         <v>12</v>
       </c>
-      <c r="C7" s="112" t="s">
+      <c r="C7" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B8" s="114">
+      <c r="D7" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J7" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K7" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="114"/>
+      <c r="B8" s="90">
         <v>13</v>
       </c>
-      <c r="C8" s="115" t="s">
+      <c r="C8" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="201" t="s">
+      <c r="D8" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E8" s="194"/>
-      <c r="F8" s="194" t="s">
+      <c r="E8" s="143"/>
+      <c r="F8" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G8" s="194"/>
-      <c r="H8" s="194" t="s">
+      <c r="G8" s="143"/>
+      <c r="H8" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I8" s="194"/>
-      <c r="J8" s="194" t="s">
+      <c r="I8" s="143"/>
+      <c r="J8" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K8" s="195"/>
-[...3 lines deleted...]
-      <c r="B9" s="114">
+      <c r="K8" s="165"/>
+    </row>
+    <row r="9" spans="1:11" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="114"/>
+      <c r="B9" s="90">
         <v>14</v>
       </c>
-      <c r="C9" s="115" t="s">
+      <c r="C9" s="91" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="201" t="s">
+      <c r="D9" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E9" s="194"/>
-      <c r="F9" s="194" t="s">
+      <c r="E9" s="143"/>
+      <c r="F9" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G9" s="194"/>
-      <c r="H9" s="194" t="s">
+      <c r="G9" s="143"/>
+      <c r="H9" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I9" s="194"/>
-      <c r="J9" s="194" t="s">
+      <c r="I9" s="143"/>
+      <c r="J9" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K9" s="195"/>
-[...3 lines deleted...]
-      <c r="B10" s="116">
+      <c r="K9" s="165"/>
+    </row>
+    <row r="10" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="114"/>
+      <c r="B10" s="32">
         <v>15</v>
       </c>
-      <c r="C10" s="117" t="s">
+      <c r="C10" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="202" t="s">
+      <c r="D10" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E10" s="192"/>
-      <c r="F10" s="192" t="s">
+      <c r="E10" s="141"/>
+      <c r="F10" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G10" s="192"/>
-      <c r="H10" s="192" t="s">
+      <c r="G10" s="141"/>
+      <c r="H10" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I10" s="192"/>
-      <c r="J10" s="192" t="s">
+      <c r="I10" s="141"/>
+      <c r="J10" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K10" s="193"/>
-[...2 lines deleted...]
-      <c r="A11" s="207" t="s">
+      <c r="K10" s="166"/>
+    </row>
+    <row r="11" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="111">
+      <c r="B11" s="87">
         <v>16</v>
       </c>
-      <c r="C11" s="112" t="s">
+      <c r="C11" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="198" t="s">
+      <c r="D11" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E11" s="190"/>
-      <c r="F11" s="190" t="s">
+      <c r="E11" s="142"/>
+      <c r="F11" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G11" s="190"/>
-      <c r="H11" s="190" t="s">
+      <c r="G11" s="142"/>
+      <c r="H11" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I11" s="190"/>
-      <c r="J11" s="190" t="s">
+      <c r="I11" s="142"/>
+      <c r="J11" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K11" s="191"/>
-[...3 lines deleted...]
-      <c r="B12" s="114">
+      <c r="K11" s="167"/>
+    </row>
+    <row r="12" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="114"/>
+      <c r="B12" s="90">
         <v>17</v>
       </c>
-      <c r="C12" s="115" t="s">
+      <c r="C12" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="201" t="s">
+      <c r="D12" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E12" s="194"/>
-      <c r="F12" s="194" t="s">
+      <c r="E12" s="143"/>
+      <c r="F12" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G12" s="194"/>
-      <c r="H12" s="194" t="s">
+      <c r="G12" s="143"/>
+      <c r="H12" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I12" s="194"/>
-      <c r="J12" s="194" t="s">
+      <c r="I12" s="143"/>
+      <c r="J12" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K12" s="195"/>
-[...3 lines deleted...]
-      <c r="B13" s="114">
+      <c r="K12" s="165"/>
+    </row>
+    <row r="13" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="114"/>
+      <c r="B13" s="90">
         <v>18</v>
       </c>
-      <c r="C13" s="115" t="s">
+      <c r="C13" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B14" s="114">
+      <c r="D13" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J13" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K13" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="114"/>
+      <c r="B14" s="90">
         <v>19</v>
       </c>
-      <c r="C14" s="115" t="s">
+      <c r="C14" s="91" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="201" t="s">
+      <c r="D14" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E14" s="194"/>
-      <c r="F14" s="194" t="s">
+      <c r="E14" s="143"/>
+      <c r="F14" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G14" s="194"/>
-      <c r="H14" s="194" t="s">
+      <c r="G14" s="143"/>
+      <c r="H14" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I14" s="194"/>
-      <c r="J14" s="194" t="s">
+      <c r="I14" s="143"/>
+      <c r="J14" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K14" s="195"/>
-[...3 lines deleted...]
-      <c r="B15" s="109">
+      <c r="K14" s="165"/>
+    </row>
+    <row r="15" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="115"/>
+      <c r="B15" s="18">
         <v>20</v>
       </c>
-      <c r="C15" s="120" t="s">
+      <c r="C15" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="202" t="s">
+      <c r="D15" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E15" s="192"/>
-      <c r="F15" s="91">
+      <c r="E15" s="141"/>
+      <c r="F15" s="74">
         <v>17</v>
       </c>
-      <c r="G15" s="91">
+      <c r="G15" s="74">
         <v>17</v>
       </c>
-      <c r="H15" s="91">
+      <c r="H15" s="74">
         <v>17</v>
       </c>
-      <c r="I15" s="91">
+      <c r="I15" s="74">
         <v>15</v>
       </c>
-      <c r="J15" s="91">
+      <c r="J15" s="74">
         <v>15</v>
       </c>
-      <c r="K15" s="121">
+      <c r="K15" s="96">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="207" t="s">
+    <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="112" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="111">
+      <c r="B16" s="87">
         <v>21</v>
       </c>
-      <c r="C16" s="112" t="s">
+      <c r="C16" s="88" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B17" s="116">
+      <c r="D16" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J16" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K16" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="114"/>
+      <c r="B17" s="32">
         <v>22</v>
       </c>
-      <c r="C17" s="117" t="s">
+      <c r="C17" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="90" t="s">
-[...11 lines deleted...]
-      <c r="H17" s="192" t="s">
+      <c r="D17" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H17" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I17" s="192"/>
-      <c r="J17" s="192" t="s">
+      <c r="I17" s="141"/>
+      <c r="J17" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K17" s="193"/>
-[...2 lines deleted...]
-      <c r="A18" s="205" t="s">
+      <c r="K17" s="166"/>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="130" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="111">
+      <c r="B18" s="87">
         <v>23</v>
       </c>
-      <c r="C18" s="112" t="s">
+      <c r="C18" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B19" s="114">
+      <c r="D18" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J18" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K18" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="146"/>
+      <c r="B19" s="90">
         <v>24</v>
       </c>
-      <c r="C19" s="115" t="s">
+      <c r="C19" s="91" t="s">
         <v>189</v>
       </c>
-      <c r="D19" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B20" s="114">
+      <c r="D19" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J19" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K19" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="146"/>
+      <c r="B20" s="90">
         <v>25</v>
       </c>
-      <c r="C20" s="115" t="s">
+      <c r="C20" s="91" t="s">
         <v>190</v>
       </c>
-      <c r="D20" s="201" t="s">
+      <c r="D20" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E20" s="194"/>
-      <c r="F20" s="194" t="s">
+      <c r="E20" s="143"/>
+      <c r="F20" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G20" s="194"/>
-      <c r="H20" s="194" t="s">
+      <c r="G20" s="143"/>
+      <c r="H20" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I20" s="194"/>
-      <c r="J20" s="194" t="s">
+      <c r="I20" s="143"/>
+      <c r="J20" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K20" s="195"/>
-[...3 lines deleted...]
-      <c r="B21" s="114">
+      <c r="K20" s="165"/>
+    </row>
+    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="146"/>
+      <c r="B21" s="90">
         <v>26</v>
       </c>
-      <c r="C21" s="115" t="s">
+      <c r="C21" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B22" s="114">
+      <c r="D21" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J21" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="146"/>
+      <c r="B22" s="90">
         <v>27</v>
       </c>
-      <c r="C22" s="115" t="s">
+      <c r="C22" s="91" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B23" s="114">
+      <c r="D22" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J22" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K22" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="146"/>
+      <c r="B23" s="90">
         <v>28</v>
       </c>
-      <c r="C23" s="115" t="s">
+      <c r="C23" s="91" t="s">
         <v>21</v>
       </c>
-      <c r="D23" s="201" t="s">
+      <c r="D23" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E23" s="194"/>
-      <c r="F23" s="194" t="s">
+      <c r="E23" s="143"/>
+      <c r="F23" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G23" s="194"/>
-      <c r="H23" s="194" t="s">
+      <c r="G23" s="143"/>
+      <c r="H23" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I23" s="194"/>
-      <c r="J23" s="194" t="s">
+      <c r="I23" s="143"/>
+      <c r="J23" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K23" s="195"/>
-[...3 lines deleted...]
-      <c r="B24" s="114">
+      <c r="K23" s="165"/>
+    </row>
+    <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="146"/>
+      <c r="B24" s="90">
         <v>29</v>
       </c>
-      <c r="C24" s="115" t="s">
+      <c r="C24" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B25" s="109">
+      <c r="D24" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J24" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="145"/>
+      <c r="B25" s="18">
         <v>30</v>
       </c>
-      <c r="C25" s="120" t="s">
+      <c r="C25" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="D25" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A26" s="205" t="s">
+      <c r="D25" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J25" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K25" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="130" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="111">
+      <c r="B26" s="87">
         <v>31</v>
       </c>
-      <c r="C26" s="112" t="s">
+      <c r="C26" s="88" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="198" t="s">
+      <c r="D26" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E26" s="190"/>
-      <c r="F26" s="190" t="s">
+      <c r="E26" s="142"/>
+      <c r="F26" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G26" s="190"/>
-      <c r="H26" s="190" t="s">
+      <c r="G26" s="142"/>
+      <c r="H26" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I26" s="190"/>
-      <c r="J26" s="190" t="s">
+      <c r="I26" s="142"/>
+      <c r="J26" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K26" s="191"/>
-[...3 lines deleted...]
-      <c r="B27" s="114">
+      <c r="K26" s="167"/>
+    </row>
+    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="146"/>
+      <c r="B27" s="90">
         <v>32</v>
       </c>
-      <c r="C27" s="115" t="s">
+      <c r="C27" s="91" t="s">
         <v>181</v>
       </c>
-      <c r="D27" s="201" t="s">
+      <c r="D27" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E27" s="194"/>
-      <c r="F27" s="194" t="s">
+      <c r="E27" s="143"/>
+      <c r="F27" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G27" s="194"/>
-      <c r="H27" s="194" t="s">
+      <c r="G27" s="143"/>
+      <c r="H27" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I27" s="194"/>
-      <c r="J27" s="194" t="s">
+      <c r="I27" s="143"/>
+      <c r="J27" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K27" s="195"/>
-[...3 lines deleted...]
-      <c r="B28" s="114">
+      <c r="K27" s="165"/>
+    </row>
+    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="146"/>
+      <c r="B28" s="90">
         <v>33</v>
       </c>
-      <c r="C28" s="115" t="s">
+      <c r="C28" s="91" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="201" t="s">
+      <c r="D28" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E28" s="194"/>
-      <c r="F28" s="194" t="s">
+      <c r="E28" s="143"/>
+      <c r="F28" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G28" s="194"/>
-      <c r="H28" s="194" t="s">
+      <c r="G28" s="143"/>
+      <c r="H28" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I28" s="194"/>
-      <c r="J28" s="194" t="s">
+      <c r="I28" s="143"/>
+      <c r="J28" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K28" s="195"/>
-[...3 lines deleted...]
-      <c r="B29" s="116">
+      <c r="K28" s="165"/>
+    </row>
+    <row r="29" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="147"/>
+      <c r="B29" s="32">
         <v>34</v>
       </c>
-      <c r="C29" s="117" t="s">
+      <c r="C29" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="202" t="s">
+      <c r="D29" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E29" s="192"/>
-      <c r="F29" s="192" t="s">
+      <c r="E29" s="141"/>
+      <c r="F29" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G29" s="192"/>
-      <c r="H29" s="192" t="s">
+      <c r="G29" s="141"/>
+      <c r="H29" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I29" s="192"/>
-      <c r="J29" s="192" t="s">
+      <c r="I29" s="141"/>
+      <c r="J29" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K29" s="193"/>
-[...2 lines deleted...]
-      <c r="A30" s="205" t="s">
+      <c r="K29" s="166"/>
+    </row>
+    <row r="30" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="111">
+      <c r="B30" s="87">
         <v>35</v>
       </c>
-      <c r="C30" s="112" t="s">
+      <c r="C30" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="D30" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B31" s="114">
+      <c r="D30" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J30" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K30" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="146"/>
+      <c r="B31" s="90">
         <v>36</v>
       </c>
-      <c r="C31" s="115" t="s">
+      <c r="C31" s="91" t="s">
         <v>84</v>
       </c>
-      <c r="D31" s="89">
+      <c r="D31" s="72">
         <v>5</v>
       </c>
-      <c r="E31" s="95" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="95">
+      <c r="E31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="78">
         <v>5</v>
       </c>
-      <c r="G31" s="95" t="s">
-[...8 lines deleted...]
-      <c r="J31" s="95">
+      <c r="G31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I31" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J31" s="78">
         <v>6</v>
       </c>
-      <c r="K31" s="119" t="s">
-[...5 lines deleted...]
-      <c r="B32" s="109">
+      <c r="K31" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="145"/>
+      <c r="B32" s="18">
         <v>37</v>
       </c>
-      <c r="C32" s="120" t="s">
+      <c r="C32" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="202" t="s">
+      <c r="D32" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E32" s="192"/>
-      <c r="F32" s="192" t="s">
+      <c r="E32" s="141"/>
+      <c r="F32" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G32" s="192"/>
-      <c r="H32" s="192" t="s">
+      <c r="G32" s="141"/>
+      <c r="H32" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I32" s="192"/>
-      <c r="J32" s="192" t="s">
+      <c r="I32" s="141"/>
+      <c r="J32" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K32" s="193"/>
-[...2 lines deleted...]
-      <c r="A33" s="205" t="s">
+      <c r="K32" s="166"/>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="130" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="111">
+      <c r="B33" s="87">
         <v>38</v>
       </c>
-      <c r="C33" s="112" t="s">
+      <c r="C33" s="88" t="s">
         <v>179</v>
       </c>
-      <c r="D33" s="88" t="s">
-[...17 lines deleted...]
-      <c r="J33" s="190" t="s">
+      <c r="D33" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I33" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J33" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K33" s="191"/>
-[...3 lines deleted...]
-      <c r="B34" s="114">
+      <c r="K33" s="167"/>
+    </row>
+    <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="146"/>
+      <c r="B34" s="90">
         <v>39</v>
       </c>
-      <c r="C34" s="115" t="s">
+      <c r="C34" s="91" t="s">
         <v>31</v>
       </c>
-      <c r="D34" s="201" t="s">
+      <c r="D34" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E34" s="194"/>
-      <c r="F34" s="194" t="s">
+      <c r="E34" s="143"/>
+      <c r="F34" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G34" s="194"/>
-      <c r="H34" s="194" t="s">
+      <c r="G34" s="143"/>
+      <c r="H34" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I34" s="194"/>
-      <c r="J34" s="194" t="s">
+      <c r="I34" s="143"/>
+      <c r="J34" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K34" s="195"/>
-[...3 lines deleted...]
-      <c r="B35" s="109">
+      <c r="K34" s="165"/>
+    </row>
+    <row r="35" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="145"/>
+      <c r="B35" s="18">
         <v>40</v>
       </c>
-      <c r="C35" s="120" t="s">
+      <c r="C35" s="95" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="202" t="s">
+      <c r="D35" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E35" s="192"/>
-      <c r="F35" s="192" t="s">
+      <c r="E35" s="141"/>
+      <c r="F35" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G35" s="192"/>
-      <c r="H35" s="192" t="s">
+      <c r="G35" s="141"/>
+      <c r="H35" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I35" s="192"/>
-      <c r="J35" s="192" t="s">
+      <c r="I35" s="141"/>
+      <c r="J35" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K35" s="193"/>
-[...2 lines deleted...]
-      <c r="A36" s="205" t="s">
+      <c r="K35" s="166"/>
+    </row>
+    <row r="36" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="130" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="111">
+      <c r="B36" s="87">
         <v>41</v>
       </c>
-      <c r="C36" s="112" t="s">
+      <c r="C36" s="88" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="198" t="s">
+      <c r="D36" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E36" s="190"/>
-      <c r="F36" s="190" t="s">
+      <c r="E36" s="142"/>
+      <c r="F36" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G36" s="190"/>
-      <c r="H36" s="190" t="s">
+      <c r="G36" s="142"/>
+      <c r="H36" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I36" s="190"/>
-      <c r="J36" s="190" t="s">
+      <c r="I36" s="142"/>
+      <c r="J36" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K36" s="191"/>
-[...3 lines deleted...]
-      <c r="B37" s="109">
+      <c r="K36" s="167"/>
+    </row>
+    <row r="37" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="145"/>
+      <c r="B37" s="18">
         <v>42</v>
       </c>
-      <c r="C37" s="120" t="s">
+      <c r="C37" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="202" t="s">
+      <c r="D37" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E37" s="192"/>
-      <c r="F37" s="192" t="s">
+      <c r="E37" s="141"/>
+      <c r="F37" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G37" s="192"/>
-      <c r="H37" s="192" t="s">
+      <c r="G37" s="141"/>
+      <c r="H37" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I37" s="192"/>
-      <c r="J37" s="192" t="s">
+      <c r="I37" s="141"/>
+      <c r="J37" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K37" s="193"/>
-[...2 lines deleted...]
-      <c r="A38" s="122" t="s">
+      <c r="K37" s="166"/>
+    </row>
+    <row r="38" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="123">
+      <c r="B38" s="24">
         <v>43</v>
       </c>
-      <c r="C38" s="124" t="s">
+      <c r="C38" s="97" t="s">
         <v>182</v>
       </c>
-      <c r="D38" s="199" t="s">
+      <c r="D38" s="149" t="s">
         <v>199</v>
       </c>
-      <c r="E38" s="196"/>
-      <c r="F38" s="196" t="s">
+      <c r="E38" s="144"/>
+      <c r="F38" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="G38" s="196"/>
-      <c r="H38" s="196" t="s">
+      <c r="G38" s="144"/>
+      <c r="H38" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="I38" s="196"/>
-      <c r="J38" s="196" t="s">
+      <c r="I38" s="144"/>
+      <c r="J38" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="K38" s="197"/>
-[...2 lines deleted...]
-      <c r="A39" s="205" t="s">
+      <c r="K38" s="168"/>
+    </row>
+    <row r="39" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="130" t="s">
         <v>176</v>
       </c>
-      <c r="B39" s="111">
+      <c r="B39" s="87">
         <v>44</v>
       </c>
-      <c r="C39" s="112" t="s">
+      <c r="C39" s="88" t="s">
         <v>37</v>
       </c>
-      <c r="D39" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B40" s="114">
+      <c r="D39" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J39" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K39" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="146"/>
+      <c r="B40" s="90">
         <v>45</v>
       </c>
-      <c r="C40" s="115" t="s">
+      <c r="C40" s="91" t="s">
         <v>38</v>
       </c>
-      <c r="D40" s="201" t="s">
+      <c r="D40" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E40" s="194"/>
-      <c r="F40" s="194" t="s">
+      <c r="E40" s="143"/>
+      <c r="F40" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G40" s="194"/>
-      <c r="H40" s="194" t="s">
+      <c r="G40" s="143"/>
+      <c r="H40" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I40" s="194"/>
-      <c r="J40" s="194" t="s">
+      <c r="I40" s="143"/>
+      <c r="J40" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K40" s="195"/>
-[...3 lines deleted...]
-      <c r="B41" s="114">
+      <c r="K40" s="165"/>
+    </row>
+    <row r="41" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="146"/>
+      <c r="B41" s="90">
         <v>46</v>
       </c>
-      <c r="C41" s="115" t="s">
+      <c r="C41" s="91" t="s">
         <v>39</v>
       </c>
-      <c r="D41" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B42" s="109">
+      <c r="D41" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J41" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K41" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="145"/>
+      <c r="B42" s="18">
         <v>47</v>
       </c>
-      <c r="C42" s="120" t="s">
+      <c r="C42" s="95" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A43" s="205" t="s">
+      <c r="D42" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K42" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="130" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="111">
+      <c r="B43" s="87">
         <v>48</v>
       </c>
-      <c r="C43" s="112" t="s">
+      <c r="C43" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="D43" s="198" t="s">
+      <c r="D43" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E43" s="190"/>
-      <c r="F43" s="190" t="s">
+      <c r="E43" s="142"/>
+      <c r="F43" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G43" s="190"/>
-      <c r="H43" s="190" t="s">
+      <c r="G43" s="142"/>
+      <c r="H43" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I43" s="190"/>
-      <c r="J43" s="190" t="s">
+      <c r="I43" s="142"/>
+      <c r="J43" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K43" s="191"/>
-[...3 lines deleted...]
-      <c r="B44" s="116">
+      <c r="K43" s="167"/>
+    </row>
+    <row r="44" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="147"/>
+      <c r="B44" s="32">
         <v>49</v>
       </c>
-      <c r="C44" s="117" t="s">
+      <c r="C44" s="92" t="s">
         <v>43</v>
       </c>
-      <c r="D44" s="202" t="s">
+      <c r="D44" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E44" s="192"/>
-      <c r="F44" s="192" t="s">
+      <c r="E44" s="141"/>
+      <c r="F44" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G44" s="192"/>
-      <c r="H44" s="192" t="s">
+      <c r="G44" s="141"/>
+      <c r="H44" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I44" s="192"/>
-      <c r="J44" s="192" t="s">
+      <c r="I44" s="141"/>
+      <c r="J44" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K44" s="193"/>
-[...2 lines deleted...]
-      <c r="A45" s="205" t="s">
+      <c r="K44" s="166"/>
+    </row>
+    <row r="45" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="130" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="111">
+      <c r="B45" s="87">
         <v>50</v>
       </c>
-      <c r="C45" s="112" t="s">
+      <c r="C45" s="88" t="s">
         <v>85</v>
       </c>
-      <c r="D45" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B46" s="109">
+      <c r="D45" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J45" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K45" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="145"/>
+      <c r="B46" s="18">
         <v>51</v>
       </c>
-      <c r="C46" s="120" t="s">
+      <c r="C46" s="95" t="s">
         <v>86</v>
       </c>
-      <c r="D46" s="202" t="s">
+      <c r="D46" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E46" s="192"/>
-      <c r="F46" s="192" t="s">
+      <c r="E46" s="141"/>
+      <c r="F46" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G46" s="192"/>
-      <c r="H46" s="192" t="s">
+      <c r="G46" s="141"/>
+      <c r="H46" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I46" s="192"/>
-      <c r="J46" s="192" t="s">
+      <c r="I46" s="141"/>
+      <c r="J46" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K46" s="193"/>
-[...2 lines deleted...]
-      <c r="A47" s="205" t="s">
+      <c r="K46" s="166"/>
+    </row>
+    <row r="47" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="130" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="111">
+      <c r="B47" s="87">
         <v>52</v>
       </c>
-      <c r="C47" s="112" t="s">
+      <c r="C47" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="D47" s="198" t="s">
+      <c r="D47" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E47" s="190"/>
-      <c r="F47" s="190" t="s">
+      <c r="E47" s="142"/>
+      <c r="F47" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G47" s="190"/>
-      <c r="H47" s="190" t="s">
+      <c r="G47" s="142"/>
+      <c r="H47" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I47" s="190"/>
-      <c r="J47" s="190" t="s">
+      <c r="I47" s="142"/>
+      <c r="J47" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K47" s="191"/>
-[...3 lines deleted...]
-      <c r="B48" s="114">
+      <c r="K47" s="167"/>
+    </row>
+    <row r="48" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="146"/>
+      <c r="B48" s="90">
         <v>53</v>
       </c>
-      <c r="C48" s="115" t="s">
+      <c r="C48" s="91" t="s">
         <v>183</v>
       </c>
-      <c r="D48" s="89" t="s">
-[...5 lines deleted...]
-      <c r="F48" s="194" t="s">
+      <c r="D48" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="G48" s="194"/>
-      <c r="H48" s="194" t="s">
+      <c r="G48" s="143"/>
+      <c r="H48" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="I48" s="194"/>
-      <c r="J48" s="194" t="s">
+      <c r="I48" s="143"/>
+      <c r="J48" s="143" t="s">
         <v>199</v>
       </c>
-      <c r="K48" s="195"/>
-[...3 lines deleted...]
-      <c r="B49" s="109">
+      <c r="K48" s="165"/>
+    </row>
+    <row r="49" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="145"/>
+      <c r="B49" s="18">
         <v>54</v>
       </c>
-      <c r="C49" s="120" t="s">
+      <c r="C49" s="95" t="s">
         <v>47</v>
       </c>
-      <c r="D49" s="90" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="192" t="s">
+      <c r="D49" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I49" s="192"/>
-[...8 lines deleted...]
-      <c r="A50" s="122" t="s">
+      <c r="I49" s="141"/>
+      <c r="J49" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K49" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="123">
+      <c r="B50" s="24">
         <v>55</v>
       </c>
-      <c r="C50" s="124" t="s">
+      <c r="C50" s="97" t="s">
         <v>166</v>
       </c>
-      <c r="D50" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A51" s="122" t="s">
+      <c r="D50" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J50" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K50" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="123">
+      <c r="B51" s="24">
         <v>56</v>
       </c>
-      <c r="C51" s="124" t="s">
+      <c r="C51" s="97" t="s">
         <v>50</v>
       </c>
-      <c r="D51" s="199" t="s">
+      <c r="D51" s="149" t="s">
         <v>199</v>
       </c>
-      <c r="E51" s="196"/>
-      <c r="F51" s="196" t="s">
+      <c r="E51" s="144"/>
+      <c r="F51" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="G51" s="196"/>
-      <c r="H51" s="196" t="s">
+      <c r="G51" s="144"/>
+      <c r="H51" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="I51" s="196"/>
-      <c r="J51" s="196" t="s">
+      <c r="I51" s="144"/>
+      <c r="J51" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="K51" s="197"/>
-[...2 lines deleted...]
-      <c r="A52" s="122" t="s">
+      <c r="K51" s="168"/>
+    </row>
+    <row r="52" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="123">
+      <c r="B52" s="24">
         <v>57</v>
       </c>
-      <c r="C52" s="124" t="s">
+      <c r="C52" s="97" t="s">
         <v>52</v>
       </c>
-      <c r="D52" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A53" s="205" t="s">
+      <c r="D52" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J52" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K52" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="130" t="s">
         <v>53</v>
       </c>
-      <c r="B53" s="111">
+      <c r="B53" s="87">
         <v>58</v>
       </c>
-      <c r="C53" s="112" t="s">
+      <c r="C53" s="88" t="s">
         <v>54</v>
       </c>
-      <c r="D53" s="198" t="s">
+      <c r="D53" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E53" s="190"/>
-      <c r="F53" s="190" t="s">
+      <c r="E53" s="142"/>
+      <c r="F53" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G53" s="190"/>
-      <c r="H53" s="190" t="s">
+      <c r="G53" s="142"/>
+      <c r="H53" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I53" s="190"/>
-[...9 lines deleted...]
-      <c r="B54" s="109">
+      <c r="I53" s="142"/>
+      <c r="J53" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K53" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="145"/>
+      <c r="B54" s="18">
         <v>59</v>
       </c>
-      <c r="C54" s="120" t="s">
+      <c r="C54" s="95" t="s">
         <v>55</v>
       </c>
-      <c r="D54" s="202" t="s">
+      <c r="D54" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E54" s="192"/>
-      <c r="F54" s="192" t="s">
+      <c r="E54" s="141"/>
+      <c r="F54" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G54" s="192"/>
-      <c r="H54" s="192" t="s">
+      <c r="G54" s="141"/>
+      <c r="H54" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I54" s="192"/>
-      <c r="J54" s="192" t="s">
+      <c r="I54" s="141"/>
+      <c r="J54" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K54" s="193"/>
-[...2 lines deleted...]
-      <c r="A55" s="126" t="s">
+      <c r="K54" s="166"/>
+    </row>
+    <row r="55" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="44" t="s">
         <v>56</v>
       </c>
-      <c r="B55" s="127">
+      <c r="B55" s="30">
         <v>60</v>
       </c>
-      <c r="C55" s="128" t="s">
+      <c r="C55" s="99" t="s">
         <v>57</v>
       </c>
-      <c r="D55" s="199" t="s">
+      <c r="D55" s="149" t="s">
         <v>199</v>
       </c>
-      <c r="E55" s="196"/>
-      <c r="F55" s="196" t="s">
+      <c r="E55" s="144"/>
+      <c r="F55" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="G55" s="196"/>
-      <c r="H55" s="196" t="s">
+      <c r="G55" s="144"/>
+      <c r="H55" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="I55" s="196"/>
-      <c r="J55" s="196" t="s">
+      <c r="I55" s="144"/>
+      <c r="J55" s="144" t="s">
         <v>199</v>
       </c>
-      <c r="K55" s="197"/>
-[...2 lines deleted...]
-      <c r="A56" s="205" t="s">
+      <c r="K55" s="168"/>
+    </row>
+    <row r="56" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="130" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="111">
+      <c r="B56" s="87">
         <v>61</v>
       </c>
-      <c r="C56" s="112" t="s">
+      <c r="C56" s="88" t="s">
         <v>59</v>
       </c>
-      <c r="D56" s="198" t="s">
+      <c r="D56" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E56" s="190"/>
-      <c r="F56" s="190" t="s">
+      <c r="E56" s="142"/>
+      <c r="F56" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="G56" s="190"/>
-      <c r="H56" s="190" t="s">
+      <c r="G56" s="142"/>
+      <c r="H56" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I56" s="190"/>
-      <c r="J56" s="190" t="s">
+      <c r="I56" s="142"/>
+      <c r="J56" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K56" s="191"/>
-[...3 lines deleted...]
-      <c r="B57" s="109">
+      <c r="K56" s="167"/>
+    </row>
+    <row r="57" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="145"/>
+      <c r="B57" s="18">
         <v>62</v>
       </c>
-      <c r="C57" s="120" t="s">
+      <c r="C57" s="95" t="s">
         <v>60</v>
       </c>
-      <c r="D57" s="202" t="s">
+      <c r="D57" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E57" s="192"/>
-      <c r="F57" s="192" t="s">
+      <c r="E57" s="141"/>
+      <c r="F57" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G57" s="192"/>
-      <c r="H57" s="192" t="s">
+      <c r="G57" s="141"/>
+      <c r="H57" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I57" s="192"/>
-      <c r="J57" s="192" t="s">
+      <c r="I57" s="141"/>
+      <c r="J57" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K57" s="193"/>
-[...2 lines deleted...]
-      <c r="A58" s="205" t="s">
+      <c r="K57" s="166"/>
+    </row>
+    <row r="58" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="130" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="111">
+      <c r="B58" s="87">
         <v>63</v>
       </c>
-      <c r="C58" s="112" t="s">
+      <c r="C58" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="D58" s="88" t="s">
-[...26 lines deleted...]
-      <c r="B59" s="109">
+      <c r="D58" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J58" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K58" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="145"/>
+      <c r="B59" s="18">
         <v>64</v>
       </c>
-      <c r="C59" s="120" t="s">
+      <c r="C59" s="95" t="s">
         <v>63</v>
       </c>
-      <c r="D59" s="202" t="s">
+      <c r="D59" s="148" t="s">
         <v>199</v>
       </c>
-      <c r="E59" s="192"/>
-      <c r="F59" s="192" t="s">
+      <c r="E59" s="141"/>
+      <c r="F59" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="G59" s="192"/>
-      <c r="H59" s="192" t="s">
+      <c r="G59" s="141"/>
+      <c r="H59" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="I59" s="192"/>
-      <c r="J59" s="192" t="s">
+      <c r="I59" s="141"/>
+      <c r="J59" s="141" t="s">
         <v>199</v>
       </c>
-      <c r="K59" s="193"/>
-[...2 lines deleted...]
-      <c r="A60" s="205" t="s">
+      <c r="K59" s="166"/>
+    </row>
+    <row r="60" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="130" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="111">
+      <c r="B60" s="87">
         <v>65</v>
       </c>
-      <c r="C60" s="112" t="s">
+      <c r="C60" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="D60" s="198" t="s">
+      <c r="D60" s="150" t="s">
         <v>199</v>
       </c>
-      <c r="E60" s="190"/>
-[...21 lines deleted...]
-      <c r="B61" s="114">
+      <c r="E60" s="142"/>
+      <c r="F60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="I60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="J60" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="K60" s="89" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="146"/>
+      <c r="B61" s="90">
         <v>66</v>
       </c>
-      <c r="C61" s="115" t="s">
+      <c r="C61" s="91" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B62" s="114">
+      <c r="D61" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J61" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K61" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="146"/>
+      <c r="B62" s="90">
         <v>67</v>
       </c>
-      <c r="C62" s="115" t="s">
+      <c r="C62" s="91" t="s">
         <v>67</v>
       </c>
-      <c r="D62" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B63" s="109">
+      <c r="D62" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J62" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K62" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="145"/>
+      <c r="B63" s="18">
         <v>68</v>
       </c>
-      <c r="C63" s="120" t="s">
+      <c r="C63" s="95" t="s">
         <v>68</v>
       </c>
-      <c r="D63" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A64" s="122" t="s">
+      <c r="D63" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J63" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K63" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="123">
+      <c r="B64" s="24">
         <v>69</v>
       </c>
-      <c r="C64" s="124" t="s">
+      <c r="C64" s="97" t="s">
         <v>70</v>
       </c>
-      <c r="D64" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A65" s="122" t="s">
+      <c r="D64" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J64" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K64" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="23" t="s">
         <v>71</v>
       </c>
-      <c r="B65" s="123">
+      <c r="B65" s="24">
         <v>70</v>
       </c>
-      <c r="C65" s="124" t="s">
+      <c r="C65" s="97" t="s">
         <v>178</v>
       </c>
-      <c r="D65" s="92" t="s">
-[...25 lines deleted...]
-      <c r="A66" s="205" t="s">
+      <c r="D65" s="75" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="I65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="J65" s="76" t="s">
+        <v>196</v>
+      </c>
+      <c r="K65" s="98" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="130" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="111">
+      <c r="B66" s="87">
         <v>71</v>
       </c>
-      <c r="C66" s="112" t="s">
+      <c r="C66" s="88" t="s">
         <v>73</v>
       </c>
-      <c r="D66" s="88" t="s">
-[...11 lines deleted...]
-      <c r="H66" s="190" t="s">
+      <c r="D66" s="71" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="77" t="s">
+        <v>196</v>
+      </c>
+      <c r="H66" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="I66" s="190"/>
-      <c r="J66" s="190" t="s">
+      <c r="I66" s="142"/>
+      <c r="J66" s="142" t="s">
         <v>199</v>
       </c>
-      <c r="K66" s="191"/>
-[...3 lines deleted...]
-      <c r="B67" s="114">
+      <c r="K66" s="167"/>
+    </row>
+    <row r="67" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="146"/>
+      <c r="B67" s="90">
         <v>72</v>
       </c>
-      <c r="C67" s="115" t="s">
+      <c r="C67" s="91" t="s">
         <v>74</v>
       </c>
-      <c r="D67" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B68" s="114">
+      <c r="D67" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J67" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K67" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="146"/>
+      <c r="B68" s="90">
         <v>73</v>
       </c>
-      <c r="C68" s="115" t="s">
+      <c r="C68" s="91" t="s">
         <v>75</v>
       </c>
-      <c r="D68" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B69" s="114">
+      <c r="D68" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J68" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K68" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="146"/>
+      <c r="B69" s="90">
         <v>74</v>
       </c>
-      <c r="C69" s="115" t="s">
+      <c r="C69" s="91" t="s">
         <v>76</v>
       </c>
-      <c r="D69" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B70" s="114">
+      <c r="D69" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J69" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K69" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="146"/>
+      <c r="B70" s="90">
         <v>75</v>
       </c>
-      <c r="C70" s="115" t="s">
+      <c r="C70" s="91" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="89" t="s">
-[...26 lines deleted...]
-      <c r="B71" s="109">
+      <c r="D70" s="72" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="H70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="J70" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="K70" s="94" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="145"/>
+      <c r="B71" s="18">
         <v>76</v>
       </c>
-      <c r="C71" s="120" t="s">
+      <c r="C71" s="95" t="s">
         <v>78</v>
       </c>
-      <c r="D71" s="90" t="s">
-[...25 lines deleted...]
-      <c r="A72" s="129" t="s">
+      <c r="D71" s="73" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="H71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="I71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="J71" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="K71" s="96" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="100" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="129"/>
-[...11 lines deleted...]
-      <c r="A73" s="105" t="s">
+      <c r="B72" s="100"/>
+      <c r="C72" s="100"/>
+      <c r="D72" s="100"/>
+      <c r="E72" s="100"/>
+      <c r="F72" s="100"/>
+      <c r="G72" s="100"/>
+      <c r="H72" s="100"/>
+      <c r="I72" s="100"/>
+      <c r="J72" s="100"/>
+      <c r="K72" s="100"/>
+    </row>
+    <row r="73" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="74" spans="1:11" s="105" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
-[...7 lines deleted...]
-    <row r="80" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="74" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:11" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="101"/>
+    </row>
+    <row r="76" spans="1:11" s="5" customFormat="1" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="1:11" ht="27.9" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="156">
-    <mergeCell ref="F46:G46"/>
-[...71 lines deleted...]
-    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H20:I20"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:K4"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
-    <mergeCell ref="H23:I23"/>
-[...59 lines deleted...]
-    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="A60:A63"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="F55:G55"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
@@ -15233,32 +14992,31 @@
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>①有機フッ素化合物検出状況</vt:lpstr>
       <vt:lpstr>②多摩地区　給水栓水(令和7年度)PFOS及びPFOA</vt:lpstr>
       <vt:lpstr>③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA</vt:lpstr>
       <vt:lpstr>④多摩地区　給水栓水(令和7年度)PFHxS</vt:lpstr>
       <vt:lpstr>⑤多摩地区 原水・浄水(令和7年度)PFHxS</vt:lpstr>
       <vt:lpstr>①有機フッ素化合物検出状況!Print_Area</vt:lpstr>
       <vt:lpstr>'②多摩地区　給水栓水(令和7年度)PFOS及びPFOA'!Print_Area</vt:lpstr>
       <vt:lpstr>'③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA'!Print_Area</vt:lpstr>
       <vt:lpstr>'④多摩地区　給水栓水(令和7年度)PFHxS'!Print_Area</vt:lpstr>
       <vt:lpstr>'⑤多摩地区 原水・浄水(令和7年度)PFHxS'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>東京都水道局</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>