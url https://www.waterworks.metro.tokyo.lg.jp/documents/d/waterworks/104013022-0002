--- v0 (2026-06-24)
+++ v1 (2026-07-30)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs2.kobe.local\work2\26_水道局\02_技術企画課\07_危機管理に関する文書等\①１９大都市水道局（講師制度派遣ここ）\Ｒ８年度\00_覚書幹事都市\00_引継資料一式\研修会事務局引継資料\10_令和8年度神戸市作業用フォルダ\02_受付開始通知\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0543811\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_CFFA0A158279F6860A71CDF4CD66828D3DB88FD7" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="40" windowWidth="21380" windowHeight="12210"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="研修メニュー一覧" sheetId="1" r:id="rId1"/>
     <sheet name="都市データ" sheetId="2" r:id="rId2"/>
     <sheet name="項目データ" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">研修メニュー一覧!$A$1:$I$49</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">研修メニュー一覧!$7:$7</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="274">
   <si>
     <t>都市名</t>
     <rPh sb="0" eb="3">
       <t>トシメイ</t>
@@ -1421,54 +1422,50 @@
     <rPh sb="3" eb="5">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ブ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ソウムカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>さいたま市水道事業管理者　小島　豪彦</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>水道局総務部総務課</t>
   </si>
   <si>
     <t>S3000002@section.metro.tokyo.jp</t>
   </si>
   <si>
-    <t>東京都公営企業管理者　水道局長　山口　真</t>
-[...2 lines deleted...]
-  <si>
     <t>水道局総務課</t>
     <rPh sb="3" eb="6">
       <t>ソウムカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>令和5年1月寒波における本市の対応について</t>
   </si>
   <si>
     <t>025-232-7332</t>
   </si>
   <si>
     <t>keikaku.ws@city.niigata.lg.jp</t>
   </si>
   <si>
     <t>新潟市水道事業管理者　水道局長　長井　亮一</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>45分</t>
     <rPh sb="2" eb="3">
       <t>フン</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -2613,56 +2610,66 @@
   </si>
   <si>
     <t>075-672-3133</t>
   </si>
   <si>
     <t>soumu.sumito@suido.city.kyoto.lg.jp</t>
   </si>
   <si>
     <t>072-250-9208</t>
   </si>
   <si>
     <t>jougekiki@city.sakai.lg.jp</t>
   </si>
   <si>
     <t>082-209-6810</t>
   </si>
   <si>
     <t>kikakusomu@city.hiroshima.lg.jp</t>
   </si>
   <si>
     <t>jigyochosei.WB@city.fukuoka.lg.jp</t>
   </si>
   <si>
     <t>096-384-4142</t>
   </si>
+  <si>
+    <t>東京都公営企業管理者　水道局長　安部　典子</t>
+    <rPh sb="16" eb="18">
+      <t>アベ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ノリコ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="20" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="20">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -2839,114 +2846,105 @@
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
@@ -2954,124 +2952,97 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="16"/>
         <color auto="1"/>
         <name val="游ゴシック"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
@@ -3205,60 +3176,60 @@
         <sz val="16"/>
         <color auto="1"/>
         <name val="HG丸ｺﾞｼｯｸM-PRO"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="テーブル1" displayName="テーブル1" ref="B7:I49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="テーブル1" displayName="テーブル1" ref="B7:I49" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
   <tableColumns count="8">
-    <tableColumn id="1" name="都市名" dataDxfId="7"/>
-[...6 lines deleted...]
-    <tableColumn id="7" name="メールアドレス" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="都市名" dataDxfId="7"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="研修項目" dataDxfId="6"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="講義内容" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0000-000008000000}" name="所要時間" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="担当課" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="担当者" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0000-000006000000}" name="電話番号" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0000-000007000000}" name="メールアドレス" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3494,2040 +3465,2036 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidou-keiei@city.shizuoka.lg.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hozenchosei.WB@city.fukuoka.lg.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:su-kiki@city.yokohama.lg.jp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:80kkanri@city.kawasaki.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidou-keiei@city.shizuoka.lg.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bosai@jogesuido.city.nagoya.lg.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bosai@jogesuido.city.nagoya.lg.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A4:K49"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F11" sqref="F11"/>
-      <selection pane="bottomLeft" activeCell="B6" sqref="B6"/>
+      <selection pane="bottomLeft" activeCell="D6" activeCellId="1" sqref="C13 D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="26.5" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="25.5"/>
   <cols>
-    <col min="1" max="1" width="9" style="14" customWidth="1"/>
-    <col min="2" max="2" width="20.58203125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="9" style="13" customWidth="1"/>
+    <col min="2" max="2" width="20.625" style="3" customWidth="1"/>
     <col min="3" max="3" width="35" style="3" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="54.9140625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="11" width="9" style="21"/>
+    <col min="4" max="4" width="54.875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="16.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="40.625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="27.125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="29.125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="50.625" style="3" customWidth="1"/>
+    <col min="10" max="11" width="9" style="18"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:11" ht="33.75" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="7"/>
     </row>
-    <row r="5" spans="1:11" ht="45.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...13 lines deleted...]
-      <c r="A6" s="55"/>
+    <row r="5" spans="1:11" ht="45.75" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="45"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="45"/>
+      <c r="H5" s="45"/>
+      <c r="I5" s="45"/>
+    </row>
+    <row r="6" spans="1:11" ht="30.75" customHeight="1">
+      <c r="A6" s="5"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
-      <c r="F6" s="57"/>
-[...5 lines deleted...]
-      <c r="A7" s="10" t="s">
+      <c r="F6" s="46"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+    </row>
+    <row r="7" spans="1:11" s="11" customFormat="1" ht="37.5" customHeight="1" thickBot="1">
+      <c r="A7" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>94</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="10" t="s">
         <v>70</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>68</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="J7" s="20"/>
-[...3 lines deleted...]
-      <c r="A8" s="13">
+      <c r="J7" s="13"/>
+      <c r="K7" s="13"/>
+    </row>
+    <row r="8" spans="1:11" ht="65.25" customHeight="1" thickTop="1">
+      <c r="A8" s="12">
         <v>1</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="22" t="s">
+      <c r="C8" s="19" t="s">
         <v>91</v>
       </c>
-      <c r="D8" s="35" t="s">
+      <c r="D8" s="32" t="s">
         <v>104</v>
       </c>
-      <c r="E8" s="52" t="s">
+      <c r="E8" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="F8" s="35" t="s">
+      <c r="F8" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="G8" s="35" t="s">
+      <c r="G8" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="H8" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="I8" s="38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="42.75" customHeight="1">
+      <c r="A9" s="12">
+        <v>2</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D9" s="32" t="s">
         <v>181</v>
       </c>
-      <c r="H8" s="35" t="s">
+      <c r="E9" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="G9" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="H9" s="39" t="s">
         <v>108</v>
       </c>
-      <c r="I8" s="48" t="s">
+      <c r="I9" s="38" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="42.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...3 lines deleted...]
-      <c r="B9" s="22" t="s">
+    <row r="10" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A10" s="12">
         <v>3</v>
       </c>
-      <c r="C9" s="22" t="s">
+      <c r="B10" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F10" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="G10" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="I10" s="23" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A11" s="12">
+        <v>4</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C11" s="19" t="s">
+        <v>91</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E11" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="G11" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="H11" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="I11" s="34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A12" s="12">
+        <v>5</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="D9" s="35" t="s">
+      <c r="D12" s="31" t="s">
+        <v>119</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G12" s="21" t="s">
         <v>182</v>
       </c>
-      <c r="E9" s="52" t="s">
-[...22 lines deleted...]
-      <c r="C10" s="22" t="s">
+      <c r="H12" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="I12" s="34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A13" s="12">
+        <v>6</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="D10" s="11" t="s">
+      <c r="D13" s="31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E13" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G13" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="H13" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="I13" s="34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A14" s="12">
+        <v>7</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>99</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>120</v>
+      </c>
+      <c r="E14" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>182</v>
+      </c>
+      <c r="H14" s="39" t="s">
+        <v>183</v>
+      </c>
+      <c r="I14" s="34" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="39.950000000000003" customHeight="1">
+      <c r="A15" s="12">
+        <v>8</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>122</v>
+      </c>
+      <c r="E15" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="F15" s="21" t="s">
+        <v>124</v>
+      </c>
+      <c r="G15" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="I15" s="34" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="112.5">
+      <c r="A16" s="12">
+        <v>9</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>187</v>
+      </c>
+      <c r="E16" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="F16" s="21" t="s">
+        <v>126</v>
+      </c>
+      <c r="G16" s="21" t="s">
+        <v>188</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>189</v>
+      </c>
+      <c r="I16" s="34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="141.75" customHeight="1">
+      <c r="A17" s="12">
+        <v>10</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="E17" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G17" s="32" t="s">
+        <v>188</v>
+      </c>
+      <c r="H17" s="40" t="s">
+        <v>189</v>
+      </c>
+      <c r="I17" s="34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="93.75">
+      <c r="A18" s="12">
+        <v>11</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D18" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="E10" s="11" t="s">
+      <c r="E18" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="F10" s="24" t="s">
-[...25 lines deleted...]
-      <c r="E11" s="44" t="s">
+      <c r="F18" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="32" t="s">
+        <v>188</v>
+      </c>
+      <c r="H18" s="40" t="s">
+        <v>189</v>
+      </c>
+      <c r="I18" s="34" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A19" s="12">
+        <v>12</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="G19" s="21" t="s">
+        <v>192</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>193</v>
+      </c>
+      <c r="I19" s="22" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A20" s="12">
+        <v>13</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="G20" s="21" t="s">
+        <v>195</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="I20" s="22" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A21" s="12">
+        <v>14</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="F21" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" s="21" t="s">
+        <v>199</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="I21" s="34" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A22" s="12">
+        <v>15</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>200</v>
+      </c>
+      <c r="E22" s="35" t="s">
         <v>115</v>
       </c>
-      <c r="F11" s="38" t="s">
-[...19 lines deleted...]
-      <c r="C12" s="22" t="s">
+      <c r="F22" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="G22" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="I22" s="33" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A23" s="12">
+        <v>16</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D23" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="E23" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="F23" s="21" t="s">
+        <v>201</v>
+      </c>
+      <c r="G23" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="I23" s="33" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A24" s="12">
+        <v>17</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="D12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="44" t="s">
+      <c r="D24" s="31" t="s">
+        <v>135</v>
+      </c>
+      <c r="E24" s="35" t="s">
         <v>115</v>
       </c>
-      <c r="F12" s="35" t="s">
-[...19 lines deleted...]
-      <c r="C13" s="22" t="s">
+      <c r="F24" s="21" t="s">
+        <v>136</v>
+      </c>
+      <c r="G24" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A25" s="12">
+        <v>18</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="F25" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="G25" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="H25" s="39" t="s">
+        <v>138</v>
+      </c>
+      <c r="I25" s="34" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A26" s="12">
+        <v>19</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="C26" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>205</v>
+      </c>
+      <c r="E26" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="F26" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="G26" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="H26" s="39" t="s">
+        <v>209</v>
+      </c>
+      <c r="I26" s="26" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A27" s="12">
+        <v>20</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="C27" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="D13" s="34" t="s">
+      <c r="D27" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="E27" s="31" t="s">
+        <v>206</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="G27" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>209</v>
+      </c>
+      <c r="I27" s="26" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A28" s="12">
+        <v>21</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="20" t="s">
+        <v>212</v>
+      </c>
+      <c r="E28" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="F28" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="G28" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="I28" s="23" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A29" s="12">
+        <v>22</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D29" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="E29" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="F29" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="I29" s="23" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A30" s="12">
+        <v>23</v>
+      </c>
+      <c r="B30" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="F30" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="G30" s="21" t="s">
+        <v>214</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>215</v>
+      </c>
+      <c r="I30" s="23" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A31" s="12">
+        <v>24</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>147</v>
+      </c>
+      <c r="E31" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F31" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="G31" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="I31" s="34" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A32" s="12">
+        <v>25</v>
+      </c>
+      <c r="B32" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>149</v>
+      </c>
+      <c r="E32" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F32" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="G32" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="H32" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I32" s="34" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A33" s="12">
+        <v>26</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="25" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>150</v>
+      </c>
+      <c r="E33" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F33" s="21" t="s">
+        <v>218</v>
+      </c>
+      <c r="G33" s="21" t="s">
+        <v>219</v>
+      </c>
+      <c r="H33" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="I33" s="34" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A34" s="12">
+        <v>27</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="E34" s="31" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" s="21" t="s">
+        <v>221</v>
+      </c>
+      <c r="G34" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="I34" s="43" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A35" s="12">
+        <v>28</v>
+      </c>
+      <c r="B35" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="E13" s="44" t="s">
+      <c r="D35" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="F35" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="G35" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="I35" s="43" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A36" s="12">
+        <v>29</v>
+      </c>
+      <c r="B36" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>155</v>
+      </c>
+      <c r="E36" s="44" t="s">
         <v>115</v>
       </c>
-      <c r="F13" s="35" t="s">
-[...48 lines deleted...]
-      <c r="C15" s="22" t="s">
+      <c r="F36" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G36" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I36" s="33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A37" s="12">
+        <v>30</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="E37" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F37" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G37" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I37" s="33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A38" s="12">
+        <v>31</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="D15" s="34" t="s">
-[...83 lines deleted...]
-      <c r="C18" s="22" t="s">
+      <c r="D38" s="31" t="s">
+        <v>229</v>
+      </c>
+      <c r="E38" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="F38" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G38" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I38" s="33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A39" s="12">
+        <v>32</v>
+      </c>
+      <c r="B39" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>230</v>
+      </c>
+      <c r="E39" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="F39" s="21" t="s">
+        <v>225</v>
+      </c>
+      <c r="G39" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I39" s="33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A40" s="12">
+        <v>33</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="D18" s="11" t="s">
-[...112 lines deleted...]
-      <c r="C22" s="22" t="s">
+      <c r="D40" s="31"/>
+      <c r="E40" s="35" t="s">
+        <v>231</v>
+      </c>
+      <c r="F40" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="G40" s="21" t="s">
+        <v>226</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="I40" s="33" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A41" s="12">
+        <v>34</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" s="19" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="34" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="44" t="s">
+      <c r="D41" s="31" t="s">
+        <v>158</v>
+      </c>
+      <c r="E41" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="F41" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="G41" s="21" t="s">
+        <v>232</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="I41" s="34" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A42" s="12">
+        <v>35</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="E42" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="G42" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="H42" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I42" s="34" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A43" s="12">
+        <v>36</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>164</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>233</v>
+      </c>
+      <c r="E43" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" s="21" t="s">
+        <v>234</v>
+      </c>
+      <c r="G43" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="I43" s="34" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A44" s="12">
+        <v>37</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="D44" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F44" s="21" t="s">
+        <v>238</v>
+      </c>
+      <c r="G44" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A45" s="12">
+        <v>38</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="31" t="s">
+        <v>240</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="E45" s="31" t="s">
+        <v>141</v>
+      </c>
+      <c r="F45" s="21" t="s">
+        <v>242</v>
+      </c>
+      <c r="G45" s="21" t="s">
+        <v>243</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I45" s="22" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="42.75" customHeight="1">
+      <c r="A46" s="12">
+        <v>39</v>
+      </c>
+      <c r="B46" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="C46" s="19" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="E46" s="31" t="s">
         <v>115</v>
       </c>
-      <c r="F22" s="38" t="s">
-[...677 lines deleted...]
-      <c r="I45" s="25" t="s">
+      <c r="F46" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="G46" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="H46" s="21" t="s">
         <v>245</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G46" s="38" t="s">
+      <c r="I46" s="34" t="s">
         <v>177</v>
       </c>
-      <c r="H46" s="38" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="13">
+    </row>
+    <row r="47" spans="1:9" ht="42.75" hidden="1" customHeight="1">
+      <c r="A47" s="12">
         <v>40</v>
       </c>
-      <c r="B47" s="22"/>
-[...9 lines deleted...]
-      <c r="A48" s="13">
+      <c r="B47" s="19"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="20"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="29"/>
+    </row>
+    <row r="48" spans="1:9" ht="42.75" hidden="1" customHeight="1">
+      <c r="A48" s="12">
         <v>41</v>
       </c>
-      <c r="B48" s="22"/>
-[...9 lines deleted...]
-      <c r="A49" s="13">
+      <c r="B48" s="19"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="28"/>
+    </row>
+    <row r="49" spans="1:9" ht="42.75" hidden="1" customHeight="1">
+      <c r="A49" s="12">
         <v>42</v>
       </c>
-      <c r="B49" s="22"/>
-[...6 lines deleted...]
-      <c r="I49" s="26"/>
+      <c r="B49" s="19"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="20"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="F6:I6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="I19" r:id="rId1"/>
-[...5 lines deleted...]
-    <hyperlink ref="I45" r:id="rId7" display="hozenchosei.WB@city.fukuoka.lg.jp"/>
+    <hyperlink ref="I19" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="I20" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="I22" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="I27" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="I26" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="I23" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="I45" r:id="rId7" display="hozenchosei.WB@city.fukuoka.lg.jp" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="42" fitToHeight="0" orientation="landscape" r:id="rId8"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="23" max="8" man="1"/>
   </rowBreaks>
   <tableParts count="1">
     <tablePart r:id="rId9"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>項目データ!$B$2:$B$15</xm:f>
           </x14:formula1>
           <xm:sqref>C8:C44 C46:C49</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>都市データ!$B$2:$B$20</xm:f>
           </x14:formula1>
           <xm:sqref>B8:B49</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView topLeftCell="F1" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="5.1640625" style="17" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9" style="17"/>
+    <col min="1" max="1" width="5.125" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="16" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="40.125" style="16" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.375" style="16" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="37.125" style="16" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="13.625" style="16" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="35.625" style="16" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="49.875" style="16" customWidth="1"/>
+    <col min="9" max="16384" width="9" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:8">
+      <c r="A1" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="15" t="s">
+      <c r="B1" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="C1" s="15" t="s">
+      <c r="C1" s="14" t="s">
         <v>27</v>
       </c>
-      <c r="D1" s="15" t="s">
+      <c r="D1" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="E1" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="F1" s="16" t="s">
+      <c r="F1" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="G1" s="16" t="s">
+      <c r="G1" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="H1" s="45" t="s">
+      <c r="H1" s="15" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="A2" s="18">
+    <row r="2" spans="1:8" ht="18.600000000000001" customHeight="1">
+      <c r="A2" s="17">
         <v>1</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="19" t="s">
+      <c r="C2" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="D2" s="19" t="s">
+      <c r="D2" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="E2" s="19" t="s">
+      <c r="E2" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="F2" s="19" t="s">
+      <c r="F2" s="17" t="s">
         <v>108</v>
       </c>
-      <c r="G2" s="18" t="s">
+      <c r="G2" s="17" t="s">
         <v>109</v>
       </c>
-      <c r="H2" s="46" t="s">
+      <c r="H2" s="36" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="17">
+        <v>2</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F3" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" s="17" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" s="17" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.55000000000000004">
-[...3 lines deleted...]
-      <c r="B3" s="19" t="s">
+    <row r="4" spans="1:8" ht="18.75" customHeight="1">
+      <c r="A4" s="17">
+        <v>3</v>
+      </c>
+      <c r="B4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>253</v>
+      </c>
+      <c r="G4" s="17" t="s">
+        <v>254</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="17">
         <v>4</v>
       </c>
-      <c r="C3" s="19" t="s">
+      <c r="B5" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" s="17" t="s">
+        <v>255</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>127</v>
+      </c>
+      <c r="H5" s="17" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="17">
+        <v>5</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="17" t="s">
+        <v>256</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>257</v>
+      </c>
+      <c r="H6" s="17" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="37.5">
+      <c r="A7" s="17">
+        <v>6</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="D3" s="19" t="s">
-[...11 lines deleted...]
-      <c r="H3" s="18" t="s">
+      <c r="D7" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="F7" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>259</v>
+      </c>
+      <c r="H7" s="36" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="17">
+        <v>7</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>130</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>262</v>
+      </c>
+      <c r="H8" s="17" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="17">
+        <v>8</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="E9" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="G9" s="17" t="s">
+        <v>261</v>
+      </c>
+      <c r="H9" s="17" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="17">
+        <v>9</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G10" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="H10" s="17" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="17">
+        <v>10</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="17" t="s">
+        <v>100</v>
+      </c>
+      <c r="D11" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="G11" s="17" t="s">
+        <v>264</v>
+      </c>
+      <c r="H11" s="17" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="17">
+        <v>11</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="G12" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="17">
+        <v>12</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="H13" s="17" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="17">
+        <v>13</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>267</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="H14" s="17" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="17">
+        <v>14</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="17" t="s">
         <v>251</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="G15" s="17" t="s">
+        <v>252</v>
+      </c>
+      <c r="H15" s="17" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="17">
+        <v>15</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" s="17" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="37.5">
+      <c r="A17" s="17">
+        <v>16</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" s="17" t="s">
+        <v>269</v>
+      </c>
+      <c r="G17" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="H17" s="36" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="37.5">
+      <c r="A18" s="17">
+        <v>17</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>169</v>
+      </c>
+      <c r="G18" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="17">
+        <v>18</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="D7" s="19" t="s">
-[...126 lines deleted...]
-      <c r="C12" s="19" t="s">
+      <c r="D19" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G19" s="17" t="s">
+        <v>271</v>
+      </c>
+      <c r="H19" s="17" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="17">
+        <v>19</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="17" t="s">
         <v>81</v>
       </c>
-      <c r="D12" s="19" t="s">
-[...190 lines deleted...]
-      <c r="G19" s="18" t="s">
+      <c r="D20" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="17" t="s">
         <v>272</v>
       </c>
-      <c r="H19" s="18" t="s">
-[...22 lines deleted...]
-      <c r="G20" s="18" t="s">
+      <c r="G20" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="H20" s="17" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="5.1640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:2">
       <c r="A1" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:2">
       <c r="A2" s="1">
         <v>1</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="1" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:2">
       <c r="A3" s="1">
         <v>2</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:2">
       <c r="A4" s="1">
         <v>3</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="8" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:2">
       <c r="A5" s="1">
         <v>4</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="8" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="6" spans="1:2">
       <c r="A6" s="1">
         <v>5</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="7" spans="1:2">
       <c r="A7" s="1">
         <v>6</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="8" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:2">
       <c r="A8" s="1">
         <v>7</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B8" s="8" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:2">
       <c r="A9" s="1">
         <v>8</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="8" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="10" spans="1:2">
       <c r="A10" s="1">
         <v>9</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="8" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="11" spans="1:2">
       <c r="A11" s="1">
         <v>10</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="8" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="12" spans="1:2">
       <c r="A12" s="1">
         <v>11</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" s="8" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="13" spans="1:2">
       <c r="A13" s="1">
         <v>12</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B13" s="8" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:2">
       <c r="A14" s="1">
         <v>13</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B14" s="8" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.55000000000000004">
+    <row r="15" spans="1:2">
       <c r="A15" s="1">
         <v>14</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="8" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>