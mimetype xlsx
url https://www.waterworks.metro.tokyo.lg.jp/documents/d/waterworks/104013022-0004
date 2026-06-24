--- v0 (2025-10-08)
+++ v1 (2026-06-24)
@@ -1,94 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cl5snasint002\3111110500_水道・企画総務課\31年度\庶務係\08 防災関係\15 大都市災害覚書\災害時連絡表等調査\R7年度（事務局）\★覚書事務局及び研修講師派遣制度事務局\02研修講師派遣制度事務局\02_受付開始通知\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\010総務部\G-0101120-000総務部総務課危機管理担当\07他都市等連携関係\★大都市大規模災害対策検討会\令和8年度\00_HP掲載依頼\03_サ推へHP更新依頼文送付（R8研修講師派遣制度掲載）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7CB756CC-2571-4E77-8B7B-A8D5F6DDFA83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D007DFD-887A-4E5D-AF59-938B46A6D5C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="72" yWindow="12" windowWidth="13932" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼・報告書" sheetId="6" r:id="rId1"/>
-    <sheet name="依頼書記入例(資料➂-1) " sheetId="12" r:id="rId2"/>
-    <sheet name="報告書記入例(資料➂-2) " sheetId="13" r:id="rId3"/>
+    <sheet name="依頼書記入例" sheetId="12" r:id="rId2"/>
+    <sheet name="報告書記入例" sheetId="13" r:id="rId3"/>
     <sheet name="都市データ" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">依頼・報告書!$A$1:$D$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'依頼書記入例(資料➂-1) '!$A$1:$D$40</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'報告書記入例(資料➂-2) '!$A$1:$D$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">依頼書記入例!$A$1:$D$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">報告書記入例!$A$1:$D$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A7" i="6" l="1"/>
   <c r="A6" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>前田　慎二郎</author>
   </authors>
   <commentList>
     <comment ref="A6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
@@ -96,1124 +93,1124 @@
             <charset val="128"/>
           </rPr>
           <t>自動入力</t>
         </r>
       </text>
     </comment>
     <comment ref="D17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>リストから選択</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="242">
   <si>
     <t>記　　　入　　　欄</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>イリ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>項  　　  目</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>メ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>開催場所</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バショ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>令和　　年　　月　　日</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>TEL・FAX</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>□□市水道事業管理者
 □□　□□</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>依頼先</t>
     <rPh sb="0" eb="2">
       <t>イライ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>メールアドレス</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>受講予定者数</t>
     <rPh sb="0" eb="2">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ヨテイシャ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>番号</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>都市名</t>
     <rPh sb="0" eb="3">
       <t>トシメイ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>申込連絡先</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>レンラク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>郵便番号</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>メールアドレス</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>札幌市</t>
     <rPh sb="0" eb="3">
       <t>サッポロシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒060-0041</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>札幌市中央区大通東11丁目23</t>
     <rPh sb="0" eb="2">
       <t>サッポロ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チュウオウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>オオドオリ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>仙台市</t>
     <rPh sb="0" eb="3">
       <t>センダイシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒982-8585</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>仙台市太白区南大野田29-1</t>
     <rPh sb="0" eb="3">
       <t>センダイシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイハクク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>オオノダ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>さいたま市</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒330-8532</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>さいたま市浦和区常盤6丁目14番16号</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ウラワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>トキワ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>バン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>東京都</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒163-8001</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>東京都新宿区西新宿二丁目8番1号</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>シンジュクク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ニシシンジュク</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ニチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>川崎市</t>
     <rPh sb="0" eb="3">
       <t>カワサキシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒210-8577</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>川崎市川崎区宮本町1番地</t>
     <rPh sb="3" eb="6">
       <t>カワサキク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミヤモト</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>横浜市</t>
     <rPh sb="0" eb="3">
       <t>ヨコハマシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>新潟市</t>
     <rPh sb="0" eb="3">
       <t>ニイガタシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒951-8560</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>静岡市</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒420-0035</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>静岡市葵区七間町15番地の1</t>
     <rPh sb="0" eb="2">
       <t>シズオカ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アオイク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ナナ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>浜松市</t>
     <rPh sb="0" eb="2">
       <t>ハママツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒430-0906</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>名古屋市</t>
     <rPh sb="0" eb="3">
       <t>ナゴヤ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒460-8508</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>名古屋市中区三の丸三丁目1番1号</t>
     <rPh sb="0" eb="4">
       <t>ナゴヤシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナカク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>マル</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>サンチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>京都市</t>
     <rPh sb="0" eb="2">
       <t>キョウト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>大阪市</t>
     <rPh sb="0" eb="3">
       <t>オオサカシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒559-8558</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>大阪市住之江区南港北2丁目1番10号</t>
     <rPh sb="0" eb="3">
       <t>オオサカシ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>スミノエク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ナンコウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>キタ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>バン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>堺市</t>
     <rPh sb="0" eb="1">
       <t>サカイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒591-8505</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>神戸市</t>
     <rPh sb="0" eb="3">
       <t>コウベシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>岡山市</t>
     <rPh sb="0" eb="3">
       <t>オカヤマシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒700-0914</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>岡山市北区鹿田町二丁目1番1号</t>
     <rPh sb="3" eb="5">
       <t>キタク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>チョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ニチョウメ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>広島市</t>
     <rPh sb="0" eb="3">
       <t>ヒロシマシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒730-0011</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>広島市中区基町9番32号</t>
     <rPh sb="0" eb="3">
       <t>ヒロシマシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナカク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>モトマチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>バン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>北九州市</t>
     <rPh sb="0" eb="4">
       <t>キタキュウシュウシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒803-8510</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>北九州市小倉北区大手町1番1号</t>
     <rPh sb="0" eb="4">
       <t>キタキュウシュウシ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>コクラキタク</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>オオテマチ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>福岡市</t>
     <rPh sb="0" eb="3">
       <t>フクオカシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒812-0011</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>福岡市博多区博多駅前一丁目28-15</t>
     <rPh sb="0" eb="3">
       <t>フクオカシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ハカタク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハカタ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>マエ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>イッチョウメ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>熊本市</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒862-8620</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>熊本市中央区水前寺六丁目2番45号</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>スイゼンジ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ロクチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>管理者名（１行目）</t>
     <rPh sb="0" eb="3">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>管理者名（２行目）</t>
     <rPh sb="0" eb="2">
       <t>カンリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>事業体名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウタイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>札幌市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>仙台市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>さいたま市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>東京都水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>川崎市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>横浜市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>新潟市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>静岡市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>浜松市上下水道部</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>名古屋市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>京都市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>大阪市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>堺市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>神戸市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>岡山市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>広島市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>北九州市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>福岡市水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>熊本市上下水道局</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>開催日時</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>担当者所属・氏名</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>②</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>③</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>③</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　　下記により、貴所属職員を研修講師として派遣してくださいますようお願いいたします。</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>申込者</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>30名</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>30名</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>2時間</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　　下記のとおり報告します。</t>
     <rPh sb="8" eb="10">
       <t>ホウコク</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>研修会事務局　あて</t>
     <rPh sb="0" eb="3">
       <t>ケンシュウカイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジムキョク</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>別紙</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>別紙</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>研修項目</t>
     <rPh sb="0" eb="2">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウモク</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>講義内容</t>
     <rPh sb="0" eb="2">
       <t>コウギ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>②応急復旧活動（地震）</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①災害査定</t>
     <rPh sb="1" eb="3">
       <t>サイガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サテイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>□□市水道事業管理者</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>□□　□□　様</t>
     <rPh sb="6" eb="7">
       <t>サマ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>○○市水道局総務部企画総務課　水道　太郎</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソウム</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ブ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キカク</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ソウムカ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タロウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>□□市水道局</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>○○市○○町一丁目1-1　○○市水道局　6階　多目的ホール</t>
     <rPh sb="6" eb="7">
       <t>イチ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>soumu@water.….jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>TEL:000-000-0000　FAX:001-001-0001</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>□□市水道事業管理者
    □　□　□　□</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①□□市水道局配水課　課長補佐　配水　太郎</t>
     <rPh sb="16" eb="18">
       <t>ハイスイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>②□□市水道局配水課　配水係長　配水　花子</t>
     <rPh sb="16" eb="18">
       <t>ハイスイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>①□□地震における災害査定を踏まえた復旧方針の考え方</t>
     <rPh sb="3" eb="5">
       <t>ジシン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>②□□地震における応急復旧活動について</t>
     <rPh sb="3" eb="5">
       <t>ジシン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>派遣講師</t>
     <rPh sb="0" eb="2">
       <t>ハケン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウシ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>受講人数・時間</t>
     <rPh sb="0" eb="2">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニンズウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジカン</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>備　　　考</t>
     <rPh sb="0" eb="1">
       <t>ビ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>次年度も同様の開催を予定しているとのことでした。</t>
     <rPh sb="4" eb="6">
       <t>ドウヨウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヨテイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t>講師派遣依頼内容</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>受講都市等記入</t>
     </r>
     <r>
@@ -1227,425 +1224,360 @@
     </r>
     <rPh sb="0" eb="2">
       <t>コウシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハケン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イライ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>トシ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <r>
       <t>実施報告書</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>講師派遣都市記入</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホウコクショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウシ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ハケン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>トシ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>開催方法
 （該当に○）</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイトウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　講師派遣　・　Web開催等</t>
     <rPh sb="1" eb="3">
       <t>コウシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハケン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　有（　　○○△△㈱　　　　　　　　　）　・　無</t>
     <rPh sb="1" eb="2">
       <t>ア</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ム</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　有（　　　　　　　　　　　　　　　　　　　　　　）　・　無</t>
     <rPh sb="1" eb="2">
       <t>ア</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ム</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>新潟市中央区関屋下川原町一丁目3番地3</t>
     <rPh sb="0" eb="3">
       <t>ニイガタシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セキヤ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シモ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カワハラ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チョウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>イチ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>075-672-3133</t>
   </si>
   <si>
     <t>06-6616-5513</t>
   </si>
   <si>
     <t>086-234-5906</t>
   </si>
   <si>
     <t>082-511-6806</t>
   </si>
   <si>
     <t>096-381-4061</t>
   </si>
   <si>
     <t>民間事業者の参加の有無</t>
     <rPh sb="0" eb="2">
       <t>ミンカン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>サンカ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ウム</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　　　令和　　　年　　　月　　　日　　　　　時　～　　時</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ツキ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ヒ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ジ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>　　　　　　　　名</t>
     <rPh sb="8" eb="9">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>○○市水道局</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>○○市水道事業管理者
    　　　　　○ 　○ 　 ○ 　○</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>災害対応研修として開催します。</t>
     <rPh sb="0" eb="4">
       <t>サイガイタイオウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイサイ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
-[...13 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>044-200-3150</t>
   </si>
   <si>
     <t>水道局長　長井　亮一</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>栗原　諭</t>
-    <phoneticPr fontId="6"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>北九州市水道事業工業用水道事業下水道事業管理者</t>
-    <phoneticPr fontId="6"/>
-[...46 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>令和7年7月7日(月)　　13時～15時</t>
     <rPh sb="8" eb="9">
       <t>キン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ゲツ</t>
     </rPh>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>横浜市中区本町6丁目50番地の10</t>
     <rPh sb="0" eb="3">
       <t>ヨコハマシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナカク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンマチ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒231-0005</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>神戸市中央区橘通3丁目4番2号</t>
     <rPh sb="0" eb="3">
       <t>コウベシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タチバナ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ドオリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒650-0016</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>水道局給水部
 技術管理・危機対策担当課</t>
   </si>
   <si>
     <t>水道局　水道危機管理室</t>
   </si>
   <si>
     <t>水道局総務部総務課</t>
   </si>
   <si>
     <t>水道局総務課</t>
   </si>
   <si>
     <t>技術部計画整備課</t>
   </si>
   <si>
     <t>上下水道局経営管理部
 上下水道経営企画課</t>
   </si>
   <si>
     <t>上下水道局総務部防災課</t>
   </si>
   <si>
@@ -1685,332 +1617,387 @@
     <t>025-232-7332</t>
   </si>
   <si>
     <t>054-270-9119</t>
   </si>
   <si>
     <t>053-474-7011</t>
   </si>
   <si>
     <t>052-972-3658</t>
   </si>
   <si>
     <t>072-250-9208</t>
   </si>
   <si>
     <t>078-381-9586</t>
   </si>
   <si>
     <t>093-528-3131</t>
   </si>
   <si>
     <t>092-483-3153</t>
   </si>
   <si>
     <t>札幌市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>仙台市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>さいたま市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>東京都公営企業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>川崎市上下水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>横浜市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>新潟市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>静岡市公営企業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>浜松市水道事業及び下水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>名古屋市上下水道局長</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>京都市公営企業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>大阪市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>堺市上下水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>神戸市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>岡山市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>広島市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>福岡市水道事業管理者</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>熊本市上下水道事業管理者</t>
-    <phoneticPr fontId="6"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>小島　豪彦</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>水道局長　山口　真</t>
-    <phoneticPr fontId="6"/>
-[...7 lines deleted...]
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>遠藤　正方</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>奥家　章夫</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>酒井　雄一</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>上下水道局長　吉川　雅則</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>坂本 篤則</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>森　功一</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>広島市水道局長　　桝原　茂</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>北九州市上下水道局長　廣中　忠孝</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>中村　健児</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>三島　健一</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>水道局業務部水道総務課</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>上下水道局水道管理課</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>上下水道部総務課</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>浜松市中央区住吉五丁目13番1号</t>
     <rPh sb="0" eb="3">
       <t>ハママツシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>スミヨシ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>イ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>上下水道局総務部総務課</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>京都市南区上鳥羽鉾立町11番地3</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>〒601-8116</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>上下水道局経営企画室
 危機管理・広報広聴グループ</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>堺市北区百舌鳥梅北町1丁39-2</t>
-    <phoneticPr fontId="13"/>
+    <phoneticPr fontId="14"/>
   </si>
   <si>
     <t>上下水道局総務課</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>wb.kikikanri@city.sapporo.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>sui073100@city.sendai.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>suido-somu@city.saitama.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>S3000002@section.metro.tokyo.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>80kkanri@city.kawasaki.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>su-kiki@city.yokohama.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>keikaku.ws@city.niigata.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>suidou-keiei@city.shizuoka.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>suidow-s@city.hamamatsu.shizuoka.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>bosai@jogesuido.city.nagoya.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>soumu.sumito@suido.city.kyoto.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>kikikanri@suido.city.osaka.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>jougekiki@city.sakai.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>soumu@water.okayama.okayama.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>suido_gijutsukikaku@city.kobe.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>kikakusomu@city.hiroshima.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>sui-soumu@city.kitakyushu.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>jigyochosei.WB@city.fukuoka.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
   </si>
   <si>
     <t>suidousoumu@city.kumamoto.lg.jp</t>
-    <phoneticPr fontId="6"/>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>村上　文章</t>
+  </si>
+  <si>
+    <t>梅内　淳</t>
+  </si>
+  <si>
+    <t>池之上　健一</t>
+  </si>
+  <si>
+    <t>横浜市水道局長　鈴木　貴晶</t>
+    <phoneticPr fontId="7"/>
+  </si>
+  <si>
+    <t>坂田　昭典</t>
+  </si>
+  <si>
+    <t>令和８年度　大都市水道局研修講師派遣制度　講師派遣 (依頼 ・ 報告)書</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>ダイトシ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>スイドウキョク</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ケンシュウ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウシ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ハケン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>セイド</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>コウシ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ハケン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>イライ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ホウコク</t>
+    </rPh>
+    <rPh sb="35" eb="36">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -2700,119 +2687,119 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="58" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="58" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
@@ -2822,258 +2809,255 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
-    <cellStyle name="ハイパーリンク 2" xfId="4" xr:uid="{C85E3DBC-A650-4763-859D-16A54C043E01}"/>
+    <cellStyle name="ハイパーリンク 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="標準 3" xfId="3" xr:uid="{6737F862-1C02-46B7-8F2F-9185F48BFF0A}"/>
+    <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...9 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>58271</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>321609</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="65" cy="172227"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
@@ -3259,116 +3243,50 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor>
-[...64 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2595279</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121023</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>3088338</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>60512</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="楕円 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -3705,116 +3623,50 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:twoCellAnchor>
-[...64 lines deleted...]
-  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>3137645</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>105337</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>3630704</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>44826</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="楕円 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -4354,1954 +4206,1926 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...20 lines deleted...]
-</Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidow-s@city.hamamatsu.shizuoka.jp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soumu@water.okayama.okayama.jp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidou-keiei@city.shizuoka.lg.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suido-somu@city.saitama.lg.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keikaku.ws@city.niigata.lg.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jougekiki@city.sakai.lg.jp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidousoumu@city.kumamoto.lg.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sui073100@city.sendai.jp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sui-soumu@city.kitakyushu.lg.jp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wb.kikikanri@city.sapporo.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:su-kiki@city.yokohama.lg.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikikanri@suido.city.osaka.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:80kkanri@city.kawasaki.jp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikakusomu@city.hiroshima.lg.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soumu.sumito@suido.city.kyoto.lg.jp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jigyochosei.WB@city.fukuoka.lg.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:S3000002@section.metro.tokyo.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bosai@jogesuido.city.nagoya.lg.jp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suido_gijutsukikaku@city.kobe.lg.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.6640625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="62.33203125" style="20" customWidth="1"/>
+    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
+    <col min="2" max="3" width="12.625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="62.375" style="20" customWidth="1"/>
     <col min="5" max="16384" width="9" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
       <c r="A1" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:6" ht="12.75" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="19"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1">
-      <c r="A3" s="82" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="82"/>
+      <c r="A3" s="85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B3" s="85"/>
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
     </row>
     <row r="4" spans="1:6" ht="13.5" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" customHeight="1">
-      <c r="A6" s="91" t="str">
+      <c r="A6" s="94" t="str">
         <f>IF(D17="","",VLOOKUP(D17,都市データ!C2:J20,7,FALSE))</f>
         <v/>
       </c>
-      <c r="B6" s="91"/>
-[...1 lines deleted...]
-      <c r="D6" s="91"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
-      <c r="A7" s="90" t="str">
+      <c r="A7" s="93" t="str">
         <f>IF(D17="","",CONCATENATE(VLOOKUP(D17,都市データ!C2:J20,8,FALSE),"　様"))</f>
         <v/>
       </c>
-      <c r="B7" s="90"/>
-[...1 lines deleted...]
-      <c r="D7" s="90"/>
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1">
       <c r="A9" s="4"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="13"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
     </row>
-    <row r="10" spans="1:6" ht="27.9" customHeight="1">
-      <c r="A10" s="80" t="s">
+    <row r="10" spans="1:6" ht="27.95" customHeight="1">
+      <c r="A10" s="83" t="s">
         <v>93</v>
       </c>
-      <c r="B10" s="80"/>
-[...1 lines deleted...]
-      <c r="D10" s="80"/>
+      <c r="B10" s="83"/>
+      <c r="C10" s="83"/>
+      <c r="D10" s="83"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A11" s="3"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A12" s="12"/>
-      <c r="B12" s="83" t="s">
+      <c r="B12" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="84"/>
+      <c r="C12" s="87"/>
       <c r="D12" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A13" s="87" t="s">
+      <c r="A13" s="90" t="s">
         <v>124</v>
       </c>
-      <c r="B13" s="65" t="s">
+      <c r="B13" s="68" t="s">
         <v>94</v>
       </c>
-      <c r="C13" s="66"/>
+      <c r="C13" s="69"/>
       <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A14" s="88"/>
-      <c r="B14" s="67" t="s">
+      <c r="A14" s="91"/>
+      <c r="B14" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="C14" s="68"/>
+      <c r="C14" s="71"/>
       <c r="D14" s="21"/>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A15" s="88"/>
-      <c r="B15" s="65" t="s">
+      <c r="A15" s="91"/>
+      <c r="B15" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="66"/>
+      <c r="C15" s="69"/>
       <c r="D15" s="21"/>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="88"/>
-      <c r="B16" s="65" t="s">
+      <c r="A16" s="91"/>
+      <c r="B16" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="66"/>
+      <c r="C16" s="69"/>
       <c r="D16" s="22"/>
     </row>
     <row r="17" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A17" s="88"/>
-      <c r="B17" s="85" t="s">
+      <c r="A17" s="91"/>
+      <c r="B17" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="86"/>
+      <c r="C17" s="89"/>
       <c r="D17" s="23"/>
     </row>
     <row r="18" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A18" s="88"/>
-      <c r="B18" s="63" t="s">
+      <c r="A18" s="91"/>
+      <c r="B18" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="C18" s="64"/>
+      <c r="C18" s="67"/>
       <c r="D18" s="51" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A19" s="88"/>
-      <c r="B19" s="65" t="s">
+      <c r="A19" s="91"/>
+      <c r="B19" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="66"/>
+      <c r="C19" s="69"/>
       <c r="D19" s="24"/>
     </row>
     <row r="20" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A20" s="88"/>
-      <c r="B20" s="77" t="s">
+      <c r="A20" s="91"/>
+      <c r="B20" s="80" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="66"/>
+      <c r="C20" s="69"/>
       <c r="D20" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A21" s="88"/>
-      <c r="B21" s="53" t="s">
+      <c r="A21" s="91"/>
+      <c r="B21" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="C21" s="54"/>
+      <c r="C21" s="57"/>
       <c r="D21" s="21" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A22" s="88"/>
-      <c r="B22" s="78" t="s">
+      <c r="A22" s="91"/>
+      <c r="B22" s="81" t="s">
         <v>136</v>
       </c>
-      <c r="C22" s="79"/>
+      <c r="C22" s="82"/>
       <c r="D22" s="25" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A23" s="88"/>
-      <c r="B23" s="73" t="s">
+      <c r="A23" s="91"/>
+      <c r="B23" s="76" t="s">
         <v>102</v>
       </c>
-      <c r="C23" s="54"/>
+      <c r="C23" s="57"/>
       <c r="D23" s="25" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A24" s="88"/>
-[...1 lines deleted...]
-      <c r="C24" s="76"/>
+      <c r="A24" s="91"/>
+      <c r="B24" s="78"/>
+      <c r="C24" s="79"/>
       <c r="D24" s="26" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A25" s="88"/>
-      <c r="B25" s="73" t="s">
+      <c r="A25" s="91"/>
+      <c r="B25" s="76" t="s">
         <v>103</v>
       </c>
-      <c r="C25" s="54"/>
+      <c r="C25" s="57"/>
       <c r="D25" s="27" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A26" s="88"/>
-[...1 lines deleted...]
-      <c r="C26" s="76"/>
+      <c r="A26" s="91"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="79"/>
       <c r="D26" s="28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A27" s="88"/>
-      <c r="B27" s="73" t="s">
+      <c r="A27" s="91"/>
+      <c r="B27" s="76" t="s">
         <v>119</v>
       </c>
-      <c r="C27" s="54"/>
+      <c r="C27" s="57"/>
       <c r="D27" s="29"/>
     </row>
     <row r="28" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A28" s="89"/>
-[...1 lines deleted...]
-      <c r="C28" s="59"/>
+      <c r="A28" s="92"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="62"/>
       <c r="D28" s="30"/>
     </row>
     <row r="29" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A29" s="60" t="s">
+      <c r="A29" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="B29" s="69" t="s">
+      <c r="B29" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="C29" s="70"/>
+      <c r="C29" s="73"/>
       <c r="D29" s="31" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A30" s="61"/>
-[...1 lines deleted...]
-      <c r="C30" s="66"/>
+      <c r="A30" s="64"/>
+      <c r="B30" s="68"/>
+      <c r="C30" s="69"/>
       <c r="D30" s="32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A31" s="61"/>
-[...1 lines deleted...]
-      <c r="C31" s="72"/>
+      <c r="A31" s="64"/>
+      <c r="B31" s="74"/>
+      <c r="C31" s="75"/>
       <c r="D31" s="27" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A32" s="61"/>
-      <c r="B32" s="81" t="s">
+      <c r="A32" s="64"/>
+      <c r="B32" s="84" t="s">
         <v>121</v>
       </c>
-      <c r="C32" s="54"/>
+      <c r="C32" s="57"/>
       <c r="D32" s="52"/>
       <c r="E32" s="43"/>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="61"/>
-[...1 lines deleted...]
-      <c r="C33" s="76"/>
+      <c r="A33" s="64"/>
+      <c r="B33" s="78"/>
+      <c r="C33" s="79"/>
       <c r="D33" s="28"/>
       <c r="E33" s="43"/>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="61"/>
-      <c r="B34" s="53" t="s">
+      <c r="A34" s="64"/>
+      <c r="B34" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="C34" s="54"/>
+      <c r="C34" s="57"/>
       <c r="D34" s="25"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="61"/>
-[...1 lines deleted...]
-      <c r="C35" s="56"/>
+      <c r="A35" s="64"/>
+      <c r="B35" s="58"/>
+      <c r="C35" s="59"/>
       <c r="D35" s="27"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="61"/>
-[...1 lines deleted...]
-      <c r="C36" s="56"/>
+      <c r="A36" s="64"/>
+      <c r="B36" s="60"/>
+      <c r="C36" s="59"/>
       <c r="D36" s="32"/>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="61"/>
-[...1 lines deleted...]
-      <c r="C37" s="56"/>
+      <c r="A37" s="64"/>
+      <c r="B37" s="60"/>
+      <c r="C37" s="59"/>
       <c r="D37" s="27"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A38" s="62"/>
-[...1 lines deleted...]
-      <c r="C38" s="59"/>
+      <c r="A38" s="65"/>
+      <c r="B38" s="61"/>
+      <c r="C38" s="62"/>
       <c r="D38" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="B32:C33"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="A13:A28"/>
     <mergeCell ref="B23:C24"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="B34:C38"/>
     <mergeCell ref="A29:A38"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B29:C31"/>
     <mergeCell ref="B27:C28"/>
     <mergeCell ref="B25:C26"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B22:C22"/>
   </mergeCells>
-  <phoneticPr fontId="6"/>
+  <phoneticPr fontId="7"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.9055118110236221" right="0.70866141732283472" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>都市データ!$C$2:$C$20</xm:f>
           </x14:formula1>
           <xm:sqref>D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F40"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="B31" sqref="B31:C33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.6640625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="62.33203125" style="20" customWidth="1"/>
+    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
+    <col min="2" max="3" width="12.625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="62.375" style="20" customWidth="1"/>
     <col min="5" max="16384" width="9" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D3" s="19"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="82" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="82"/>
+      <c r="A5" s="85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
-      <c r="A8" s="91" t="s">
+      <c r="A8" s="94" t="s">
         <v>107</v>
       </c>
-      <c r="B8" s="91"/>
-      <c r="C8" s="91"/>
+      <c r="B8" s="94"/>
+      <c r="C8" s="94"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
-      <c r="A9" s="90" t="s">
+      <c r="A9" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="B9" s="90"/>
-      <c r="C9" s="90"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="93"/>
       <c r="D9" s="8"/>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="13"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
     </row>
-    <row r="12" spans="1:6" ht="27.9" customHeight="1">
-      <c r="A12" s="80" t="s">
+    <row r="12" spans="1:6" ht="27.95" customHeight="1">
+      <c r="A12" s="83" t="s">
         <v>93</v>
       </c>
-      <c r="B12" s="80"/>
-[...1 lines deleted...]
-      <c r="D12" s="80"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A13" s="3"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A14" s="12"/>
-      <c r="B14" s="83" t="s">
+      <c r="B14" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="84"/>
+      <c r="C14" s="87"/>
       <c r="D14" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A15" s="87" t="s">
+      <c r="A15" s="90" t="s">
         <v>124</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="68" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="66"/>
+      <c r="C15" s="69"/>
       <c r="D15" s="21" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="88"/>
-      <c r="B16" s="67" t="s">
+      <c r="A16" s="91"/>
+      <c r="B16" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="68"/>
+      <c r="C16" s="71"/>
       <c r="D16" s="21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A17" s="88"/>
-      <c r="B17" s="65" t="s">
+      <c r="A17" s="91"/>
+      <c r="B17" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="66"/>
+      <c r="C17" s="69"/>
       <c r="D17" s="21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A18" s="88"/>
-      <c r="B18" s="65" t="s">
+      <c r="A18" s="91"/>
+      <c r="B18" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="66"/>
+      <c r="C18" s="69"/>
       <c r="D18" s="22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A19" s="88"/>
-      <c r="B19" s="85" t="s">
+      <c r="A19" s="91"/>
+      <c r="B19" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="86"/>
+      <c r="C19" s="89"/>
       <c r="D19" s="23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A20" s="88"/>
-      <c r="B20" s="63" t="s">
+      <c r="A20" s="91"/>
+      <c r="B20" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="64"/>
+      <c r="C20" s="67"/>
       <c r="D20" s="24" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A21" s="88"/>
-      <c r="B21" s="65" t="s">
+      <c r="A21" s="91"/>
+      <c r="B21" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="66"/>
+      <c r="C21" s="69"/>
       <c r="D21" s="24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A22" s="88"/>
-      <c r="B22" s="77" t="s">
+      <c r="A22" s="91"/>
+      <c r="B22" s="80" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="66"/>
+      <c r="C22" s="69"/>
       <c r="D22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A23" s="88"/>
-      <c r="B23" s="53" t="s">
+      <c r="A23" s="91"/>
+      <c r="B23" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="54"/>
+      <c r="C23" s="57"/>
       <c r="D23" s="21" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A24" s="88"/>
-      <c r="B24" s="78" t="s">
+      <c r="A24" s="91"/>
+      <c r="B24" s="81" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="79"/>
+      <c r="C24" s="82"/>
       <c r="D24" s="25" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A25" s="88"/>
-      <c r="B25" s="73" t="s">
+      <c r="A25" s="91"/>
+      <c r="B25" s="76" t="s">
         <v>102</v>
       </c>
-      <c r="C25" s="54"/>
+      <c r="C25" s="57"/>
       <c r="D25" s="25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A26" s="88"/>
-[...1 lines deleted...]
-      <c r="C26" s="76"/>
+      <c r="A26" s="91"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="79"/>
       <c r="D26" s="34" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A27" s="88"/>
-      <c r="B27" s="73" t="s">
+      <c r="A27" s="91"/>
+      <c r="B27" s="76" t="s">
         <v>103</v>
       </c>
-      <c r="C27" s="54"/>
+      <c r="C27" s="57"/>
       <c r="D27" s="35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A28" s="88"/>
-[...1 lines deleted...]
-      <c r="C28" s="76"/>
+      <c r="A28" s="91"/>
+      <c r="B28" s="78"/>
+      <c r="C28" s="79"/>
       <c r="D28" s="28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A29" s="88"/>
-      <c r="B29" s="73" t="s">
+      <c r="A29" s="91"/>
+      <c r="B29" s="76" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="54"/>
+      <c r="C29" s="57"/>
       <c r="D29" s="29" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A30" s="89"/>
-[...1 lines deleted...]
-      <c r="C30" s="59"/>
+      <c r="A30" s="92"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="62"/>
       <c r="D30" s="30"/>
     </row>
     <row r="31" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="69" t="s">
+      <c r="B31" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="70"/>
+      <c r="C31" s="73"/>
       <c r="D31" s="31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A32" s="61"/>
-[...1 lines deleted...]
-      <c r="C32" s="66"/>
+      <c r="A32" s="64"/>
+      <c r="B32" s="68"/>
+      <c r="C32" s="69"/>
       <c r="D32" s="32" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="61"/>
-[...1 lines deleted...]
-      <c r="C33" s="72"/>
+      <c r="A33" s="64"/>
+      <c r="B33" s="74"/>
+      <c r="C33" s="75"/>
       <c r="D33" s="27" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="61"/>
-      <c r="B34" s="81" t="s">
+      <c r="A34" s="64"/>
+      <c r="B34" s="84" t="s">
         <v>121</v>
       </c>
-      <c r="C34" s="54"/>
+      <c r="C34" s="57"/>
       <c r="D34" s="52"/>
       <c r="E34" s="43"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="61"/>
-[...1 lines deleted...]
-      <c r="C35" s="76"/>
+      <c r="A35" s="64"/>
+      <c r="B35" s="78"/>
+      <c r="C35" s="79"/>
       <c r="D35" s="28"/>
       <c r="E35" s="43"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="61"/>
-      <c r="B36" s="53" t="s">
+      <c r="A36" s="64"/>
+      <c r="B36" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="C36" s="54"/>
+      <c r="C36" s="57"/>
       <c r="D36" s="25"/>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="61"/>
-[...1 lines deleted...]
-      <c r="C37" s="56"/>
+      <c r="A37" s="64"/>
+      <c r="B37" s="58"/>
+      <c r="C37" s="59"/>
       <c r="D37" s="27"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A38" s="61"/>
-[...1 lines deleted...]
-      <c r="C38" s="56"/>
+      <c r="A38" s="64"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="59"/>
       <c r="D38" s="32"/>
     </row>
     <row r="39" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A39" s="61"/>
-[...1 lines deleted...]
-      <c r="C39" s="56"/>
+      <c r="A39" s="64"/>
+      <c r="B39" s="60"/>
+      <c r="C39" s="59"/>
       <c r="D39" s="27"/>
     </row>
     <row r="40" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A40" s="62"/>
-[...1 lines deleted...]
-      <c r="C40" s="59"/>
+      <c r="A40" s="65"/>
+      <c r="B40" s="61"/>
+      <c r="C40" s="62"/>
       <c r="D40" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B29:C30"/>
     <mergeCell ref="B27:C28"/>
     <mergeCell ref="B25:C26"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B34:C35"/>
     <mergeCell ref="B36:C40"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A15:A30"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A31:A40"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B31:C33"/>
   </mergeCells>
-  <phoneticPr fontId="6"/>
+  <phoneticPr fontId="7"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F40"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.6640625" style="33" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="62.33203125" style="20" customWidth="1"/>
+    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
+    <col min="2" max="3" width="12.625" style="20" customWidth="1"/>
+    <col min="4" max="4" width="62.375" style="20" customWidth="1"/>
     <col min="5" max="16384" width="9" style="20"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D3" s="19"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="82" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="82"/>
+      <c r="A5" s="85" t="s">
+        <v>241</v>
+      </c>
+      <c r="B5" s="85"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
-      <c r="A8" s="91" t="s">
+      <c r="A8" s="94" t="s">
         <v>99</v>
       </c>
-      <c r="B8" s="91"/>
-      <c r="C8" s="91"/>
+      <c r="B8" s="94"/>
+      <c r="C8" s="94"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
-      <c r="A9" s="90"/>
-[...1 lines deleted...]
-      <c r="C9" s="90"/>
+      <c r="A9" s="93"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="93"/>
       <c r="D9" s="8"/>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="14" t="s">
         <v>114</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="13"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
     </row>
-    <row r="12" spans="1:6" ht="14.4">
-      <c r="A12" s="80" t="s">
+    <row r="12" spans="1:6" ht="14.25">
+      <c r="A12" s="83" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="80"/>
-[...1 lines deleted...]
-      <c r="D12" s="80"/>
+      <c r="B12" s="83"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A13" s="3"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A14" s="12"/>
-      <c r="B14" s="83" t="s">
+      <c r="B14" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="84"/>
+      <c r="C14" s="87"/>
       <c r="D14" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A15" s="87" t="s">
+      <c r="A15" s="90" t="s">
         <v>124</v>
       </c>
-      <c r="B15" s="65" t="s">
+      <c r="B15" s="68" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="66"/>
+      <c r="C15" s="69"/>
       <c r="D15" s="21" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="88"/>
-      <c r="B16" s="67" t="s">
+      <c r="A16" s="91"/>
+      <c r="B16" s="70" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="68"/>
+      <c r="C16" s="71"/>
       <c r="D16" s="21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A17" s="88"/>
-      <c r="B17" s="65" t="s">
+      <c r="A17" s="91"/>
+      <c r="B17" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="66"/>
+      <c r="C17" s="69"/>
       <c r="D17" s="21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A18" s="88"/>
-      <c r="B18" s="65" t="s">
+      <c r="A18" s="91"/>
+      <c r="B18" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="66"/>
+      <c r="C18" s="69"/>
       <c r="D18" s="22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A19" s="88"/>
-      <c r="B19" s="85" t="s">
+      <c r="A19" s="91"/>
+      <c r="B19" s="88" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="86"/>
+      <c r="C19" s="89"/>
       <c r="D19" s="23" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A20" s="88"/>
-      <c r="B20" s="63" t="s">
+      <c r="A20" s="91"/>
+      <c r="B20" s="66" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="64"/>
+      <c r="C20" s="67"/>
       <c r="D20" s="24" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A21" s="88"/>
-      <c r="B21" s="65" t="s">
+      <c r="A21" s="91"/>
+      <c r="B21" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="66"/>
+      <c r="C21" s="69"/>
       <c r="D21" s="24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A22" s="88"/>
-      <c r="B22" s="77" t="s">
+      <c r="A22" s="91"/>
+      <c r="B22" s="80" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="66"/>
+      <c r="C22" s="69"/>
       <c r="D22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A23" s="88"/>
-      <c r="B23" s="53" t="s">
+      <c r="A23" s="91"/>
+      <c r="B23" s="56" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="54"/>
+      <c r="C23" s="57"/>
       <c r="D23" s="21" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A24" s="88"/>
-      <c r="B24" s="78" t="s">
+      <c r="A24" s="91"/>
+      <c r="B24" s="81" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="79"/>
+      <c r="C24" s="82"/>
       <c r="D24" s="25" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A25" s="88"/>
-      <c r="B25" s="73" t="s">
+      <c r="A25" s="91"/>
+      <c r="B25" s="76" t="s">
         <v>102</v>
       </c>
-      <c r="C25" s="54"/>
+      <c r="C25" s="57"/>
       <c r="D25" s="25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A26" s="88"/>
-[...1 lines deleted...]
-      <c r="C26" s="76"/>
+      <c r="A26" s="91"/>
+      <c r="B26" s="78"/>
+      <c r="C26" s="79"/>
       <c r="D26" s="34" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A27" s="88"/>
-      <c r="B27" s="73" t="s">
+      <c r="A27" s="91"/>
+      <c r="B27" s="76" t="s">
         <v>103</v>
       </c>
-      <c r="C27" s="54"/>
+      <c r="C27" s="57"/>
       <c r="D27" s="35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A28" s="88"/>
-[...1 lines deleted...]
-      <c r="C28" s="76"/>
+      <c r="A28" s="91"/>
+      <c r="B28" s="78"/>
+      <c r="C28" s="79"/>
       <c r="D28" s="28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A29" s="88"/>
-      <c r="B29" s="73" t="s">
+      <c r="A29" s="91"/>
+      <c r="B29" s="76" t="s">
         <v>119</v>
       </c>
-      <c r="C29" s="54"/>
+      <c r="C29" s="57"/>
       <c r="D29" s="29" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A30" s="89"/>
-[...1 lines deleted...]
-      <c r="C30" s="59"/>
+      <c r="A30" s="92"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="62"/>
       <c r="D30" s="30"/>
     </row>
     <row r="31" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A31" s="60" t="s">
+      <c r="A31" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="69" t="s">
+      <c r="B31" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="70"/>
+      <c r="C31" s="73"/>
       <c r="D31" s="31" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A32" s="61"/>
-[...1 lines deleted...]
-      <c r="C32" s="66"/>
+      <c r="A32" s="64"/>
+      <c r="B32" s="68"/>
+      <c r="C32" s="69"/>
       <c r="D32" s="32" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="61"/>
-[...1 lines deleted...]
-      <c r="C33" s="72"/>
+      <c r="A33" s="64"/>
+      <c r="B33" s="74"/>
+      <c r="C33" s="75"/>
       <c r="D33" s="27" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="61"/>
-      <c r="B34" s="81" t="s">
+      <c r="A34" s="64"/>
+      <c r="B34" s="84" t="s">
         <v>121</v>
       </c>
-      <c r="C34" s="54"/>
+      <c r="C34" s="57"/>
       <c r="D34" s="52" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="43"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="61"/>
-[...1 lines deleted...]
-      <c r="C35" s="76"/>
+      <c r="A35" s="64"/>
+      <c r="B35" s="78"/>
+      <c r="C35" s="79"/>
       <c r="D35" s="28" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="43"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="61"/>
-      <c r="B36" s="53" t="s">
+      <c r="A36" s="64"/>
+      <c r="B36" s="56" t="s">
         <v>122</v>
       </c>
-      <c r="C36" s="54"/>
+      <c r="C36" s="57"/>
       <c r="D36" s="25" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="61"/>
-[...1 lines deleted...]
-      <c r="C37" s="56"/>
+      <c r="A37" s="64"/>
+      <c r="B37" s="58"/>
+      <c r="C37" s="59"/>
       <c r="D37" s="27"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A38" s="61"/>
-[...1 lines deleted...]
-      <c r="C38" s="56"/>
+      <c r="A38" s="64"/>
+      <c r="B38" s="60"/>
+      <c r="C38" s="59"/>
       <c r="D38" s="32"/>
     </row>
     <row r="39" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A39" s="61"/>
-[...1 lines deleted...]
-      <c r="C39" s="56"/>
+      <c r="A39" s="64"/>
+      <c r="B39" s="60"/>
+      <c r="C39" s="59"/>
       <c r="D39" s="27"/>
     </row>
     <row r="40" spans="1:5" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A40" s="62"/>
-[...1 lines deleted...]
-      <c r="C40" s="59"/>
+      <c r="A40" s="65"/>
+      <c r="B40" s="61"/>
+      <c r="C40" s="62"/>
       <c r="D40" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B29:C30"/>
     <mergeCell ref="B27:C28"/>
     <mergeCell ref="B25:C26"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B34:C35"/>
     <mergeCell ref="B36:C40"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A15:A30"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A31:A40"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B31:C33"/>
   </mergeCells>
-  <phoneticPr fontId="6"/>
+  <phoneticPr fontId="7"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView topLeftCell="H1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="5.21875" style="36" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.125" style="36" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="36" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="25.44140625" style="37" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="34.33203125" style="36" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.5" style="37" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.125" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.375" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.125" style="36" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.625" style="36" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="30.875" style="36" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="51.5" style="36" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="34.375" style="36" bestFit="1" customWidth="1"/>
     <col min="11" max="16384" width="9" style="36"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="38" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="39" t="s">
         <v>66</v>
       </c>
       <c r="D1" s="38" t="s">
         <v>11</v>
       </c>
       <c r="E1" s="38" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="38" t="s">
         <v>13</v>
       </c>
       <c r="G1" s="38" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="38" t="s">
         <v>15</v>
       </c>
       <c r="I1" s="38" t="s">
         <v>64</v>
       </c>
       <c r="J1" s="38" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="26.4">
+    <row r="2" spans="1:10" ht="27">
       <c r="A2" s="40">
         <v>1</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>16</v>
       </c>
       <c r="C2" s="41" t="s">
         <v>67</v>
       </c>
       <c r="D2" s="45" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E2" s="40" t="s">
         <v>17</v>
       </c>
       <c r="F2" s="40" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="42" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>164</v>
+      </c>
+      <c r="H2" s="53" t="s">
+        <v>217</v>
       </c>
       <c r="I2" s="46" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>177</v>
+      </c>
+      <c r="J2" s="54" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="40">
         <v>2</v>
       </c>
       <c r="B3" s="40" t="s">
         <v>19</v>
       </c>
       <c r="C3" s="41" t="s">
         <v>68</v>
       </c>
       <c r="D3" s="44" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="42" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>165</v>
+      </c>
+      <c r="H3" s="53" t="s">
+        <v>218</v>
       </c>
       <c r="I3" s="46" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="J3" s="46" t="s">
-        <v>149</v>
+        <v>237</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="40">
         <v>3</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>22</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="46" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="E4" s="40" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="42" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>166</v>
+      </c>
+      <c r="H4" s="53" t="s">
+        <v>219</v>
       </c>
       <c r="I4" s="46" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="J4" s="46" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="40">
         <v>4</v>
       </c>
       <c r="B5" s="40" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="41" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="40" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="40" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="42" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>167</v>
+      </c>
+      <c r="H5" s="53" t="s">
+        <v>220</v>
       </c>
       <c r="I5" s="46" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="J5" s="46" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="40">
         <v>5</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="41" t="s">
         <v>71</v>
       </c>
       <c r="D6" s="46" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="E6" s="40" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="40" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="40" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>142</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>221</v>
       </c>
       <c r="I6" s="46" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="J6" s="46" t="s">
-        <v>203</v>
+        <v>238</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="40">
         <v>6</v>
       </c>
       <c r="B7" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="41" t="s">
         <v>72</v>
       </c>
       <c r="D7" s="44" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="E7" s="47" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="F7" s="48" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="G7" s="42" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>168</v>
+      </c>
+      <c r="H7" s="53" t="s">
+        <v>222</v>
       </c>
       <c r="I7" s="46" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>182</v>
+      </c>
+      <c r="J7" s="55" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="40">
         <v>7</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="41" t="s">
         <v>73</v>
       </c>
       <c r="D8" s="44" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="E8" s="40" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="42" t="s">
         <v>130</v>
       </c>
       <c r="G8" s="42" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>169</v>
+      </c>
+      <c r="H8" s="53" t="s">
+        <v>223</v>
       </c>
       <c r="I8" s="46" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="J8" s="46" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="26.4">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="27">
       <c r="A9" s="40">
         <v>8</v>
       </c>
       <c r="B9" s="40" t="s">
         <v>34</v>
       </c>
       <c r="C9" s="41" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="45" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E9" s="40" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="40" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="44" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>170</v>
+      </c>
+      <c r="H9" s="53" t="s">
+        <v>224</v>
       </c>
       <c r="I9" s="46" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="J9" s="46" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" s="40">
         <v>9</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="41" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="46" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="E10" s="40" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="46" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="G10" s="44" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>171</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>225</v>
       </c>
       <c r="I10" s="46" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="J10" s="46" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="40">
         <v>10</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="41" t="s">
         <v>76</v>
       </c>
       <c r="D11" s="44" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="E11" s="40" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>41</v>
       </c>
       <c r="G11" s="42" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>172</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>226</v>
       </c>
       <c r="I11" s="46" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="J11" s="46" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="40">
         <v>11</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>77</v>
       </c>
       <c r="D12" s="46" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="E12" s="46" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="F12" s="46" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="G12" s="40" t="s">
         <v>131</v>
       </c>
-      <c r="H12" s="92" t="s">
-        <v>235</v>
+      <c r="H12" s="53" t="s">
+        <v>227</v>
       </c>
       <c r="I12" s="46" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="J12" s="46" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" s="40">
         <v>12</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="41" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="42" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E13" s="40" t="s">
         <v>44</v>
       </c>
       <c r="F13" s="40" t="s">
         <v>45</v>
       </c>
       <c r="G13" s="40" t="s">
         <v>132</v>
       </c>
-      <c r="H13" s="92" t="s">
-        <v>236</v>
+      <c r="H13" s="53" t="s">
+        <v>228</v>
       </c>
       <c r="I13" s="46" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="J13" s="46" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="26.4">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="27">
       <c r="A14" s="40">
         <v>13</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="41" t="s">
         <v>79</v>
       </c>
       <c r="D14" s="49" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="E14" s="40" t="s">
         <v>47</v>
       </c>
       <c r="F14" s="46" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="G14" s="42" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>173</v>
+      </c>
+      <c r="H14" s="53" t="s">
+        <v>229</v>
       </c>
       <c r="I14" s="46" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="J14" s="46" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" s="40">
         <v>14</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="41" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="44" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="E15" s="47" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="F15" s="47" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="G15" s="44" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>174</v>
+      </c>
+      <c r="H15" s="53" t="s">
+        <v>231</v>
       </c>
       <c r="I15" s="46" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="J15" s="46" t="s">
-        <v>147</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="40">
         <v>15</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="41" t="s">
         <v>81</v>
       </c>
       <c r="D16" s="40" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E16" s="40" t="s">
         <v>50</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>51</v>
       </c>
       <c r="G16" s="40" t="s">
         <v>133</v>
       </c>
-      <c r="H16" s="92" t="s">
-        <v>238</v>
+      <c r="H16" s="53" t="s">
+        <v>230</v>
       </c>
       <c r="I16" s="46" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="J16" s="46" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="40">
         <v>16</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="41" t="s">
         <v>82</v>
       </c>
       <c r="D17" s="40" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E17" s="40" t="s">
         <v>53</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>54</v>
       </c>
       <c r="G17" s="40" t="s">
         <v>134</v>
       </c>
-      <c r="H17" s="92" t="s">
-        <v>240</v>
+      <c r="H17" s="53" t="s">
+        <v>232</v>
       </c>
       <c r="I17" s="46" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="J17" s="50" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" s="40">
         <v>17</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="41" t="s">
         <v>83</v>
       </c>
       <c r="D18" s="40" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="E18" s="40" t="s">
         <v>56</v>
       </c>
       <c r="F18" s="40" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="42" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>175</v>
+      </c>
+      <c r="H18" s="53" t="s">
+        <v>233</v>
       </c>
       <c r="I18" s="46" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="J18" s="50" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" s="40">
         <v>18</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="41" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="40" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="E19" s="40" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="40" t="s">
         <v>60</v>
       </c>
       <c r="G19" s="40" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>176</v>
+      </c>
+      <c r="H19" s="53" t="s">
+        <v>234</v>
       </c>
       <c r="I19" s="46" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="J19" s="46" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" s="40">
         <v>19</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="41" t="s">
         <v>85</v>
       </c>
       <c r="D20" s="46" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E20" s="40" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="40" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="40" t="s">
         <v>135</v>
       </c>
-      <c r="H20" s="92" t="s">
-        <v>243</v>
+      <c r="H20" s="53" t="s">
+        <v>235</v>
       </c>
       <c r="I20" s="46" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="J20" s="46" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="6"/>
+  <phoneticPr fontId="7"/>
   <hyperlinks>
-    <hyperlink ref="H2" r:id="rId1" xr:uid="{FA8AA253-E9A8-407B-9B24-0C9D65A650D8}"/>
-[...17 lines deleted...]
-    <hyperlink ref="H20" r:id="rId19" xr:uid="{FDFB73CD-44D7-46E2-9197-08C0771EA60D}"/>
+    <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+    <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
+    <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
+    <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
+    <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000006000000}"/>
+    <hyperlink ref="H10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
+    <hyperlink ref="H11" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
+    <hyperlink ref="H12" r:id="rId10" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
+    <hyperlink ref="H13" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
+    <hyperlink ref="H14" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
+    <hyperlink ref="H16" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
+    <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
+    <hyperlink ref="H17" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
+    <hyperlink ref="H18" r:id="rId16" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
+    <hyperlink ref="H20" r:id="rId17" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
+    <hyperlink ref="H9" r:id="rId18" xr:uid="{00000000-0004-0000-0300-000011000000}"/>
+    <hyperlink ref="H19" r:id="rId19" xr:uid="{00000000-0004-0000-0300-000012000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>依頼・報告書</vt:lpstr>
-      <vt:lpstr>依頼書記入例(資料➂-1) </vt:lpstr>
-      <vt:lpstr>報告書記入例(資料➂-2) </vt:lpstr>
+      <vt:lpstr>依頼書記入例</vt:lpstr>
+      <vt:lpstr>報告書記入例</vt:lpstr>
       <vt:lpstr>都市データ</vt:lpstr>
       <vt:lpstr>依頼・報告書!Print_Area</vt:lpstr>
-      <vt:lpstr>'依頼書記入例(資料➂-1) '!Print_Area</vt:lpstr>
-      <vt:lpstr>'報告書記入例(資料➂-2) '!Print_Area</vt:lpstr>
+      <vt:lpstr>依頼書記入例!Print_Area</vt:lpstr>
+      <vt:lpstr>報告書記入例!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>岡山市水道局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>7935</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>