--- v1 (2026-06-24)
+++ v2 (2026-07-30)
@@ -7,85 +7,84 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\010総務部\G-0101120-000総務部総務課危機管理担当\07他都市等連携関係\★大都市大規模災害対策検討会\令和8年度\00_HP掲載依頼\03_サ推へHP更新依頼文送付（R8研修講師派遣制度掲載）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T0543811\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D007DFD-887A-4E5D-AF59-938B46A6D5C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="11_28E7F002AE76D930AED545FC91A80C16752FE177" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="依頼・報告書" sheetId="6" r:id="rId1"/>
-    <sheet name="依頼書記入例" sheetId="12" r:id="rId2"/>
-    <sheet name="報告書記入例" sheetId="13" r:id="rId3"/>
+    <sheet name="依頼書記入例(資料➂-1) " sheetId="12" r:id="rId2"/>
+    <sheet name="報告書記入例(資料➂-2) " sheetId="13" r:id="rId3"/>
     <sheet name="都市データ" sheetId="9" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">依頼・報告書!$A$1:$D$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">依頼書記入例!$A$1:$D$40</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">報告書記入例!$A$1:$D$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'依頼書記入例(資料➂-1) '!$A$1:$D$40</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'報告書記入例(資料➂-2) '!$A$1:$D$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A7" i="6" l="1"/>
   <c r="A6" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>前田　慎二郎</author>
   </authors>
   <commentList>
     <comment ref="A6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
@@ -93,1124 +92,1124 @@
             <charset val="128"/>
           </rPr>
           <t>自動入力</t>
         </r>
       </text>
     </comment>
     <comment ref="D17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>リストから選択</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="245">
   <si>
     <t>記　　　入　　　欄</t>
     <rPh sb="0" eb="1">
       <t>キ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>イリ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ラン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>項  　　  目</t>
     <rPh sb="0" eb="1">
       <t>コウ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>メ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>開催場所</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バショ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>令和　　年　　月　　日</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ニチ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>TEL・FAX</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>□□市水道事業管理者
 □□　□□</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>依頼先</t>
     <rPh sb="0" eb="2">
       <t>イライ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>メールアドレス</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>受講予定者数</t>
     <rPh sb="0" eb="2">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ヨテイシャ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>スウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>番号</t>
     <rPh sb="0" eb="2">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>都市名</t>
     <rPh sb="0" eb="3">
       <t>トシメイ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>申込連絡先</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>レンラク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>サキ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>郵便番号</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>メールアドレス</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>札幌市</t>
     <rPh sb="0" eb="3">
       <t>サッポロシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒060-0041</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>札幌市中央区大通東11丁目23</t>
     <rPh sb="0" eb="2">
       <t>サッポロ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>チュウオウ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>オオドオリ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヒガシ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>仙台市</t>
     <rPh sb="0" eb="3">
       <t>センダイシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒982-8585</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>仙台市太白区南大野田29-1</t>
     <rPh sb="0" eb="3">
       <t>センダイシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイハクク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ミナミ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>オオノダ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>さいたま市</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒330-8532</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>さいたま市浦和区常盤6丁目14番16号</t>
     <rPh sb="4" eb="5">
       <t>シ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ウラワ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ク</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>トキワ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>バン</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>東京都</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒163-8001</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>東京都新宿区西新宿二丁目8番1号</t>
     <rPh sb="0" eb="2">
       <t>トウキョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ト</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>シンジュクク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ニシシンジュク</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ニチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>川崎市</t>
     <rPh sb="0" eb="3">
       <t>カワサキシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒210-8577</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>川崎市川崎区宮本町1番地</t>
     <rPh sb="3" eb="6">
       <t>カワサキク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ミヤモト</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>横浜市</t>
     <rPh sb="0" eb="3">
       <t>ヨコハマシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>新潟市</t>
     <rPh sb="0" eb="3">
       <t>ニイガタシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒951-8560</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>静岡市</t>
     <rPh sb="0" eb="3">
       <t>シズオカシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒420-0035</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>静岡市葵区七間町15番地の1</t>
     <rPh sb="0" eb="2">
       <t>シズオカ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>アオイク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ナナ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>カン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>チョウ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>浜松市</t>
     <rPh sb="0" eb="2">
       <t>ハママツ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒430-0906</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>名古屋市</t>
     <rPh sb="0" eb="3">
       <t>ナゴヤ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒460-8508</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>名古屋市中区三の丸三丁目1番1号</t>
     <rPh sb="0" eb="4">
       <t>ナゴヤシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ナカク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>サン</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>マル</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>サンチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>京都市</t>
     <rPh sb="0" eb="2">
       <t>キョウト</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>大阪市</t>
     <rPh sb="0" eb="3">
       <t>オオサカシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒559-8558</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>大阪市住之江区南港北2丁目1番10号</t>
     <rPh sb="0" eb="3">
       <t>オオサカシ</t>
     </rPh>
     <rPh sb="3" eb="7">
       <t>スミノエク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ナンコウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>キタ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>バン</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>堺市</t>
     <rPh sb="0" eb="1">
       <t>サカイ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>シ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒591-8505</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>神戸市</t>
     <rPh sb="0" eb="3">
       <t>コウベシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>岡山市</t>
     <rPh sb="0" eb="3">
       <t>オカヤマシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒700-0914</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>岡山市北区鹿田町二丁目1番1号</t>
     <rPh sb="3" eb="5">
       <t>キタク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>シカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>チョウ</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>ニチョウメ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>広島市</t>
     <rPh sb="0" eb="3">
       <t>ヒロシマシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒730-0011</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>広島市中区基町9番32号</t>
     <rPh sb="0" eb="3">
       <t>ヒロシマシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナカク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>モトマチ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>バン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>北九州市</t>
     <rPh sb="0" eb="4">
       <t>キタキュウシュウシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒803-8510</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>北九州市小倉北区大手町1番1号</t>
     <rPh sb="0" eb="4">
       <t>キタキュウシュウシ</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>コクラキタク</t>
     </rPh>
     <rPh sb="8" eb="11">
       <t>オオテマチ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>福岡市</t>
     <rPh sb="0" eb="3">
       <t>フクオカシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒812-0011</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>福岡市博多区博多駅前一丁目28-15</t>
     <rPh sb="0" eb="3">
       <t>フクオカシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ハカタク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ハカタ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>エキ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>マエ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>イッチョウメ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>熊本市</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒862-8620</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>熊本市中央区水前寺六丁目2番45号</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>スイゼンジ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ロクチョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>管理者名（１行目）</t>
     <rPh sb="0" eb="3">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>管理者名（２行目）</t>
     <rPh sb="0" eb="2">
       <t>カンリ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ギョウメ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>事業体名</t>
     <rPh sb="0" eb="3">
       <t>ジギョウタイ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>札幌市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>仙台市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>さいたま市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>東京都水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>川崎市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>横浜市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>新潟市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>静岡市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>浜松市上下水道部</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>名古屋市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>京都市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>大阪市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>堺市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>神戸市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>岡山市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>広島市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>北九州市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>福岡市水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>熊本市上下水道局</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>開催日時</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>担当者所属・氏名</t>
     <rPh sb="0" eb="3">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ショゾク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>シメイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>②</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>③</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>③</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　　下記により、貴所属職員を研修講師として派遣してくださいますようお願いいたします。</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>申込者</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>シャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>30名</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>30名</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>2時間</t>
     <rPh sb="1" eb="3">
       <t>ジカン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　　下記のとおり報告します。</t>
     <rPh sb="8" eb="10">
       <t>ホウコク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>研修会事務局　あて</t>
     <rPh sb="0" eb="3">
       <t>ケンシュウカイ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジムキョク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>別紙</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>別紙</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>研修項目</t>
     <rPh sb="0" eb="2">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウモク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>講義内容</t>
     <rPh sb="0" eb="2">
       <t>コウギ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ナイヨウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>②応急復旧活動（地震）</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①災害査定</t>
     <rPh sb="1" eb="3">
       <t>サイガイ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>サテイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>□□市水道事業管理者</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>□□　□□　様</t>
     <rPh sb="6" eb="7">
       <t>サマ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>○○市水道局総務部企画総務課　水道　太郎</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ソウム</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ブ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キカク</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>ソウムカ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>タロウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>□□市水道局</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>○○市○○町一丁目1-1　○○市水道局　6階　多目的ホール</t>
     <rPh sb="6" eb="7">
       <t>イチ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>soumu@water.….jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>TEL:000-000-0000　FAX:001-001-0001</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>□□市水道事業管理者
    □　□　□　□</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①□□市水道局配水課　課長補佐　配水　太郎</t>
     <rPh sb="16" eb="18">
       <t>ハイスイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>②□□市水道局配水課　配水係長　配水　花子</t>
     <rPh sb="16" eb="18">
       <t>ハイスイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>①□□地震における災害査定を踏まえた復旧方針の考え方</t>
     <rPh sb="3" eb="5">
       <t>ジシン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>②□□地震における応急復旧活動について</t>
     <rPh sb="3" eb="5">
       <t>ジシン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>備考</t>
     <rPh sb="0" eb="2">
       <t>ビコウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>派遣講師</t>
     <rPh sb="0" eb="2">
       <t>ハケン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウシ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>受講人数・時間</t>
     <rPh sb="0" eb="2">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ニンズウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジカン</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>備　　　考</t>
     <rPh sb="0" eb="1">
       <t>ビ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>コウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>次年度も同様の開催を予定しているとのことでした。</t>
     <rPh sb="4" eb="6">
       <t>ドウヨウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ヨテイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <r>
       <t>講師派遣依頼内容</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>受講都市等記入</t>
     </r>
     <r>
@@ -1224,360 +1223,374 @@
     </r>
     <rPh sb="0" eb="2">
       <t>コウシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ハケン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イライ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ナイヨウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ジュコウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>トシ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <r>
       <t>実施報告書</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>講師派遣都市記入</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="UD デジタル 教科書体 N-B"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ホウコクショ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>コウシ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ハケン</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>トシ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キニュウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>開催方法
 （該当に○）</t>
     <rPh sb="0" eb="2">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウホウ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイトウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　講師派遣　・　Web開催等</t>
     <rPh sb="1" eb="3">
       <t>コウシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ハケン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>カイサイ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トウ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　有（　　○○△△㈱　　　　　　　　　）　・　無</t>
     <rPh sb="1" eb="2">
       <t>ア</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ム</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　有（　　　　　　　　　　　　　　　　　　　　　　）　・　無</t>
     <rPh sb="1" eb="2">
       <t>ア</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ム</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>新潟市中央区関屋下川原町一丁目3番地3</t>
     <rPh sb="0" eb="3">
       <t>ニイガタシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>セキヤ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>シモ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カワハラ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>チョウ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>イチ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>075-672-3133</t>
   </si>
   <si>
     <t>06-6616-5513</t>
   </si>
   <si>
     <t>086-234-5906</t>
   </si>
   <si>
     <t>082-511-6806</t>
   </si>
   <si>
     <t>096-381-4061</t>
   </si>
   <si>
     <t>民間事業者の参加の有無</t>
     <rPh sb="0" eb="2">
       <t>ミンカン</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジギョウシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>サンカ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ウム</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　　　令和　　　年　　　月　　　日　　　　　時　～　　時</t>
     <rPh sb="3" eb="5">
       <t>レイワ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ネン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ツキ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ヒ</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>ジ</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ジ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>　　　　　　　　名</t>
     <rPh sb="8" eb="9">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>○○市水道局</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>スイドウキョク</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>○○市水道事業管理者
    　　　　　○ 　○ 　 ○ 　○</t>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>災害対応研修として開催します。</t>
     <rPh sb="0" eb="4">
       <t>サイガイタイオウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カイサイ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>資料➂－２</t>
+    <rPh sb="0" eb="2">
+      <t>シリョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>資料➂⊸1</t>
+    <rPh sb="0" eb="2">
+      <t>シリョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>044-200-3150</t>
   </si>
   <si>
     <t>水道局長　長井　亮一</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>栗原　諭</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>北九州市水道事業工業用水道事業下水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>令和7年7月7日(月)　　13時～15時</t>
     <rPh sb="8" eb="9">
       <t>キン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ゲツ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>横浜市中区本町6丁目50番地の10</t>
     <rPh sb="0" eb="3">
       <t>ヨコハマシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ナカク</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンマチ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>バンチ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒231-0005</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>神戸市中央区橘通3丁目4番2号</t>
     <rPh sb="0" eb="3">
       <t>コウベシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>タチバナ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ドオリ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>バン</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒650-0016</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>水道局給水部
 技術管理・危機対策担当課</t>
   </si>
   <si>
     <t>水道局　水道危機管理室</t>
   </si>
   <si>
     <t>水道局総務部総務課</t>
   </si>
   <si>
     <t>水道局総務課</t>
   </si>
   <si>
     <t>技術部計画整備課</t>
   </si>
   <si>
     <t>上下水道局経営管理部
 上下水道経営企画課</t>
   </si>
   <si>
     <t>上下水道局総務部防災課</t>
   </si>
   <si>
@@ -1617,379 +1630,403 @@
     <t>025-232-7332</t>
   </si>
   <si>
     <t>054-270-9119</t>
   </si>
   <si>
     <t>053-474-7011</t>
   </si>
   <si>
     <t>052-972-3658</t>
   </si>
   <si>
     <t>072-250-9208</t>
   </si>
   <si>
     <t>078-381-9586</t>
   </si>
   <si>
     <t>093-528-3131</t>
   </si>
   <si>
     <t>092-483-3153</t>
   </si>
   <si>
     <t>札幌市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>仙台市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>さいたま市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>東京都公営企業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>川崎市上下水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>横浜市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>新潟市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>静岡市公営企業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>浜松市水道事業及び下水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>名古屋市上下水道局長</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>京都市公営企業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>大阪市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>堺市上下水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>神戸市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>岡山市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>広島市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>福岡市水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>熊本市上下水道事業管理者</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>小島　豪彦</t>
-    <phoneticPr fontId="7"/>
-[...3 lines deleted...]
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>遠藤　正方</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>奥家　章夫</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>酒井　雄一</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>上下水道局長　吉川　雅則</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>坂本 篤則</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>森　功一</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>広島市水道局長　　桝原　茂</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>北九州市上下水道局長　廣中　忠孝</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>中村　健児</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>三島　健一</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>水道局業務部水道総務課</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>上下水道局水道管理課</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>上下水道部総務課</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>浜松市中央区住吉五丁目13番1号</t>
     <rPh sb="0" eb="3">
       <t>ハママツシ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>チュウオウク</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>スミヨシ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>イ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>チョウメ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>バン</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ゴウ</t>
     </rPh>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>上下水道局総務部総務課</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>京都市南区上鳥羽鉾立町11番地3</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>〒601-8116</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>上下水道局経営企画室
 危機管理・広報広聴グループ</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>堺市北区百舌鳥梅北町1丁39-2</t>
-    <phoneticPr fontId="14"/>
+    <phoneticPr fontId="15"/>
   </si>
   <si>
     <t>上下水道局総務課</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>wb.kikikanri@city.sapporo.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>sui073100@city.sendai.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>suido-somu@city.saitama.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>S3000002@section.metro.tokyo.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>80kkanri@city.kawasaki.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>su-kiki@city.yokohama.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>keikaku.ws@city.niigata.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>suidou-keiei@city.shizuoka.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>suidow-s@city.hamamatsu.shizuoka.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>bosai@jogesuido.city.nagoya.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>soumu.sumito@suido.city.kyoto.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>kikikanri@suido.city.osaka.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>jougekiki@city.sakai.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>soumu@water.okayama.okayama.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>suido_gijutsukikaku@city.kobe.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>kikakusomu@city.hiroshima.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>sui-soumu@city.kitakyushu.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>jigyochosei.WB@city.fukuoka.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>suidousoumu@city.kumamoto.lg.jp</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>村上　文章</t>
   </si>
   <si>
     <t>梅内　淳</t>
   </si>
   <si>
     <t>池之上　健一</t>
   </si>
   <si>
     <t>横浜市水道局長　鈴木　貴晶</t>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>坂田　昭典</t>
   </si>
   <si>
     <t>令和８年度　大都市水道局研修講師派遣制度　講師派遣 (依頼 ・ 報告)書</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ダイトシ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>スイドウキョク</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>コウシ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ハケン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>セイド</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>コウシ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ハケン</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>イライ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ホウコク</t>
     </rPh>
     <rPh sb="35" eb="36">
       <t>ショ</t>
     </rPh>
-    <phoneticPr fontId="7"/>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>令和8年7月7日(月)　　13時～15時</t>
+    <rPh sb="8" eb="9">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>水道局長　安部　典子</t>
+    <rPh sb="5" eb="7">
+      <t>アベ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ノリコ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
@@ -2687,348 +2724,345 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="95">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="58" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="58" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="2" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="ハイパーリンク 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -3243,50 +3277,116 @@
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>3469341</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>11206</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>33618</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="正方形/長方形 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5737412" y="351865"/>
+          <a:ext cx="806824" cy="300318"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2595279</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>121023</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>3088338</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>60512</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="楕円 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
@@ -3626,50 +3726,116 @@
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
+      <xdr:colOff>3361764</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>156882</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>11206</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="正方形/長方形 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5629835" y="327211"/>
+          <a:ext cx="914401" cy="302560"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
       <xdr:colOff>3137645</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>105337</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>3630704</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>44826</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="楕円 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5405716" y="723902"/>
           <a:ext cx="493059" cy="405653"/>
@@ -3888,197 +4054,163 @@
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4235,1897 +4367,1898 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidow-s@city.hamamatsu.shizuoka.jp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soumu@water.okayama.okayama.jp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidou-keiei@city.shizuoka.lg.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suido-somu@city.saitama.lg.jp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:keikaku.ws@city.niigata.lg.jp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jougekiki@city.sakai.lg.jp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suidousoumu@city.kumamoto.lg.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sui073100@city.sendai.jp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sui-soumu@city.kitakyushu.lg.jp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wb.kikikanri@city.sapporo.jp" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:su-kiki@city.yokohama.lg.jp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikikanri@suido.city.osaka.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:80kkanri@city.kawasaki.jp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kikakusomu@city.hiroshima.lg.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soumu.sumito@suido.city.kyoto.lg.jp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jigyochosei.WB@city.fukuoka.lg.jp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:S3000002@section.metro.tokyo.jp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bosai@jogesuido.city.nagoya.lg.jp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suido_gijutsukikaku@city.kobe.lg.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="20"/>
+    <col min="1" max="1" width="7.625" style="32" customWidth="1"/>
+    <col min="2" max="3" width="12.625" customWidth="1"/>
+    <col min="4" max="4" width="62.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1">
       <c r="A1" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="19"/>
     </row>
     <row r="2" spans="1:6" ht="12.75" customHeight="1">
       <c r="A2" s="16"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="19"/>
     </row>
     <row r="3" spans="1:6" ht="24" customHeight="1">
-      <c r="A3" s="85" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="85"/>
+      <c r="A3" s="60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
     </row>
     <row r="4" spans="1:6" ht="13.5" customHeight="1">
       <c r="A4" s="17"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
     </row>
     <row r="5" spans="1:6" ht="15" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" customHeight="1">
-      <c r="A6" s="94" t="str">
+      <c r="A6" s="70" t="str">
         <f>IF(D17="","",VLOOKUP(D17,都市データ!C2:J20,7,FALSE))</f>
         <v/>
       </c>
-      <c r="B6" s="94"/>
-[...1 lines deleted...]
-      <c r="D6" s="94"/>
+      <c r="B6" s="70"/>
+      <c r="C6" s="70"/>
+      <c r="D6" s="70"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
-      <c r="A7" s="93" t="str">
+      <c r="A7" s="69" t="str">
         <f>IF(D17="","",CONCATENATE(VLOOKUP(D17,都市データ!C2:J20,8,FALSE),"　様"))</f>
         <v/>
       </c>
-      <c r="B7" s="93"/>
-[...1 lines deleted...]
-      <c r="D7" s="93"/>
+      <c r="B7" s="69"/>
+      <c r="C7" s="69"/>
+      <c r="D7" s="69"/>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
       <c r="A8" s="4"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6" ht="13.5" customHeight="1">
       <c r="A9" s="4"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="13"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
     </row>
     <row r="10" spans="1:6" ht="27.95" customHeight="1">
-      <c r="A10" s="83" t="s">
+      <c r="A10" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="B10" s="83"/>
-[...1 lines deleted...]
-      <c r="D10" s="83"/>
+      <c r="B10" s="55"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A11" s="3"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A12" s="12"/>
-      <c r="B12" s="86" t="s">
+      <c r="B12" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="87"/>
+      <c r="C12" s="62"/>
       <c r="D12" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A13" s="90" t="s">
+      <c r="A13" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="B13" s="68" t="s">
+      <c r="B13" s="82" t="s">
         <v>94</v>
       </c>
-      <c r="C13" s="69"/>
-      <c r="D13" s="21"/>
+      <c r="C13" s="83"/>
+      <c r="D13" s="20"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A14" s="91"/>
-      <c r="B14" s="70" t="s">
+      <c r="A14" s="66"/>
+      <c r="B14" s="84" t="s">
         <v>87</v>
       </c>
-      <c r="C14" s="71"/>
-      <c r="D14" s="21"/>
+      <c r="C14" s="85"/>
+      <c r="D14" s="20"/>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A15" s="91"/>
-      <c r="B15" s="68" t="s">
+      <c r="A15" s="66"/>
+      <c r="B15" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="69"/>
-      <c r="D15" s="21"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="20"/>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="91"/>
-      <c r="B16" s="68" t="s">
+      <c r="A16" s="66"/>
+      <c r="B16" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="69"/>
-      <c r="D16" s="22"/>
+      <c r="C16" s="83"/>
+      <c r="D16" s="21"/>
     </row>
     <row r="17" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A17" s="91"/>
-      <c r="B17" s="88" t="s">
+      <c r="A17" s="66"/>
+      <c r="B17" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="C17" s="89"/>
-      <c r="D17" s="23"/>
+      <c r="C17" s="64"/>
+      <c r="D17" s="22"/>
     </row>
     <row r="18" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A18" s="91"/>
-      <c r="B18" s="66" t="s">
+      <c r="A18" s="66"/>
+      <c r="B18" s="80" t="s">
         <v>86</v>
       </c>
-      <c r="C18" s="67"/>
-      <c r="D18" s="51" t="s">
+      <c r="C18" s="81"/>
+      <c r="D18" s="49" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A19" s="91"/>
-      <c r="B19" s="68" t="s">
+      <c r="A19" s="66"/>
+      <c r="B19" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C19" s="69"/>
-      <c r="D19" s="24"/>
+      <c r="C19" s="83"/>
+      <c r="D19" s="23"/>
     </row>
     <row r="20" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A20" s="91"/>
-      <c r="B20" s="80" t="s">
+      <c r="A20" s="66"/>
+      <c r="B20" s="91" t="s">
         <v>126</v>
       </c>
-      <c r="C20" s="69"/>
-      <c r="D20" s="24" t="s">
+      <c r="C20" s="83"/>
+      <c r="D20" s="23" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A21" s="91"/>
-      <c r="B21" s="56" t="s">
+      <c r="A21" s="66"/>
+      <c r="B21" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="57"/>
-      <c r="D21" s="21" t="s">
+      <c r="D21" s="20" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A22" s="91"/>
-      <c r="B22" s="81" t="s">
+      <c r="A22" s="66"/>
+      <c r="B22" s="92" t="s">
         <v>136</v>
       </c>
-      <c r="C22" s="82"/>
-      <c r="D22" s="25" t="s">
+      <c r="C22" s="93"/>
+      <c r="D22" s="24" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A23" s="91"/>
-      <c r="B23" s="76" t="s">
+      <c r="A23" s="66"/>
+      <c r="B23" s="68" t="s">
         <v>102</v>
       </c>
       <c r="C23" s="57"/>
-      <c r="D23" s="25" t="s">
+      <c r="D23" s="24" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A24" s="91"/>
-[...2 lines deleted...]
-      <c r="D24" s="26" t="s">
+      <c r="A24" s="66"/>
+      <c r="B24" s="58"/>
+      <c r="C24" s="59"/>
+      <c r="D24" s="25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A25" s="91"/>
-      <c r="B25" s="76" t="s">
+      <c r="A25" s="66"/>
+      <c r="B25" s="68" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="57"/>
-      <c r="D25" s="27" t="s">
+      <c r="D25" s="26" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A26" s="91"/>
-[...2 lines deleted...]
-      <c r="D26" s="28" t="s">
+      <c r="A26" s="66"/>
+      <c r="B26" s="58"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="27" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A27" s="91"/>
-      <c r="B27" s="76" t="s">
+      <c r="A27" s="66"/>
+      <c r="B27" s="68" t="s">
         <v>119</v>
       </c>
       <c r="C27" s="57"/>
-      <c r="D27" s="29"/>
+      <c r="D27" s="28"/>
     </row>
     <row r="28" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A28" s="92"/>
-[...2 lines deleted...]
-      <c r="D28" s="30"/>
+      <c r="A28" s="67"/>
+      <c r="B28" s="90"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="29"/>
     </row>
     <row r="29" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A29" s="63" t="s">
+      <c r="A29" s="77" t="s">
         <v>125</v>
       </c>
-      <c r="B29" s="72" t="s">
+      <c r="B29" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="C29" s="73"/>
-      <c r="D29" s="31" t="s">
+      <c r="C29" s="87"/>
+      <c r="D29" s="30" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A30" s="64"/>
-[...2 lines deleted...]
-      <c r="D30" s="32" t="s">
+      <c r="A30" s="78"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="83"/>
+      <c r="D30" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A31" s="64"/>
-[...2 lines deleted...]
-      <c r="D31" s="27" t="s">
+      <c r="A31" s="78"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="89"/>
+      <c r="D31" s="26" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A32" s="64"/>
-      <c r="B32" s="84" t="s">
+      <c r="A32" s="78"/>
+      <c r="B32" s="56" t="s">
         <v>121</v>
       </c>
       <c r="C32" s="57"/>
-      <c r="D32" s="52"/>
-      <c r="E32" s="43"/>
+      <c r="D32" s="50"/>
+      <c r="E32" s="41"/>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="64"/>
-[...3 lines deleted...]
-      <c r="E33" s="43"/>
+      <c r="A33" s="78"/>
+      <c r="B33" s="58"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="41"/>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="64"/>
-      <c r="B34" s="56" t="s">
+      <c r="A34" s="78"/>
+      <c r="B34" s="71" t="s">
         <v>122</v>
       </c>
       <c r="C34" s="57"/>
-      <c r="D34" s="25"/>
+      <c r="D34" s="24"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="64"/>
-[...2 lines deleted...]
-      <c r="D35" s="27"/>
+      <c r="A35" s="78"/>
+      <c r="B35" s="72"/>
+      <c r="C35" s="73"/>
+      <c r="D35" s="26"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="64"/>
-[...2 lines deleted...]
-      <c r="D36" s="32"/>
+      <c r="A36" s="78"/>
+      <c r="B36" s="74"/>
+      <c r="C36" s="73"/>
+      <c r="D36" s="31"/>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="64"/>
-[...2 lines deleted...]
-      <c r="D37" s="27"/>
+      <c r="A37" s="78"/>
+      <c r="B37" s="74"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="26"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A38" s="65"/>
-[...2 lines deleted...]
-      <c r="D38" s="30"/>
+      <c r="A38" s="79"/>
+      <c r="B38" s="75"/>
+      <c r="C38" s="76"/>
+      <c r="D38" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="A10:D10"/>
-[...7 lines deleted...]
-    <mergeCell ref="A6:D6"/>
     <mergeCell ref="B34:C38"/>
     <mergeCell ref="A29:A38"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B29:C31"/>
     <mergeCell ref="B27:C28"/>
     <mergeCell ref="B25:C26"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B22:C22"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="B32:C33"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A13:A28"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.9055118110236221" right="0.70866141732283472" top="0.55118110236220474" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>都市データ!$C$2:$C$20</xm:f>
           </x14:formula1>
           <xm:sqref>D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F40"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:C33"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="20"/>
+    <col min="1" max="1" width="7.625" style="32" customWidth="1"/>
+    <col min="2" max="3" width="12.625" customWidth="1"/>
+    <col min="4" max="4" width="62.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="19"/>
+      <c r="D3" s="19" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="85" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="85"/>
+      <c r="A5" s="60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="70" t="s">
         <v>107</v>
       </c>
-      <c r="B8" s="94"/>
-      <c r="C8" s="94"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
-      <c r="A9" s="93" t="s">
+      <c r="A9" s="69" t="s">
         <v>108</v>
       </c>
-      <c r="B9" s="93"/>
-      <c r="C9" s="93"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="69"/>
       <c r="D9" s="8"/>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="13"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6" ht="27.95" customHeight="1">
-      <c r="A12" s="83" t="s">
+      <c r="A12" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="B12" s="83"/>
-[...1 lines deleted...]
-      <c r="D12" s="83"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A13" s="3"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A14" s="12"/>
-      <c r="B14" s="86" t="s">
+      <c r="B14" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="87"/>
+      <c r="C14" s="62"/>
       <c r="D14" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A15" s="90" t="s">
+      <c r="A15" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="B15" s="68" t="s">
+      <c r="B15" s="82" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="69"/>
-      <c r="D15" s="21" t="s">
+      <c r="C15" s="83"/>
+      <c r="D15" s="20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="91"/>
-      <c r="B16" s="70" t="s">
+      <c r="A16" s="66"/>
+      <c r="B16" s="84" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="71"/>
-      <c r="D16" s="21" t="s">
+      <c r="C16" s="85"/>
+      <c r="D16" s="20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A17" s="91"/>
-      <c r="B17" s="68" t="s">
+      <c r="A17" s="66"/>
+      <c r="B17" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="69"/>
-      <c r="D17" s="21" t="s">
+      <c r="C17" s="83"/>
+      <c r="D17" s="20" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A18" s="91"/>
-      <c r="B18" s="68" t="s">
+      <c r="A18" s="66"/>
+      <c r="B18" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="69"/>
-      <c r="D18" s="22" t="s">
+      <c r="C18" s="83"/>
+      <c r="D18" s="21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A19" s="91"/>
-      <c r="B19" s="88" t="s">
+      <c r="A19" s="66"/>
+      <c r="B19" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="89"/>
-      <c r="D19" s="23" t="s">
+      <c r="C19" s="64"/>
+      <c r="D19" s="22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A20" s="91"/>
-      <c r="B20" s="66" t="s">
+      <c r="A20" s="66"/>
+      <c r="B20" s="80" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="67"/>
-[...1 lines deleted...]
-        <v>146</v>
+      <c r="C20" s="81"/>
+      <c r="D20" s="23" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A21" s="91"/>
-      <c r="B21" s="68" t="s">
+      <c r="A21" s="66"/>
+      <c r="B21" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="69"/>
-      <c r="D21" s="24" t="s">
+      <c r="C21" s="83"/>
+      <c r="D21" s="23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A22" s="91"/>
-      <c r="B22" s="80" t="s">
+      <c r="A22" s="66"/>
+      <c r="B22" s="91" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="69"/>
-      <c r="D22" s="24" t="s">
+      <c r="C22" s="83"/>
+      <c r="D22" s="23" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A23" s="91"/>
-      <c r="B23" s="56" t="s">
+      <c r="A23" s="66"/>
+      <c r="B23" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="57"/>
-      <c r="D23" s="21" t="s">
+      <c r="D23" s="20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A24" s="91"/>
-      <c r="B24" s="81" t="s">
+      <c r="A24" s="66"/>
+      <c r="B24" s="92" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="82"/>
-      <c r="D24" s="25" t="s">
+      <c r="C24" s="93"/>
+      <c r="D24" s="24" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A25" s="91"/>
-      <c r="B25" s="76" t="s">
+      <c r="A25" s="66"/>
+      <c r="B25" s="68" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="57"/>
-      <c r="D25" s="25" t="s">
+      <c r="D25" s="24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A26" s="91"/>
-[...2 lines deleted...]
-      <c r="D26" s="34" t="s">
+      <c r="A26" s="66"/>
+      <c r="B26" s="58"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="33" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A27" s="91"/>
-      <c r="B27" s="76" t="s">
+      <c r="A27" s="66"/>
+      <c r="B27" s="68" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="57"/>
-      <c r="D27" s="35" t="s">
+      <c r="D27" s="34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A28" s="91"/>
-[...2 lines deleted...]
-      <c r="D28" s="28" t="s">
+      <c r="A28" s="66"/>
+      <c r="B28" s="58"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A29" s="91"/>
-      <c r="B29" s="76" t="s">
+      <c r="A29" s="66"/>
+      <c r="B29" s="68" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="57"/>
-      <c r="D29" s="29" t="s">
+      <c r="D29" s="28" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A30" s="92"/>
-[...2 lines deleted...]
-      <c r="D30" s="30"/>
+      <c r="A30" s="67"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="29"/>
     </row>
     <row r="31" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A31" s="63" t="s">
+      <c r="A31" s="77" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="72" t="s">
+      <c r="B31" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="73"/>
-      <c r="D31" s="31" t="s">
+      <c r="C31" s="87"/>
+      <c r="D31" s="30" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A32" s="64"/>
-[...2 lines deleted...]
-      <c r="D32" s="32" t="s">
+      <c r="A32" s="78"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="64"/>
-[...2 lines deleted...]
-      <c r="D33" s="27" t="s">
+      <c r="A33" s="78"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="64"/>
-      <c r="B34" s="84" t="s">
+      <c r="A34" s="78"/>
+      <c r="B34" s="56" t="s">
         <v>121</v>
       </c>
       <c r="C34" s="57"/>
-      <c r="D34" s="52"/>
-      <c r="E34" s="43"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="41"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="64"/>
-[...3 lines deleted...]
-      <c r="E35" s="43"/>
+      <c r="A35" s="78"/>
+      <c r="B35" s="58"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="41"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="64"/>
-      <c r="B36" s="56" t="s">
+      <c r="A36" s="78"/>
+      <c r="B36" s="71" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="57"/>
-      <c r="D36" s="25"/>
+      <c r="D36" s="24"/>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="64"/>
-[...2 lines deleted...]
-      <c r="D37" s="27"/>
+      <c r="A37" s="78"/>
+      <c r="B37" s="72"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="26"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A38" s="64"/>
-[...2 lines deleted...]
-      <c r="D38" s="32"/>
+      <c r="A38" s="78"/>
+      <c r="B38" s="74"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="31"/>
     </row>
     <row r="39" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A39" s="64"/>
-[...2 lines deleted...]
-      <c r="D39" s="27"/>
+      <c r="A39" s="78"/>
+      <c r="B39" s="74"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="26"/>
     </row>
     <row r="40" spans="1:5" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A40" s="65"/>
-[...2 lines deleted...]
-      <c r="D40" s="30"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="75"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B14:C14"/>
-[...5 lines deleted...]
-    <mergeCell ref="B24:C24"/>
     <mergeCell ref="B34:C35"/>
     <mergeCell ref="B36:C40"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A15:A30"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A31:A40"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B31:C33"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B29:C30"/>
+    <mergeCell ref="B27:C28"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B24:C24"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:F40"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="A5" sqref="A5:D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="7.625" style="33" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="9" style="20"/>
+    <col min="1" max="1" width="7.625" style="32" customWidth="1"/>
+    <col min="2" max="3" width="12.625" customWidth="1"/>
+    <col min="4" max="4" width="62.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="18" t="s">
         <v>101</v>
       </c>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
-      <c r="D3" s="19"/>
+      <c r="D3" s="19" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
       <c r="A4" s="16"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="19"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="85" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="85"/>
+      <c r="A5" s="60" t="s">
+        <v>242</v>
+      </c>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
     </row>
     <row r="6" spans="1:6" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="17"/>
       <c r="C6" s="17"/>
       <c r="D6" s="17"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1">
       <c r="A7" s="4"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" customHeight="1">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="B8" s="94"/>
-      <c r="C8" s="94"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
       <c r="D8" s="6"/>
     </row>
     <row r="9" spans="1:6" ht="15" customHeight="1">
-      <c r="A9" s="93"/>
-[...1 lines deleted...]
-      <c r="C9" s="93"/>
+      <c r="A9" s="69"/>
+      <c r="B9" s="69"/>
+      <c r="C9" s="69"/>
       <c r="D9" s="8"/>
     </row>
     <row r="10" spans="1:6" ht="30" customHeight="1">
       <c r="A10" s="4"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="14" t="s">
         <v>114</v>
       </c>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
     </row>
     <row r="11" spans="1:6" ht="13.5" customHeight="1">
       <c r="A11" s="4"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="13"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
     </row>
     <row r="12" spans="1:6" ht="14.25">
-      <c r="A12" s="83" t="s">
+      <c r="A12" s="55" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="83"/>
-[...1 lines deleted...]
-      <c r="D12" s="83"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
     </row>
     <row r="13" spans="1:6" ht="13.5" customHeight="1" thickBot="1">
       <c r="A13" s="3"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:6" ht="26.1" customHeight="1" thickBot="1">
       <c r="A14" s="12"/>
-      <c r="B14" s="86" t="s">
+      <c r="B14" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="87"/>
+      <c r="C14" s="62"/>
       <c r="D14" s="9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="26.1" customHeight="1" thickTop="1">
-      <c r="A15" s="90" t="s">
+      <c r="A15" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="B15" s="68" t="s">
+      <c r="B15" s="82" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="69"/>
-      <c r="D15" s="21" t="s">
+      <c r="C15" s="83"/>
+      <c r="D15" s="20" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="26.1" customHeight="1">
-      <c r="A16" s="91"/>
-      <c r="B16" s="70" t="s">
+      <c r="A16" s="66"/>
+      <c r="B16" s="84" t="s">
         <v>87</v>
       </c>
-      <c r="C16" s="71"/>
-      <c r="D16" s="21" t="s">
+      <c r="C16" s="85"/>
+      <c r="D16" s="20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A17" s="91"/>
-      <c r="B17" s="68" t="s">
+      <c r="A17" s="66"/>
+      <c r="B17" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="69"/>
-      <c r="D17" s="21" t="s">
+      <c r="C17" s="83"/>
+      <c r="D17" s="20" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A18" s="91"/>
-      <c r="B18" s="68" t="s">
+      <c r="A18" s="66"/>
+      <c r="B18" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="69"/>
-      <c r="D18" s="22" t="s">
+      <c r="C18" s="83"/>
+      <c r="D18" s="21" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A19" s="91"/>
-      <c r="B19" s="88" t="s">
+      <c r="A19" s="66"/>
+      <c r="B19" s="63" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="89"/>
-      <c r="D19" s="23" t="s">
+      <c r="C19" s="64"/>
+      <c r="D19" s="22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A20" s="91"/>
-      <c r="B20" s="66" t="s">
+      <c r="A20" s="66"/>
+      <c r="B20" s="80" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="67"/>
-[...1 lines deleted...]
-        <v>146</v>
+      <c r="C20" s="81"/>
+      <c r="D20" s="23" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A21" s="91"/>
-      <c r="B21" s="68" t="s">
+      <c r="A21" s="66"/>
+      <c r="B21" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="69"/>
-      <c r="D21" s="24" t="s">
+      <c r="C21" s="83"/>
+      <c r="D21" s="23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A22" s="91"/>
-      <c r="B22" s="80" t="s">
+      <c r="A22" s="66"/>
+      <c r="B22" s="91" t="s">
         <v>126</v>
       </c>
-      <c r="C22" s="69"/>
-      <c r="D22" s="24" t="s">
+      <c r="C22" s="83"/>
+      <c r="D22" s="23" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A23" s="91"/>
-      <c r="B23" s="56" t="s">
+      <c r="A23" s="66"/>
+      <c r="B23" s="71" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="57"/>
-      <c r="D23" s="21" t="s">
+      <c r="D23" s="20" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A24" s="91"/>
-      <c r="B24" s="81" t="s">
+      <c r="A24" s="66"/>
+      <c r="B24" s="92" t="s">
         <v>136</v>
       </c>
-      <c r="C24" s="82"/>
-      <c r="D24" s="25" t="s">
+      <c r="C24" s="93"/>
+      <c r="D24" s="24" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A25" s="91"/>
-      <c r="B25" s="76" t="s">
+      <c r="A25" s="66"/>
+      <c r="B25" s="68" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="57"/>
-      <c r="D25" s="25" t="s">
+      <c r="D25" s="24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A26" s="91"/>
-[...2 lines deleted...]
-      <c r="D26" s="34" t="s">
+      <c r="A26" s="66"/>
+      <c r="B26" s="58"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="33" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A27" s="91"/>
-      <c r="B27" s="76" t="s">
+      <c r="A27" s="66"/>
+      <c r="B27" s="68" t="s">
         <v>103</v>
       </c>
       <c r="C27" s="57"/>
-      <c r="D27" s="35" t="s">
+      <c r="D27" s="34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A28" s="91"/>
-[...2 lines deleted...]
-      <c r="D28" s="28" t="s">
+      <c r="A28" s="66"/>
+      <c r="B28" s="58"/>
+      <c r="C28" s="59"/>
+      <c r="D28" s="27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A29" s="91"/>
-      <c r="B29" s="76" t="s">
+      <c r="A29" s="66"/>
+      <c r="B29" s="68" t="s">
         <v>119</v>
       </c>
       <c r="C29" s="57"/>
-      <c r="D29" s="29" t="s">
+      <c r="D29" s="28" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:4" ht="26.1" customHeight="1" thickBot="1">
-      <c r="A30" s="92"/>
-[...2 lines deleted...]
-      <c r="D30" s="30"/>
+      <c r="A30" s="67"/>
+      <c r="B30" s="90"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="29"/>
     </row>
     <row r="31" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A31" s="63" t="s">
+      <c r="A31" s="77" t="s">
         <v>125</v>
       </c>
-      <c r="B31" s="72" t="s">
+      <c r="B31" s="86" t="s">
         <v>120</v>
       </c>
-      <c r="C31" s="73"/>
-      <c r="D31" s="31" t="s">
+      <c r="C31" s="87"/>
+      <c r="D31" s="30" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="26.1" customHeight="1">
-      <c r="A32" s="64"/>
-[...2 lines deleted...]
-      <c r="D32" s="32" t="s">
+      <c r="A32" s="78"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="83"/>
+      <c r="D32" s="31" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A33" s="64"/>
-[...2 lines deleted...]
-      <c r="D33" s="27" t="s">
+      <c r="A33" s="78"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="89"/>
+      <c r="D33" s="26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A34" s="64"/>
-      <c r="B34" s="84" t="s">
+      <c r="A34" s="78"/>
+      <c r="B34" s="56" t="s">
         <v>121</v>
       </c>
       <c r="C34" s="57"/>
-      <c r="D34" s="52" t="s">
+      <c r="D34" s="50" t="s">
         <v>96</v>
       </c>
-      <c r="E34" s="43"/>
+      <c r="E34" s="41"/>
     </row>
     <row r="35" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A35" s="64"/>
-[...2 lines deleted...]
-      <c r="D35" s="28" t="s">
+      <c r="A35" s="78"/>
+      <c r="B35" s="58"/>
+      <c r="C35" s="59"/>
+      <c r="D35" s="27" t="s">
         <v>97</v>
       </c>
-      <c r="E35" s="43"/>
+      <c r="E35" s="41"/>
     </row>
     <row r="36" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A36" s="64"/>
-      <c r="B36" s="56" t="s">
+      <c r="A36" s="78"/>
+      <c r="B36" s="71" t="s">
         <v>122</v>
       </c>
       <c r="C36" s="57"/>
-      <c r="D36" s="25" t="s">
+      <c r="D36" s="24" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A37" s="64"/>
-[...2 lines deleted...]
-      <c r="D37" s="27"/>
+      <c r="A37" s="78"/>
+      <c r="B37" s="72"/>
+      <c r="C37" s="73"/>
+      <c r="D37" s="26"/>
     </row>
     <row r="38" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A38" s="64"/>
-[...2 lines deleted...]
-      <c r="D38" s="32"/>
+      <c r="A38" s="78"/>
+      <c r="B38" s="74"/>
+      <c r="C38" s="73"/>
+      <c r="D38" s="31"/>
     </row>
     <row r="39" spans="1:5" ht="26.1" customHeight="1">
-      <c r="A39" s="64"/>
-[...2 lines deleted...]
-      <c r="D39" s="27"/>
+      <c r="A39" s="78"/>
+      <c r="B39" s="74"/>
+      <c r="C39" s="73"/>
+      <c r="D39" s="26"/>
     </row>
     <row r="40" spans="1:5" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A40" s="65"/>
-[...2 lines deleted...]
-      <c r="D40" s="30"/>
+      <c r="A40" s="79"/>
+      <c r="B40" s="75"/>
+      <c r="C40" s="76"/>
+      <c r="D40" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B14:C14"/>
-[...5 lines deleted...]
-    <mergeCell ref="B24:C24"/>
     <mergeCell ref="B34:C35"/>
     <mergeCell ref="B36:C40"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A15:A30"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="A31:A40"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B31:C33"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B29:C30"/>
+    <mergeCell ref="B27:C28"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B24:C24"/>
   </mergeCells>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="8"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView topLeftCell="H1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="5.125" style="36" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9" style="36"/>
+    <col min="1" max="1" width="5.125" style="35" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="35" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.5" style="36" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="40.125" style="35" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.375" style="35" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.125" style="35" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.625" style="35" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="30.875" style="35" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="51.5" style="35" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="34.375" style="35" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="C1" s="39" t="s">
+      <c r="C1" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="D1" s="38" t="s">
+      <c r="D1" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="E1" s="38" t="s">
+      <c r="E1" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="F1" s="38" t="s">
+      <c r="F1" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="G1" s="38" t="s">
+      <c r="G1" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="H1" s="38" t="s">
+      <c r="H1" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="I1" s="38" t="s">
+      <c r="I1" s="37" t="s">
         <v>64</v>
       </c>
-      <c r="J1" s="38" t="s">
+      <c r="J1" s="37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="27">
-      <c r="A2" s="40">
+      <c r="A2" s="39">
         <v>1</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="D2" s="45" t="s">
+      <c r="D2" s="43" t="s">
+        <v>153</v>
+      </c>
+      <c r="E2" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G2" s="39" t="s">
+        <v>166</v>
+      </c>
+      <c r="H2" s="51" t="s">
+        <v>218</v>
+      </c>
+      <c r="I2" s="44" t="s">
+        <v>179</v>
+      </c>
+      <c r="J2" s="52" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="39">
+        <v>2</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="D3" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="E3" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="H3" s="51" t="s">
+        <v>219</v>
+      </c>
+      <c r="I3" s="44" t="s">
+        <v>180</v>
+      </c>
+      <c r="J3" s="44" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="39">
+        <v>3</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="40" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="39" t="s">
+        <v>168</v>
+      </c>
+      <c r="H4" s="51" t="s">
+        <v>220</v>
+      </c>
+      <c r="I4" s="44" t="s">
+        <v>181</v>
+      </c>
+      <c r="J4" s="44" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
+      <c r="A5" s="39">
+        <v>4</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" s="40" t="s">
+        <v>70</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>169</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>221</v>
+      </c>
+      <c r="I5" s="44" t="s">
+        <v>182</v>
+      </c>
+      <c r="J5" s="54" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="39">
+        <v>5</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="44" t="s">
+        <v>209</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>144</v>
+      </c>
+      <c r="H6" s="51" t="s">
+        <v>222</v>
+      </c>
+      <c r="I6" s="44" t="s">
+        <v>183</v>
+      </c>
+      <c r="J6" s="44" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="39">
+        <v>6</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="E7" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="F7" s="46" t="s">
+        <v>149</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>170</v>
+      </c>
+      <c r="H7" s="51" t="s">
+        <v>223</v>
+      </c>
+      <c r="I7" s="44" t="s">
+        <v>184</v>
+      </c>
+      <c r="J7" s="53" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="39">
+        <v>7</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" s="42" t="s">
+        <v>157</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>171</v>
+      </c>
+      <c r="H8" s="51" t="s">
+        <v>224</v>
+      </c>
+      <c r="I8" s="44" t="s">
+        <v>185</v>
+      </c>
+      <c r="J8" s="44" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="27">
+      <c r="A9" s="39">
+        <v>8</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>74</v>
+      </c>
+      <c r="D9" s="43" t="s">
+        <v>158</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="G9" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="H9" s="51" t="s">
+        <v>225</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>186</v>
+      </c>
+      <c r="J9" s="44" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="39">
+        <v>9</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="G10" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="H10" s="51" t="s">
+        <v>226</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>187</v>
+      </c>
+      <c r="J10" s="44" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="39">
+        <v>10</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>159</v>
+      </c>
+      <c r="E11" s="39" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="39" t="s">
+        <v>174</v>
+      </c>
+      <c r="H11" s="51" t="s">
+        <v>227</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="J11" s="44" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="39">
+        <v>11</v>
+      </c>
+      <c r="B12" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="D12" s="44" t="s">
+        <v>212</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>214</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>213</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="H12" s="51" t="s">
+        <v>228</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>189</v>
+      </c>
+      <c r="J12" s="44" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="39">
+        <v>12</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D13" s="39" t="s">
+        <v>160</v>
+      </c>
+      <c r="E13" s="39" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="G13" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="H13" s="51" t="s">
+        <v>229</v>
+      </c>
+      <c r="I13" s="44" t="s">
+        <v>190</v>
+      </c>
+      <c r="J13" s="44" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="27">
+      <c r="A14" s="39">
+        <v>13</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="40" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="E14" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="44" t="s">
+        <v>216</v>
+      </c>
+      <c r="G14" s="39" t="s">
+        <v>175</v>
+      </c>
+      <c r="H14" s="51" t="s">
+        <v>230</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>191</v>
+      </c>
+      <c r="J14" s="44" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="39">
+        <v>14</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>152</v>
+      </c>
+      <c r="F15" s="45" t="s">
         <v>151</v>
       </c>
-      <c r="E2" s="40" t="s">
+      <c r="G15" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="H15" s="51" t="s">
+        <v>232</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>192</v>
+      </c>
+      <c r="J15" s="44" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="39">
+        <v>15</v>
+      </c>
+      <c r="B16" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D16" s="39" t="s">
+        <v>162</v>
+      </c>
+      <c r="E16" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F16" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="39" t="s">
+        <v>133</v>
+      </c>
+      <c r="H16" s="51" t="s">
+        <v>231</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>193</v>
+      </c>
+      <c r="J16" s="44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="39">
+        <v>16</v>
+      </c>
+      <c r="B17" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="40" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="E17" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="H17" s="51" t="s">
+        <v>233</v>
+      </c>
+      <c r="I17" s="44" t="s">
+        <v>194</v>
+      </c>
+      <c r="J17" s="48" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" s="39">
         <v>17</v>
       </c>
-      <c r="F2" s="40" t="s">
+      <c r="B18" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="39" t="s">
+        <v>164</v>
+      </c>
+      <c r="E18" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="F18" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="51" t="s">
+        <v>234</v>
+      </c>
+      <c r="I18" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="J18" s="48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" s="39">
         <v>18</v>
       </c>
-      <c r="G2" s="42" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="53" t="s">
+      <c r="B19" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="40" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>165</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="39" t="s">
+        <v>178</v>
+      </c>
+      <c r="H19" s="51" t="s">
+        <v>235</v>
+      </c>
+      <c r="I19" s="44" t="s">
+        <v>195</v>
+      </c>
+      <c r="J19" s="44" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="39">
+        <v>19</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="44" t="s">
         <v>217</v>
       </c>
-      <c r="I2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="54" t="s">
+      <c r="E20" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="F20" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G20" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="H20" s="51" t="s">
         <v>236</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="D4" s="46" t="s">
+      <c r="I20" s="44" t="s">
+        <v>196</v>
+      </c>
+      <c r="J20" s="44" t="s">
         <v>207</v>
       </c>
-      <c r="E4" s="40" t="s">
-[...528 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="7"/>
+  <phoneticPr fontId="8"/>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
     <hyperlink ref="H3" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
     <hyperlink ref="H4" r:id="rId3" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
     <hyperlink ref="H5" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
     <hyperlink ref="H6" r:id="rId5" xr:uid="{00000000-0004-0000-0300-000004000000}"/>
     <hyperlink ref="H7" r:id="rId6" xr:uid="{00000000-0004-0000-0300-000005000000}"/>
     <hyperlink ref="H8" r:id="rId7" xr:uid="{00000000-0004-0000-0300-000006000000}"/>
     <hyperlink ref="H10" r:id="rId8" xr:uid="{00000000-0004-0000-0300-000007000000}"/>
     <hyperlink ref="H11" r:id="rId9" xr:uid="{00000000-0004-0000-0300-000008000000}"/>
     <hyperlink ref="H12" r:id="rId10" xr:uid="{00000000-0004-0000-0300-000009000000}"/>
     <hyperlink ref="H13" r:id="rId11" xr:uid="{00000000-0004-0000-0300-00000A000000}"/>
     <hyperlink ref="H14" r:id="rId12" xr:uid="{00000000-0004-0000-0300-00000B000000}"/>
     <hyperlink ref="H16" r:id="rId13" xr:uid="{00000000-0004-0000-0300-00000C000000}"/>
     <hyperlink ref="H15" r:id="rId14" xr:uid="{00000000-0004-0000-0300-00000D000000}"/>
     <hyperlink ref="H17" r:id="rId15" xr:uid="{00000000-0004-0000-0300-00000E000000}"/>
     <hyperlink ref="H18" r:id="rId16" xr:uid="{00000000-0004-0000-0300-00000F000000}"/>
     <hyperlink ref="H20" r:id="rId17" xr:uid="{00000000-0004-0000-0300-000010000000}"/>
     <hyperlink ref="H9" r:id="rId18" xr:uid="{00000000-0004-0000-0300-000011000000}"/>
     <hyperlink ref="H19" r:id="rId19" xr:uid="{00000000-0004-0000-0300-000012000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="landscape" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>依頼・報告書</vt:lpstr>
-      <vt:lpstr>依頼書記入例</vt:lpstr>
-      <vt:lpstr>報告書記入例</vt:lpstr>
+      <vt:lpstr>依頼書記入例(資料➂-1) </vt:lpstr>
+      <vt:lpstr>報告書記入例(資料➂-2) </vt:lpstr>
       <vt:lpstr>都市データ</vt:lpstr>
       <vt:lpstr>依頼・報告書!Print_Area</vt:lpstr>
-      <vt:lpstr>依頼書記入例!Print_Area</vt:lpstr>
-      <vt:lpstr>報告書記入例!Print_Area</vt:lpstr>
+      <vt:lpstr>'依頼書記入例(資料➂-1) '!Print_Area</vt:lpstr>
+      <vt:lpstr>'報告書記入例(資料➂-2) '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>岡山市水道局</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>7935</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>