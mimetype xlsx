--- v0 (2025-10-08)
+++ v1 (2026-06-24)
@@ -1,62 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cl5snasint002\3111110500_水道・企画総務課\31年度\庶務係\08 防災関係\27 大都市水道局大規模災害対策検討会\R7年度\第１回\R07_研修講師派遣資料\第1回 0529-30\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs2.kobe.local\work2\26_水道局\02_技術企画課\07_危機管理に関する文書等\①１９大都市水道局（講師制度派遣ここ）\Ｒ８年度\00_覚書幹事都市\00_引継資料一式\研修会事務局引継資料\10_令和8年度神戸市作業用フォルダ\03_検討会資料\第1回0528-0529\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3D45B9F-55BA-473A-9360-F4154026437C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="312" yWindow="0" windowWidth="22440" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="310" yWindow="0" windowWidth="22440" windowHeight="12240"/>
   </bookViews>
   <sheets>
     <sheet name="アンケート" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">アンケート!$A$1:$J$78</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="74">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
@@ -341,62 +336,62 @@
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t xml:space="preserve">      (9)訓練企画</t>
     <rPh sb="9" eb="11">
       <t>クンレン</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>キカク</t>
     </rPh>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(10)風水害対策</t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t xml:space="preserve">      (11)職員の防災意識向上の取組 </t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
     <t>(12)災害対策マニュアル</t>
     <phoneticPr fontId="6"/>
   </si>
   <si>
-    <t>令和７年度研修講師派遣制度　研修受講者アンケート</t>
-[...2 lines deleted...]
-  <si>
     <t>　⑤その他（ex.演習問題等、ご希望する内容をご記入ください。）</t>
+    <phoneticPr fontId="6"/>
+  </si>
+  <si>
+    <t>令和８年度研修講師派遣制度　研修受講者アンケート</t>
     <phoneticPr fontId="6"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="游明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="HG丸ｺﾞｼｯｸM-PRO"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -593,57 +588,52 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...5 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>123826</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
@@ -1034,700 +1024,699 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...2 lines deleted...]
-</Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O96"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H2" sqref="H2"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="10" max="10" width="3.59765625" customWidth="1"/>
+    <col min="10" max="10" width="3.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
     </row>
-    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="4"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="4" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="4"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A8" s="4" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="H9" s="9"/>
       <c r="I9" s="10"/>
     </row>
-    <row r="10" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A10" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I11" s="10"/>
     </row>
-    <row r="12" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="12" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A12" s="4" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="13" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A13" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I13" s="10"/>
       <c r="J13" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:10" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="4"/>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A16" s="4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="17" spans="1:15" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:15" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A17" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I17" s="10"/>
     </row>
-    <row r="18" spans="1:15" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:15" ht="18.5" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="4" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.45"/>
-    <row r="20" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="20" spans="1:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="4" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="L20" s="22"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="23"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="1:15" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="23" spans="1:15" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A23" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="24" spans="1:15" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:15" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A24" s="4" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="10"/>
     </row>
-    <row r="25" spans="1:15" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:15" ht="18.5" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="26" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="17"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18"/>
       <c r="J26" s="19"/>
     </row>
-    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="7"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="17"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18"/>
       <c r="J29" s="19"/>
     </row>
-    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="2"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="4" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="4"/>
       <c r="G32" s="14"/>
       <c r="H32" s="15"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A35" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="36" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A36" s="4" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="10"/>
     </row>
-    <row r="37" spans="1:10" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:10" ht="18.5" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="4" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="17"/>
       <c r="B38" s="18"/>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
       <c r="I38" s="18"/>
       <c r="J38" s="19"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="42" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="42" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A42" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="43" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A43" s="4" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="10"/>
     </row>
-    <row r="44" spans="1:10" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:10" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" s="4"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="4" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="47" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:10" ht="5.25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" s="6"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B49" s="13"/>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F49" s="13"/>
       <c r="G49" s="13"/>
     </row>
-    <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B50" s="13"/>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F50" s="13"/>
       <c r="G50" s="13"/>
     </row>
-    <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A51" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="13"/>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F51" s="13"/>
       <c r="G51" s="13"/>
     </row>
-    <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="13"/>
       <c r="C52" s="13"/>
       <c r="D52" s="13"/>
       <c r="E52" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F52" s="13"/>
       <c r="G52" s="13"/>
     </row>
-    <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B53" s="13"/>
       <c r="C53" s="13"/>
       <c r="D53" s="13"/>
       <c r="E53" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F53" s="13"/>
       <c r="G53" s="13"/>
     </row>
-    <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B54" s="13"/>
       <c r="C54" s="13"/>
       <c r="D54" s="13"/>
       <c r="E54" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F54" s="13"/>
       <c r="G54" s="13"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" s="4"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" s="4" t="s">
         <v>57</v>
       </c>
       <c r="G56" s="14"/>
       <c r="H56" s="15"/>
       <c r="I56" s="16"/>
       <c r="J56" s="16"/>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="58" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="58" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A58" s="4" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="59" spans="1:10" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="59" spans="1:10" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A59" s="4" t="s">
         <v>55</v>
       </c>
       <c r="I59" s="10"/>
     </row>
-    <row r="60" spans="1:10" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:10" ht="18.5" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="61" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" s="17"/>
       <c r="B61" s="18"/>
       <c r="C61" s="18"/>
       <c r="D61" s="18"/>
       <c r="E61" s="18"/>
       <c r="F61" s="18"/>
       <c r="G61" s="18"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="19"/>
     </row>
-    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" s="7"/>
       <c r="B62" s="8"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="8"/>
       <c r="I62" s="8"/>
       <c r="J62" s="8"/>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:10" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="64" spans="1:10" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A64" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="65" spans="1:15" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="65" spans="1:15" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A65" s="4" t="s">
         <v>33</v>
       </c>
       <c r="I65" s="10"/>
     </row>
-    <row r="66" spans="1:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" s="4"/>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="68" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B68" s="4"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
       <c r="N68" s="6"/>
       <c r="O68" s="6"/>
     </row>
-    <row r="69" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A69" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B69" s="6"/>
       <c r="C69" s="6"/>
       <c r="D69" s="6"/>
       <c r="E69" s="6"/>
       <c r="F69" s="6"/>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="6"/>
       <c r="J69" s="6"/>
       <c r="K69" s="6"/>
       <c r="L69" s="6"/>
       <c r="M69" s="6"/>
       <c r="N69" s="6"/>
       <c r="O69" s="6"/>
     </row>
-    <row r="70" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="71" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A71" s="1" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="72" spans="1:15" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="72" spans="1:15" ht="18.5" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A72" s="1" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="73" spans="1:15" ht="19.2" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="73" spans="1:15" ht="19" thickTop="1" thickBot="1" x14ac:dyDescent="0.6">
       <c r="A73" s="1" t="s">
         <v>37</v>
       </c>
       <c r="I73" s="10"/>
     </row>
-    <row r="74" spans="1:15" ht="18.600000000000001" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:15" ht="18.5" thickTop="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A74" s="3"/>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A75" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A76" s="3"/>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A77" s="3"/>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A78" s="3"/>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A79" s="3"/>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A80" s="3"/>
       <c r="H80" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I80" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A81" s="3"/>
       <c r="H81" s="6"/>
       <c r="I81" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="82" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A82" s="3"/>
       <c r="H82" s="6"/>
       <c r="I82" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="83" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A83" s="3"/>
       <c r="H83" s="6"/>
       <c r="I83" s="6" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="84" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="84" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A84" s="3"/>
       <c r="H84" s="6"/>
       <c r="I84" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="85" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A85" s="3"/>
       <c r="I85" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="86" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A86" s="3"/>
       <c r="I86" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="87" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="87" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A87" s="3"/>
       <c r="I87" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="88" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A88" s="3"/>
       <c r="I88" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="89" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A89" s="3"/>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="90" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A90" s="3"/>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="91" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A91" s="3"/>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="92" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A92" s="3"/>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="93" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A93" s="3"/>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="94" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A94" s="3"/>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="95" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A95" s="3"/>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.45">
+    <row r="96" spans="1:9" x14ac:dyDescent="0.55000000000000004">
       <c r="A96" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="I56:J56"/>
     <mergeCell ref="A61:J61"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="L20:O20"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A29:J29"/>
     <mergeCell ref="I32:J32"/>
     <mergeCell ref="A38:J38"/>
   </mergeCells>
   <phoneticPr fontId="6"/>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I36 I59" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I36 I59">
       <formula1>$I$80:$I$84</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I9 I17 I43 I73 I24" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I9 I17 I43 I73 I24">
       <formula1>$I$80:$I$83</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I11" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I11">
       <formula1>$I$80:$I$82</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I65" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I65">
       <formula1>$I$80:$I$81</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.78740157480314965" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="38" max="9" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>