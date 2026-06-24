--- v0 (2025-10-08)
+++ v1 (2026-06-24)
@@ -1,87 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...4 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cl5snasint002\3111110500_水道・企画総務課\31年度\庶務係\08 防災関係\15 大都市災害覚書\災害時連絡表等調査\R7年度（事務局）\★覚書事務局及び研修講師派遣制度事務局\02研修講師派遣制度事務局\02_受付開始通知\東京都へ送付（HP掲載）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\010総務部\G-0101120-000総務部総務課危機管理担当\07他都市等連携関係\★大都市大規模災害対策検討会\令和8年度\00_HP掲載依頼\03_サ推へHP更新依頼文送付（R8研修講師派遣制度掲載）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B138128-250E-481F-B502-4DE6A82B6760}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10CBE37D-7C3F-469F-AC31-48FB48430A72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1944" yWindow="132" windowWidth="13932" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="6075" yWindow="2235" windowWidth="14550" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入力用" sheetId="1" r:id="rId1"/>
     <sheet name="入力（例）" sheetId="4" r:id="rId2"/>
     <sheet name="集計用" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F11" i="5" l="1"/>
   <c r="E11" i="5"/>
   <c r="D11" i="5"/>
   <c r="C11" i="5"/>
   <c r="D10" i="5"/>
   <c r="C10" i="5"/>
   <c r="H9" i="5"/>
   <c r="G9" i="5"/>
   <c r="I9" i="5"/>
   <c r="F9" i="5"/>
   <c r="E9" i="5"/>
   <c r="D9" i="5"/>
   <c r="C9" i="5"/>
   <c r="F8" i="5"/>
   <c r="E8" i="5"/>
   <c r="D8" i="5"/>
   <c r="C8" i="5"/>
   <c r="G7" i="5"/>
@@ -312,51 +306,51 @@
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>年齢</t>
     <rPh sb="0" eb="2">
       <t>ネンレイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>職種</t>
     <rPh sb="0" eb="2">
       <t>ショクシュ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自由記述</t>
     <rPh sb="0" eb="4">
       <t>ジユウキジュツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
-      <t>令和７</t>
+      <t>令和８</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ 明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>年度研修講師派遣制度　研修受講者アンケート集計表</t>
     </r>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <rPh sb="5" eb="13">
       <t>ケンシュウコウシハケンセイド</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ケンシュウ</t>
     </rPh>
     <rPh sb="16" eb="19">
       <t>ジュコウシャ</t>
     </rPh>
@@ -986,221 +980,52 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...169 lines deleted...]
-</xdr:wsDr>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1420,2576 +1245,2561 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O55"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView topLeftCell="I19" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.77734375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="15" width="5.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.875" style="2" customWidth="1"/>
+    <col min="2" max="6" width="5.625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="42.125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="5.625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="25.125" style="2" customWidth="1"/>
+    <col min="11" max="12" width="5.625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="42.125" style="2" customWidth="1"/>
+    <col min="14" max="15" width="5.625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
-    <row r="2" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
-    <row r="3" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A4" s="39"/>
       <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G4" s="36"/>
       <c r="H4" s="36" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="42"/>
       <c r="K4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="L4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="M4" s="36"/>
       <c r="N4" s="36" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="36" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A5" s="40"/>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="36"/>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="36"/>
       <c r="I5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="K5" s="36"/>
       <c r="L5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A6" s="7">
         <v>1</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A7" s="7">
         <v>2</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A8" s="7">
         <v>3</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A9" s="7">
         <v>4</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A10" s="7">
         <v>5</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A11" s="7">
         <v>6</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A12" s="7">
         <v>7</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A13" s="7">
         <v>8</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A14" s="7">
         <v>9</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A15" s="7">
         <v>10</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A16" s="7">
         <v>11</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A17" s="7">
         <v>12</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A18" s="7">
         <v>13</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A19" s="7">
         <v>14</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A20" s="7">
         <v>15</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A21" s="7">
         <v>16</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A22" s="7">
         <v>17</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A23" s="7">
         <v>18</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A24" s="7">
         <v>19</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A25" s="7">
         <v>20</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A26" s="7">
         <v>21</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A27" s="7">
         <v>22</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A28" s="7">
         <v>23</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A29" s="7">
         <v>24</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A30" s="7">
         <v>25</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A31" s="7">
         <v>26</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A32" s="7">
         <v>27</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A33" s="7">
         <v>28</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A35" s="7">
         <v>30</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A36" s="7">
         <v>31</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A37" s="7">
         <v>32</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A39" s="7">
         <v>34</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A40" s="7">
         <v>35</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A41" s="7">
         <v>36</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A42" s="7">
         <v>37</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A43" s="7">
         <v>38</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A44" s="7">
         <v>39</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A45" s="7">
         <v>40</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A46" s="7">
         <v>41</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A47" s="7">
         <v>42</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A48" s="7">
         <v>43</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A49" s="7">
         <v>44</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A50" s="7">
         <v>45</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A51" s="7">
         <v>46</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A52" s="7">
         <v>47</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A53" s="7">
         <v>48</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A54" s="7">
         <v>49</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="7"/>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
       <c r="O54" s="7"/>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A55" s="7">
         <v>50</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="7"/>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
       <c r="O55" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="8" orientation="landscape" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O53"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView topLeftCell="I1" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.77734375" style="2" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="14" max="15" width="5.6640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="4.875" style="2" customWidth="1"/>
+    <col min="2" max="6" width="5.625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="42.125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="5.625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="25.125" style="2" customWidth="1"/>
+    <col min="11" max="12" width="5.625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="42.125" style="2" customWidth="1"/>
+    <col min="14" max="15" width="5.625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
       <c r="D1" s="38"/>
       <c r="E1" s="38"/>
       <c r="F1" s="38"/>
       <c r="G1" s="38"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A2" s="39"/>
       <c r="B2" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="F2" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G2" s="36"/>
       <c r="H2" s="36" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="41" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="42"/>
       <c r="K2" s="36" t="s">
         <v>5</v>
       </c>
       <c r="L2" s="36" t="s">
         <v>6</v>
       </c>
       <c r="M2" s="36"/>
       <c r="N2" s="36" t="s">
         <v>7</v>
       </c>
       <c r="O2" s="36" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A3" s="40"/>
       <c r="B3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="36"/>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="H3" s="36"/>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="36"/>
       <c r="L3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
     </row>
-    <row r="4" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="7">
         <v>1</v>
       </c>
       <c r="B4" s="1">
         <v>2</v>
       </c>
       <c r="C4" s="1">
         <v>1</v>
       </c>
       <c r="D4" s="1">
         <v>10</v>
       </c>
       <c r="E4" s="1">
         <v>3</v>
       </c>
       <c r="F4" s="1">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="7">
         <v>1</v>
       </c>
       <c r="J4" s="7"/>
       <c r="K4" s="1">
         <v>1</v>
       </c>
       <c r="L4" s="1">
         <v>1</v>
       </c>
       <c r="M4" s="1"/>
       <c r="N4" s="1">
         <v>1</v>
       </c>
       <c r="O4" s="1">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A5" s="7">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A6" s="7">
         <v>3</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A7" s="7">
         <v>4</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A8" s="7">
         <v>5</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A9" s="7">
         <v>6</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A10" s="7">
         <v>7</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A11" s="7">
         <v>8</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A12" s="7">
         <v>9</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="M12" s="7"/>
       <c r="N12" s="7"/>
       <c r="O12" s="7"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A13" s="7">
         <v>10</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="M13" s="7"/>
       <c r="N13" s="7"/>
       <c r="O13" s="7"/>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A14" s="7">
         <v>11</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A15" s="7">
         <v>12</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A16" s="7">
         <v>13</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A17" s="7">
         <v>14</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A18" s="7">
         <v>15</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A19" s="7">
         <v>16</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A20" s="7">
         <v>17</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A21" s="7">
         <v>18</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A22" s="7">
         <v>19</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A23" s="7">
         <v>20</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A24" s="7">
         <v>21</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A25" s="7">
         <v>22</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A26" s="7">
         <v>23</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A27" s="7">
         <v>24</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A28" s="7">
         <v>25</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A29" s="7">
         <v>26</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A30" s="7">
         <v>27</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A31" s="7">
         <v>28</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A32" s="7">
         <v>29</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A33" s="7">
         <v>30</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A34" s="7">
         <v>31</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A35" s="7">
         <v>32</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A36" s="7">
         <v>33</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A37" s="7">
         <v>34</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A38" s="7">
         <v>35</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A39" s="7">
         <v>36</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A40" s="7">
         <v>37</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A41" s="7">
         <v>38</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A42" s="7">
         <v>39</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A43" s="7">
         <v>40</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A44" s="7">
         <v>41</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A45" s="7">
         <v>42</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="7"/>
       <c r="D45" s="7"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A46" s="7">
         <v>43</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="7"/>
       <c r="D46" s="7"/>
       <c r="E46" s="7"/>
       <c r="F46" s="7"/>
       <c r="G46" s="7"/>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A47" s="7">
         <v>44</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="7"/>
       <c r="D47" s="7"/>
       <c r="E47" s="7"/>
       <c r="F47" s="7"/>
       <c r="G47" s="7"/>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A48" s="7">
         <v>45</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="7"/>
       <c r="D48" s="7"/>
       <c r="E48" s="7"/>
       <c r="F48" s="7"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A49" s="7">
         <v>46</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="7"/>
       <c r="D49" s="7"/>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A50" s="7">
         <v>47</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="7"/>
       <c r="D50" s="7"/>
       <c r="E50" s="7"/>
       <c r="F50" s="7"/>
       <c r="G50" s="7"/>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
       <c r="O50" s="7"/>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A51" s="7">
         <v>48</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="7"/>
       <c r="D51" s="7"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="7"/>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A52" s="7">
         <v>49</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="7"/>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
       <c r="O52" s="7"/>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A53" s="7">
         <v>50</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="7"/>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="8" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:K11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="9" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="15"/>
       <c r="C1" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G1" s="14" t="s">
         <v>31</v>
       </c>
       <c r="H1" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I1" s="15" t="s">
         <v>33</v>
       </c>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A2" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="17">
         <f>COUNTIF(入力用!B6:B55,1)</f>
         <v>0</v>
       </c>
       <c r="D2" s="12">
         <f>COUNTIF(入力用!B6:B55,2)</f>
         <v>0</v>
       </c>
       <c r="E2" s="12">
         <f>COUNTIF(入力用!B6:B55,3)</f>
         <v>0</v>
       </c>
       <c r="F2" s="12">
         <f>COUNTIF(入力用!B6:B55,4)</f>
         <v>0</v>
       </c>
       <c r="G2" s="28"/>
       <c r="H2" s="28"/>
       <c r="I2" s="29"/>
       <c r="J2">
         <f>SUM(C2:I2)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="18">
         <f>COUNTIF(入力用!C6:C55,1)</f>
         <v>0</v>
       </c>
       <c r="D3" s="11">
         <f>COUNTIF(入力用!C6:C55,2)</f>
         <v>0</v>
       </c>
       <c r="E3" s="11">
         <f>COUNTIF(入力用!C6:C55,3)</f>
         <v>0</v>
       </c>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="31"/>
       <c r="J3">
         <f t="shared" ref="J3:J11" si="0">SUM(C3:I3)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A4" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="18">
         <f>COUNTIF(入力用!E6:E55,1)</f>
         <v>0</v>
       </c>
       <c r="D4" s="11">
         <f>COUNTIF(入力用!E6:E55,2)</f>
         <v>0</v>
       </c>
       <c r="E4" s="11">
         <f>COUNTIF(入力用!E6:E55,3)</f>
         <v>0</v>
       </c>
       <c r="F4" s="11">
         <f>COUNTIF(入力用!E6:E55,4)</f>
         <v>0</v>
       </c>
       <c r="G4" s="30"/>
       <c r="H4" s="30"/>
       <c r="I4" s="31"/>
       <c r="J4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="18">
         <f>COUNTIF(入力用!F6:F55,1)</f>
         <v>0</v>
       </c>
       <c r="D5" s="11">
         <f>COUNTIF(入力用!F6:F55,2)</f>
         <v>0</v>
       </c>
       <c r="E5" s="11">
         <f>COUNTIF(入力用!F6:F55,3)</f>
         <v>0</v>
       </c>
       <c r="F5" s="11">
         <f>COUNTIF(入力用!F6:F55,4)</f>
         <v>0</v>
       </c>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
       <c r="I5" s="31"/>
       <c r="J5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A6" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22"/>
       <c r="C6" s="35" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="31"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="18">
         <f>COUNTIF(入力用!I6:I55,1)</f>
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <f>COUNTIF(入力用!I6:I55,2)</f>
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <f>COUNTIF(入力用!I6:I55,3)</f>
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <f>COUNTIF(入力用!I6:I55,4)</f>
         <v>0</v>
       </c>
       <c r="G7" s="11">
         <f>COUNTIF(入力用!I6:I55,5)</f>
         <v>0</v>
       </c>
       <c r="H7" s="30"/>
       <c r="I7" s="31"/>
       <c r="J7">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A8" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="18">
         <f>COUNTIF(入力用!K6:K55,1)</f>
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <f>COUNTIF(入力用!K6:K55,2)</f>
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <f>COUNTIF(入力用!K6:K55,3)</f>
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <f>COUNTIF(入力用!K6:K55,4)</f>
         <v>0</v>
       </c>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="31"/>
       <c r="J8">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A9" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="18">
         <f>COUNTIF(入力用!L6:L55,1)</f>
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <f>COUNTIF(入力用!L6:L55,2)</f>
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <f>COUNTIF(入力用!L6:L55,3)</f>
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <f>COUNTIF(入力用!L6:L55,4)</f>
         <v>0</v>
       </c>
       <c r="G9" s="11">
         <f>COUNTIF(入力用!L6:L55,5)</f>
         <v>0</v>
       </c>
       <c r="H9" s="11">
         <f>COUNTIF(入力用!L6:L55,6)</f>
         <v>0</v>
       </c>
       <c r="I9" s="25">
         <f>COUNTIF(入力用!L6:L55,7)</f>
         <v>0</v>
       </c>
       <c r="J9">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.15">
       <c r="A10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="18">
         <f>COUNTIF(入力用!N6:N55,1)</f>
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <f>COUNTIF(入力用!N6:N55,2)</f>
         <v>0</v>
       </c>
       <c r="E10" s="30"/>
       <c r="F10" s="34"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="13.8" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="26">
         <f>COUNTIF(入力用!O6:O55,1)</f>
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <f>COUNTIF(入力用!O6:O55,2)</f>
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <f>COUNTIF(入力用!O6:O55,3)</f>
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <f>COUNTIF(入力用!O6:O55,4)</f>
         <v>0</v>
       </c>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="33"/>
       <c r="J11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>入力用</vt:lpstr>
       <vt:lpstr>入力（例）</vt:lpstr>
       <vt:lpstr>集計用</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>