--- v1 (2026-06-24)
+++ v2 (2026-07-30)
@@ -4,136 +4,133 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\010総務部\G-0101120-000総務部総務課危機管理担当\07他都市等連携関係\★大都市大規模災害対策検討会\令和8年度\00_HP掲載依頼\03_サ推へHP更新依頼文送付（R8研修講師派遣制度掲載）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\010総務部\G-0101120-000総務部総務課危機管理担当\07他都市等連携関係\★大都市大規模災害対策検討会\令和8年度\00_講師派遣制度関係【局HP更新必要】\04_サ推へHP更新依頼文送付（アンケート様式修正）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10CBE37D-7C3F-469F-AC31-48FB48430A72}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08C972FE-D6C3-4CB3-BDAC-504C54326B3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6075" yWindow="2235" windowWidth="14550" windowHeight="11040" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="2700" windowWidth="28245" windowHeight="12195" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="入力用" sheetId="1" r:id="rId1"/>
     <sheet name="入力（例）" sheetId="4" r:id="rId2"/>
     <sheet name="集計用" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F11" i="5" l="1"/>
   <c r="E11" i="5"/>
   <c r="D11" i="5"/>
   <c r="C11" i="5"/>
   <c r="D10" i="5"/>
   <c r="C10" i="5"/>
-  <c r="H9" i="5"/>
-[...1 lines deleted...]
-  <c r="I9" i="5"/>
   <c r="F9" i="5"/>
   <c r="E9" i="5"/>
   <c r="D9" i="5"/>
   <c r="C9" i="5"/>
   <c r="F8" i="5"/>
   <c r="E8" i="5"/>
   <c r="D8" i="5"/>
   <c r="C8" i="5"/>
   <c r="G7" i="5"/>
   <c r="F7" i="5"/>
   <c r="E7" i="5"/>
   <c r="D7" i="5"/>
   <c r="C7" i="5"/>
   <c r="F5" i="5"/>
   <c r="E5" i="5"/>
   <c r="D5" i="5"/>
   <c r="C5" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="E3" i="5"/>
   <c r="D3" i="5"/>
   <c r="C3" i="5"/>
   <c r="F2" i="5"/>
   <c r="E2" i="5"/>
   <c r="D2" i="5"/>
   <c r="C2" i="5"/>
-  <c r="J2" i="5" l="1"/>
-[...7 lines deleted...]
-  <c r="J7" i="5"/>
+  <c r="H2" i="5" l="1"/>
+  <c r="H3" i="5"/>
+  <c r="H11" i="5"/>
+  <c r="H10" i="5"/>
+  <c r="H9" i="5"/>
+  <c r="H8" i="5"/>
+  <c r="H5" i="5"/>
+  <c r="H4" i="5"/>
+  <c r="H7" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="36">
   <si>
     <t>Ｑ１</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｑ２</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｑ３</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｑ４</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｑ５</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｑ６</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -276,58 +273,50 @@
   <si>
     <t>Ｑ９</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>①</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>②</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>③</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>④</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>⑤</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>⑥</t>
-[...6 lines deleted...]
-  <si>
     <t>年齢</t>
     <rPh sb="0" eb="2">
       <t>ネンレイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>職種</t>
     <rPh sb="0" eb="2">
       <t>ショクシュ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自由記述</t>
     <rPh sb="0" eb="4">
       <t>ジユウキジュツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>令和８</t>
     </r>
     <r>
@@ -398,51 +387,51 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -731,153 +720,119 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal style="dotted">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="hair">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal style="dotted">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal style="dotted">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left style="hair">
         <color indexed="64"/>
       </left>
-      <right style="hair">
-[...15 lines deleted...]
-      </left>
       <right style="medium">
-        <color indexed="64"/>
-[...15 lines deleted...]
-      <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal style="dotted">
         <color indexed="64"/>
       </diagonal>
     </border>
     <border diagonalUp="1">
       <left/>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal style="dotted">
         <color indexed="64"/>
       </diagonal>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -918,69 +873,63 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1249,165 +1198,165 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O55"/>
   <sheetViews>
-    <sheetView topLeftCell="I19" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.875" style="2" customWidth="1"/>
     <col min="2" max="6" width="5.625" style="2" customWidth="1"/>
     <col min="7" max="8" width="42.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="5.625" style="2" customWidth="1"/>
     <col min="10" max="10" width="25.125" style="2" customWidth="1"/>
     <col min="11" max="12" width="5.625" style="2" customWidth="1"/>
     <col min="13" max="13" width="42.125" style="2" customWidth="1"/>
     <col min="14" max="15" width="5.625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="37" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="38"/>
+      <c r="A1" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:15" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A4" s="39"/>
-[...5 lines deleted...]
-      <c r="E4" s="36" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="36"/>
-      <c r="H4" s="36" t="s">
+      <c r="G4" s="34"/>
+      <c r="H4" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="41" t="s">
+      <c r="I4" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="42"/>
-      <c r="K4" s="36" t="s">
+      <c r="J4" s="40"/>
+      <c r="K4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="L4" s="36" t="s">
+      <c r="L4" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="M4" s="36"/>
-      <c r="N4" s="36" t="s">
+      <c r="M4" s="34"/>
+      <c r="N4" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A5" s="40"/>
+      <c r="A5" s="38"/>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="36"/>
+      <c r="E5" s="34"/>
       <c r="F5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="36"/>
+      <c r="H5" s="34"/>
       <c r="I5" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="36"/>
+      <c r="K5" s="34"/>
       <c r="L5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="N5" s="36"/>
-      <c r="O5" s="36"/>
+      <c r="N5" s="34"/>
+      <c r="O5" s="34"/>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A6" s="7">
         <v>1</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.15">
       <c r="A7" s="7">
         <v>2</v>
       </c>
       <c r="B7" s="7"/>
@@ -2339,147 +2288,147 @@
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:O53"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L2" sqref="L2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="4.875" style="2" customWidth="1"/>
     <col min="2" max="6" width="5.625" style="2" customWidth="1"/>
     <col min="7" max="8" width="42.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="5.625" style="2" customWidth="1"/>
     <col min="10" max="10" width="25.125" style="2" customWidth="1"/>
     <col min="11" max="12" width="5.625" style="2" customWidth="1"/>
     <col min="13" max="13" width="42.125" style="2" customWidth="1"/>
     <col min="14" max="15" width="5.625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="37" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="38"/>
+      <c r="A1" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A2" s="39"/>
-[...5 lines deleted...]
-      <c r="E2" s="36" t="s">
+      <c r="A2" s="37"/>
+      <c r="B2" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="36" t="s">
+      <c r="F2" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="G2" s="36"/>
-      <c r="H2" s="36" t="s">
+      <c r="G2" s="34"/>
+      <c r="H2" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="41" t="s">
+      <c r="I2" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="42"/>
-      <c r="K2" s="36" t="s">
+      <c r="J2" s="40"/>
+      <c r="K2" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="L2" s="36" t="s">
+      <c r="L2" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="M2" s="36"/>
-      <c r="N2" s="36" t="s">
+      <c r="M2" s="34"/>
+      <c r="N2" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="O2" s="36" t="s">
+      <c r="O2" s="34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.15">
-      <c r="A3" s="40"/>
+      <c r="A3" s="38"/>
       <c r="B3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="36"/>
+      <c r="E3" s="34"/>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="H3" s="36"/>
+      <c r="H3" s="34"/>
       <c r="I3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="36"/>
+      <c r="K3" s="34"/>
       <c r="L3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="36"/>
-      <c r="O3" s="36"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
     </row>
     <row r="4" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="7">
         <v>1</v>
       </c>
       <c r="B4" s="1">
         <v>2</v>
       </c>
       <c r="C4" s="1">
         <v>1</v>
       </c>
       <c r="D4" s="1">
         <v>10</v>
       </c>
       <c r="E4" s="1">
         <v>3</v>
       </c>
       <c r="F4" s="1">
         <v>1</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>15</v>
@@ -3433,366 +3382,331 @@
       <c r="N53" s="7"/>
       <c r="O53" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:O3"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="9" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:9" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13"/>
       <c r="B1" s="15"/>
       <c r="C1" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E1" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F1" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="G1" s="14" t="s">
+      <c r="G1" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="H1" s="14" t="s">
-[...8 lines deleted...]
-    <row r="2" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A2" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C2" s="17">
         <f>COUNTIF(入力用!B6:B55,1)</f>
         <v>0</v>
       </c>
       <c r="D2" s="12">
         <f>COUNTIF(入力用!B6:B55,2)</f>
         <v>0</v>
       </c>
       <c r="E2" s="12">
         <f>COUNTIF(入力用!B6:B55,3)</f>
         <v>0</v>
       </c>
       <c r="F2" s="12">
         <f>COUNTIF(入力用!B6:B55,4)</f>
         <v>0</v>
       </c>
       <c r="G2" s="28"/>
-      <c r="H2" s="28"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H2">
+        <f>SUM(C2:G2)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C3" s="18">
         <f>COUNTIF(入力用!C6:C55,1)</f>
         <v>0</v>
       </c>
       <c r="D3" s="11">
         <f>COUNTIF(入力用!C6:C55,2)</f>
         <v>0</v>
       </c>
       <c r="E3" s="11">
         <f>COUNTIF(入力用!C6:C55,3)</f>
         <v>0</v>
       </c>
-      <c r="F3" s="30"/>
+      <c r="F3" s="29"/>
       <c r="G3" s="30"/>
-      <c r="H3" s="30"/>
-[...6 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H3">
+        <f>SUM(C3:G3)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A4" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="22"/>
       <c r="C4" s="18">
         <f>COUNTIF(入力用!E6:E55,1)</f>
         <v>0</v>
       </c>
       <c r="D4" s="11">
         <f>COUNTIF(入力用!E6:E55,2)</f>
         <v>0</v>
       </c>
       <c r="E4" s="11">
         <f>COUNTIF(入力用!E6:E55,3)</f>
         <v>0</v>
       </c>
       <c r="F4" s="11">
         <f>COUNTIF(入力用!E6:E55,4)</f>
         <v>0</v>
       </c>
       <c r="G4" s="30"/>
-      <c r="H4" s="30"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H4">
+        <f>SUM(C4:G4)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A5" s="21" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="22"/>
       <c r="C5" s="18">
         <f>COUNTIF(入力用!F6:F55,1)</f>
         <v>0</v>
       </c>
       <c r="D5" s="11">
         <f>COUNTIF(入力用!F6:F55,2)</f>
         <v>0</v>
       </c>
       <c r="E5" s="11">
         <f>COUNTIF(入力用!F6:F55,3)</f>
         <v>0</v>
       </c>
       <c r="F5" s="11">
         <f>COUNTIF(入力用!F6:F55,4)</f>
         <v>0</v>
       </c>
       <c r="G5" s="30"/>
-      <c r="H5" s="30"/>
-[...6 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H5">
+        <f>SUM(C5:G5)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A6" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="22"/>
-      <c r="C6" s="35" t="s">
-[...4 lines deleted...]
-      <c r="F6" s="30"/>
+      <c r="C6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" s="29"/>
+      <c r="E6" s="29"/>
+      <c r="F6" s="29"/>
       <c r="G6" s="30"/>
-      <c r="H6" s="30"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.15">
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A7" s="21" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="22"/>
       <c r="C7" s="18">
         <f>COUNTIF(入力用!I6:I55,1)</f>
         <v>0</v>
       </c>
       <c r="D7" s="11">
         <f>COUNTIF(入力用!I6:I55,2)</f>
         <v>0</v>
       </c>
       <c r="E7" s="11">
         <f>COUNTIF(入力用!I6:I55,3)</f>
         <v>0</v>
       </c>
       <c r="F7" s="11">
         <f>COUNTIF(入力用!I6:I55,4)</f>
         <v>0</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="25">
         <f>COUNTIF(入力用!I6:I55,5)</f>
         <v>0</v>
       </c>
-      <c r="H7" s="30"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H7">
+        <f>SUM(C7:G7)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A8" s="21" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="22"/>
       <c r="C8" s="18">
         <f>COUNTIF(入力用!K6:K55,1)</f>
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <f>COUNTIF(入力用!K6:K55,2)</f>
         <v>0</v>
       </c>
       <c r="E8" s="11">
         <f>COUNTIF(入力用!K6:K55,3)</f>
         <v>0</v>
       </c>
       <c r="F8" s="11">
         <f>COUNTIF(入力用!K6:K55,4)</f>
         <v>0</v>
       </c>
       <c r="G8" s="30"/>
-      <c r="H8" s="30"/>
-[...6 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="H8">
+        <f>SUM(C8:G8)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A9" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="22"/>
       <c r="C9" s="18">
         <f>COUNTIF(入力用!L6:L55,1)</f>
         <v>0</v>
       </c>
       <c r="D9" s="11">
         <f>COUNTIF(入力用!L6:L55,2)</f>
         <v>0</v>
       </c>
       <c r="E9" s="11">
         <f>COUNTIF(入力用!L6:L55,3)</f>
         <v>0</v>
       </c>
       <c r="F9" s="11">
         <f>COUNTIF(入力用!L6:L55,4)</f>
         <v>0</v>
       </c>
-      <c r="G9" s="11">
-[...16 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.15">
+      <c r="G9" s="30"/>
+      <c r="H9">
+        <f>SUM(C9:G9)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.15">
       <c r="A10" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="22"/>
       <c r="C10" s="18">
         <f>COUNTIF(入力用!N6:N55,1)</f>
         <v>0</v>
       </c>
       <c r="D10" s="11">
         <f>COUNTIF(入力用!N6:N55,2)</f>
         <v>0</v>
       </c>
-      <c r="E10" s="30"/>
-      <c r="F10" s="34"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="32"/>
       <c r="G10" s="30"/>
-      <c r="H10" s="30"/>
-[...6 lines deleted...]
-    <row r="11" spans="1:11" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="H10">
+        <f>SUM(C10:G10)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="24"/>
       <c r="C11" s="26">
         <f>COUNTIF(入力用!O6:O55,1)</f>
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <f>COUNTIF(入力用!O6:O55,2)</f>
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <f>COUNTIF(入力用!O6:O55,3)</f>
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <f>COUNTIF(入力用!O6:O55,4)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="32"/>
-[...3 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="G11" s="31"/>
+      <c r="H11">
+        <f>SUM(C11:G11)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>