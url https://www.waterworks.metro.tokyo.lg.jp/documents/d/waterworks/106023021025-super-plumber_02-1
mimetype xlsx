--- v0 (2025-10-11)
+++ v1 (2026-10-18)
@@ -5,101 +5,101 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa01\990プロジェクト\PT-施設管理係単契関連資料\スーパー配管工委員会★\2025スーパー配管工\03 申込案内(HP)\5 サ推修正依頼(R7.9.30)\送付\別紙（追加依頼分）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\FSR8-FS01.ts-net.local\990プロジェクト\PT-施設管理係単契関連資料\スーパー配管工委員会★\2026スーパー配管工\03 申込案内(HP)\1_HP修正\2-2_修正資料\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B14DC46-F7F9-486F-94DD-F4C646BAE537}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AFB4E4B7-AA84-4DEB-8225-A545619789AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2865" yWindow="3165" windowWidth="21030" windowHeight="11505" tabRatio="304" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" tabRatio="304" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="更新申込用紙" sheetId="11" r:id="rId1"/>
     <sheet name="リスト" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">更新申込用紙!$A$13:$U$43</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">更新申込用紙!$A$1:$W$189</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">更新申込用紙!$A$1:$W$188</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X28" i="11" l="1"/>
+  <c r="O34" i="11" l="1"/>
+  <c r="X28" i="11"/>
   <c r="Y28" i="11"/>
   <c r="X29" i="11"/>
   <c r="Y29" i="11"/>
   <c r="X30" i="11"/>
   <c r="Y30" i="11"/>
   <c r="X31" i="11"/>
   <c r="Y31" i="11"/>
   <c r="X32" i="11"/>
   <c r="Y32" i="11"/>
   <c r="X33" i="11"/>
   <c r="Y33" i="11"/>
   <c r="Y27" i="11"/>
+  <c r="S34" i="11"/>
   <c r="X27" i="11"/>
-  <c r="O34" i="11" s="1"/>
-  <c r="S34" i="11" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="92">
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ツキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
@@ -835,132 +835,121 @@
     </rPh>
     <rPh sb="2" eb="4">
       <t>スイドウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イジ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ホシュウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウジ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ウケオイ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>タンカ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ケイヤク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>令和　７</t>
-[...67 lines deleted...]
-  <si>
     <t>Ｒ ４</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｒ ５</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｒ ６</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Ｒ ７</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>令和　８</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>配水管工実績年数（令和8年10月末時点）</t>
+    <rPh sb="0" eb="3">
+      <t>ハイスイカン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジッセキ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンスウ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>マツ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ジテン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>雇用年数(令和8年10月末時点）</t>
+    <rPh sb="0" eb="2">
+      <t>コヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ネンスウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ガツマツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジテン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Ｒ ８</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="16"/>
@@ -2056,51 +2045,51 @@
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="310">
+  <cellXfs count="305">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2282,861 +2271,840 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...7 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...13 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...730 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -3789,206 +3757,206 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y1027"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A34" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D13" sqref="D13:K15"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" style="3" customWidth="1"/>
     <col min="5" max="9" width="5" style="3" customWidth="1"/>
     <col min="10" max="10" width="4.85546875" style="3" customWidth="1"/>
     <col min="11" max="20" width="5" style="3" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="3" customWidth="1"/>
     <col min="22" max="22" width="5.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="7.140625" style="3" customWidth="1"/>
     <col min="24" max="24" width="9.140625" style="3"/>
     <col min="25" max="25" width="5.42578125" style="3" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="32.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="42"/>
-      <c r="B1" s="151" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="151"/>
+      <c r="B1" s="271" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" s="271"/>
       <c r="D1" s="43" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
       <c r="O1" s="44"/>
       <c r="P1" s="44"/>
       <c r="Q1" s="44"/>
-      <c r="R1" s="152"/>
-[...3 lines deleted...]
-      <c r="V1" s="128" t="s">
+      <c r="R1" s="149"/>
+      <c r="S1" s="149"/>
+      <c r="T1" s="152"/>
+      <c r="U1" s="152"/>
+      <c r="V1" s="152" t="s">
         <v>22</v>
       </c>
-      <c r="W1" s="128"/>
+      <c r="W1" s="152"/>
       <c r="X1" s="40"/>
       <c r="Y1" s="40"/>
     </row>
     <row r="2" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="45"/>
       <c r="L2" s="45"/>
       <c r="M2" s="46"/>
       <c r="N2" s="46"/>
       <c r="O2" s="40"/>
-      <c r="P2" s="129" t="s">
+      <c r="P2" s="251" t="s">
         <v>21</v>
       </c>
-      <c r="Q2" s="130"/>
-[...1 lines deleted...]
-      <c r="S2" s="136"/>
+      <c r="Q2" s="252"/>
+      <c r="R2" s="257"/>
+      <c r="S2" s="258"/>
       <c r="T2" s="47"/>
-      <c r="U2" s="141"/>
-[...1 lines deleted...]
-      <c r="W2" s="142"/>
+      <c r="U2" s="263"/>
+      <c r="V2" s="263"/>
+      <c r="W2" s="264"/>
       <c r="X2" s="40"/>
       <c r="Y2" s="40"/>
     </row>
     <row r="3" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="147" t="s">
+      <c r="A3" s="268" t="s">
         <v>23</v>
       </c>
-      <c r="B3" s="147"/>
-[...11 lines deleted...]
-      <c r="N3" s="147"/>
+      <c r="B3" s="268"/>
+      <c r="C3" s="268"/>
+      <c r="D3" s="268"/>
+      <c r="E3" s="268"/>
+      <c r="F3" s="268"/>
+      <c r="G3" s="268"/>
+      <c r="H3" s="268"/>
+      <c r="I3" s="268"/>
+      <c r="J3" s="268"/>
+      <c r="K3" s="268"/>
+      <c r="L3" s="268"/>
+      <c r="M3" s="268"/>
+      <c r="N3" s="268"/>
       <c r="O3" s="40"/>
-      <c r="P3" s="131"/>
-[...2 lines deleted...]
-      <c r="S3" s="138"/>
+      <c r="P3" s="253"/>
+      <c r="Q3" s="254"/>
+      <c r="R3" s="259"/>
+      <c r="S3" s="260"/>
       <c r="T3" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="U3" s="143"/>
-[...1 lines deleted...]
-      <c r="W3" s="144"/>
+      <c r="U3" s="165"/>
+      <c r="V3" s="165"/>
+      <c r="W3" s="265"/>
       <c r="X3" s="40"/>
       <c r="Y3" s="40"/>
     </row>
     <row r="4" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="147"/>
-[...12 lines deleted...]
-      <c r="N4" s="147"/>
+      <c r="A4" s="268"/>
+      <c r="B4" s="268"/>
+      <c r="C4" s="268"/>
+      <c r="D4" s="268"/>
+      <c r="E4" s="268"/>
+      <c r="F4" s="268"/>
+      <c r="G4" s="268"/>
+      <c r="H4" s="268"/>
+      <c r="I4" s="268"/>
+      <c r="J4" s="268"/>
+      <c r="K4" s="268"/>
+      <c r="L4" s="268"/>
+      <c r="M4" s="268"/>
+      <c r="N4" s="268"/>
       <c r="O4" s="40"/>
-      <c r="P4" s="133"/>
-[...2 lines deleted...]
-      <c r="S4" s="140"/>
+      <c r="P4" s="255"/>
+      <c r="Q4" s="256"/>
+      <c r="R4" s="261"/>
+      <c r="S4" s="262"/>
       <c r="T4" s="49"/>
-      <c r="U4" s="145"/>
-[...1 lines deleted...]
-      <c r="W4" s="146"/>
+      <c r="U4" s="266"/>
+      <c r="V4" s="266"/>
+      <c r="W4" s="267"/>
       <c r="X4" s="46"/>
       <c r="Y4" s="46"/>
     </row>
     <row r="5" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="147"/>
-[...12 lines deleted...]
-      <c r="N5" s="147"/>
+      <c r="A5" s="268"/>
+      <c r="B5" s="268"/>
+      <c r="C5" s="268"/>
+      <c r="D5" s="268"/>
+      <c r="E5" s="268"/>
+      <c r="F5" s="268"/>
+      <c r="G5" s="268"/>
+      <c r="H5" s="268"/>
+      <c r="I5" s="268"/>
+      <c r="J5" s="268"/>
+      <c r="K5" s="268"/>
+      <c r="L5" s="268"/>
+      <c r="M5" s="268"/>
+      <c r="N5" s="268"/>
       <c r="O5" s="40"/>
       <c r="P5" s="19"/>
       <c r="Q5" s="19"/>
       <c r="R5" s="19"/>
       <c r="S5" s="19"/>
       <c r="T5" s="19"/>
       <c r="U5" s="19"/>
       <c r="V5" s="40"/>
       <c r="W5" s="46"/>
       <c r="X5" s="46"/>
       <c r="Y5" s="46"/>
     </row>
     <row r="6" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="50"/>
       <c r="B6" s="50"/>
       <c r="C6" s="50"/>
       <c r="D6" s="50"/>
       <c r="E6" s="50"/>
       <c r="F6" s="50"/>
       <c r="G6" s="50"/>
       <c r="H6" s="50"/>
       <c r="I6" s="50"/>
       <c r="J6" s="50"/>
       <c r="K6" s="50"/>
       <c r="L6" s="50"/>
@@ -4083,1260 +4051,1260 @@
       <c r="T9" s="53"/>
       <c r="U9" s="19"/>
       <c r="V9" s="40"/>
       <c r="W9" s="54"/>
       <c r="X9" s="54"/>
       <c r="Y9" s="54"/>
     </row>
     <row r="10" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="40"/>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="40"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40"/>
       <c r="P10" s="40"/>
       <c r="Q10" s="40"/>
-      <c r="R10" s="153"/>
-[...1 lines deleted...]
-      <c r="T10" s="153"/>
+      <c r="R10" s="272"/>
+      <c r="S10" s="272"/>
+      <c r="T10" s="272"/>
       <c r="U10" s="40"/>
       <c r="V10" s="40"/>
       <c r="W10" s="54"/>
       <c r="X10" s="54"/>
       <c r="Y10" s="54"/>
     </row>
     <row r="11" spans="1:25" ht="20.25" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40"/>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
-      <c r="R11" s="154" t="s">
+      <c r="R11" s="273" t="s">
         <v>5</v>
       </c>
-      <c r="S11" s="155"/>
-      <c r="T11" s="156"/>
+      <c r="S11" s="274"/>
+      <c r="T11" s="275"/>
       <c r="U11" s="40"/>
       <c r="V11" s="40"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
     </row>
     <row r="12" spans="1:25" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A12" s="55"/>
       <c r="B12" s="41"/>
       <c r="C12" s="41"/>
       <c r="D12" s="56"/>
       <c r="E12" s="57"/>
       <c r="F12" s="56"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="58"/>
       <c r="N12" s="58"/>
       <c r="O12" s="58"/>
       <c r="P12" s="41"/>
       <c r="Q12" s="59"/>
       <c r="R12" s="59"/>
       <c r="S12" s="59"/>
       <c r="T12" s="59"/>
       <c r="U12" s="59"/>
       <c r="V12" s="40"/>
-      <c r="W12" s="143"/>
-[...1 lines deleted...]
-      <c r="Y12" s="143"/>
+      <c r="W12" s="165"/>
+      <c r="X12" s="165"/>
+      <c r="Y12" s="165"/>
     </row>
     <row r="13" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="157" t="s">
+      <c r="A13" s="276" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="228" t="s">
+      <c r="B13" s="166" t="s">
         <v>35</v>
       </c>
-      <c r="C13" s="229"/>
-[...8 lines deleted...]
-      <c r="L13" s="175" t="s">
+      <c r="C13" s="167"/>
+      <c r="D13" s="172"/>
+      <c r="E13" s="173"/>
+      <c r="F13" s="173"/>
+      <c r="G13" s="173"/>
+      <c r="H13" s="173"/>
+      <c r="I13" s="173"/>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="250" t="s">
         <v>11</v>
       </c>
-      <c r="M13" s="114"/>
-[...1 lines deleted...]
-      <c r="O13" s="149" t="s">
+      <c r="M13" s="153"/>
+      <c r="N13" s="160"/>
+      <c r="O13" s="269" t="s">
         <v>41</v>
       </c>
-      <c r="P13" s="168"/>
-      <c r="Q13" s="152" t="s">
+      <c r="P13" s="243"/>
+      <c r="Q13" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="R13" s="148"/>
-      <c r="S13" s="152" t="s">
+      <c r="R13" s="203"/>
+      <c r="S13" s="149" t="s">
         <v>2</v>
       </c>
-      <c r="T13" s="148"/>
-      <c r="U13" s="236" t="s">
+      <c r="T13" s="203"/>
+      <c r="U13" s="176" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="40"/>
       <c r="W13" s="40"/>
       <c r="X13" s="40"/>
       <c r="Y13" s="40"/>
     </row>
     <row r="14" spans="1:25" ht="11.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="157"/>
-[...19 lines deleted...]
-      <c r="U14" s="236"/>
+      <c r="A14" s="276"/>
+      <c r="B14" s="168"/>
+      <c r="C14" s="169"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="173"/>
+      <c r="F14" s="173"/>
+      <c r="G14" s="173"/>
+      <c r="H14" s="173"/>
+      <c r="I14" s="173"/>
+      <c r="J14" s="173"/>
+      <c r="K14" s="173"/>
+      <c r="L14" s="250"/>
+      <c r="M14" s="153"/>
+      <c r="N14" s="160"/>
+      <c r="O14" s="269"/>
+      <c r="P14" s="243"/>
+      <c r="Q14" s="149"/>
+      <c r="R14" s="203"/>
+      <c r="S14" s="149"/>
+      <c r="T14" s="203"/>
+      <c r="U14" s="176"/>
       <c r="V14" s="40"/>
       <c r="W14" s="40"/>
       <c r="X14" s="40"/>
       <c r="Y14" s="40"/>
     </row>
     <row r="15" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="157"/>
-[...19 lines deleted...]
-      <c r="U15" s="236"/>
+      <c r="A15" s="276"/>
+      <c r="B15" s="170"/>
+      <c r="C15" s="171"/>
+      <c r="D15" s="174"/>
+      <c r="E15" s="175"/>
+      <c r="F15" s="175"/>
+      <c r="G15" s="175"/>
+      <c r="H15" s="175"/>
+      <c r="I15" s="175"/>
+      <c r="J15" s="175"/>
+      <c r="K15" s="175"/>
+      <c r="L15" s="250"/>
+      <c r="M15" s="153"/>
+      <c r="N15" s="160"/>
+      <c r="O15" s="269"/>
+      <c r="P15" s="243"/>
+      <c r="Q15" s="149"/>
+      <c r="R15" s="203"/>
+      <c r="S15" s="149"/>
+      <c r="T15" s="203"/>
+      <c r="U15" s="176"/>
       <c r="V15" s="40"/>
       <c r="W15" s="40"/>
       <c r="X15" s="40"/>
       <c r="Y15" s="40"/>
     </row>
     <row r="16" spans="1:25" ht="9" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="157"/>
-      <c r="B16" s="169" t="s">
+      <c r="A16" s="276"/>
+      <c r="B16" s="244" t="s">
         <v>50</v>
       </c>
-      <c r="C16" s="170"/>
-[...17 lines deleted...]
-      <c r="U16" s="236"/>
+      <c r="C16" s="245"/>
+      <c r="D16" s="248"/>
+      <c r="E16" s="249"/>
+      <c r="F16" s="249"/>
+      <c r="G16" s="249"/>
+      <c r="H16" s="249"/>
+      <c r="I16" s="249"/>
+      <c r="J16" s="249"/>
+      <c r="K16" s="249"/>
+      <c r="L16" s="250"/>
+      <c r="M16" s="153"/>
+      <c r="N16" s="160"/>
+      <c r="O16" s="269"/>
+      <c r="P16" s="243"/>
+      <c r="Q16" s="149"/>
+      <c r="R16" s="203"/>
+      <c r="S16" s="149"/>
+      <c r="T16" s="203"/>
+      <c r="U16" s="176"/>
       <c r="V16" s="40"/>
       <c r="W16" s="40"/>
       <c r="X16" s="40"/>
       <c r="Y16" s="40"/>
     </row>
     <row r="17" spans="1:25" ht="37.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="157"/>
-[...19 lines deleted...]
-      <c r="U17" s="236"/>
+      <c r="A17" s="276"/>
+      <c r="B17" s="246"/>
+      <c r="C17" s="247"/>
+      <c r="D17" s="248"/>
+      <c r="E17" s="249"/>
+      <c r="F17" s="249"/>
+      <c r="G17" s="249"/>
+      <c r="H17" s="249"/>
+      <c r="I17" s="249"/>
+      <c r="J17" s="249"/>
+      <c r="K17" s="249"/>
+      <c r="L17" s="250"/>
+      <c r="M17" s="153"/>
+      <c r="N17" s="160"/>
+      <c r="O17" s="270"/>
+      <c r="P17" s="243"/>
+      <c r="Q17" s="149"/>
+      <c r="R17" s="203"/>
+      <c r="S17" s="149"/>
+      <c r="T17" s="203"/>
+      <c r="U17" s="176"/>
       <c r="V17" s="40"/>
       <c r="W17" s="60"/>
       <c r="X17" s="40"/>
       <c r="Y17" s="40"/>
     </row>
     <row r="18" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="157"/>
-      <c r="B18" s="166" t="s">
+      <c r="A18" s="276"/>
+      <c r="B18" s="241" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="167"/>
-[...11 lines deleted...]
-      <c r="O18" s="103"/>
+      <c r="C18" s="242"/>
+      <c r="D18" s="108"/>
+      <c r="E18" s="109"/>
+      <c r="F18" s="109"/>
+      <c r="G18" s="109"/>
+      <c r="H18" s="109"/>
+      <c r="I18" s="109"/>
+      <c r="J18" s="109"/>
+      <c r="K18" s="109"/>
+      <c r="L18" s="109"/>
+      <c r="M18" s="109"/>
+      <c r="N18" s="109"/>
+      <c r="O18" s="109"/>
       <c r="P18" s="61"/>
       <c r="Q18" s="61"/>
       <c r="R18" s="61"/>
       <c r="S18" s="61"/>
       <c r="T18" s="61"/>
       <c r="U18" s="62"/>
       <c r="V18" s="40"/>
       <c r="W18" s="40"/>
       <c r="X18" s="40"/>
       <c r="Y18" s="40"/>
     </row>
     <row r="19" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="157"/>
-      <c r="B19" s="177" t="s">
+      <c r="A19" s="276"/>
+      <c r="B19" s="216" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="176"/>
-[...11 lines deleted...]
-      <c r="O19" s="179"/>
+      <c r="C19" s="160"/>
+      <c r="D19" s="172"/>
+      <c r="E19" s="173"/>
+      <c r="F19" s="173"/>
+      <c r="G19" s="173"/>
+      <c r="H19" s="173"/>
+      <c r="I19" s="173"/>
+      <c r="J19" s="173"/>
+      <c r="K19" s="173"/>
+      <c r="L19" s="173"/>
+      <c r="M19" s="173"/>
+      <c r="N19" s="173"/>
+      <c r="O19" s="173"/>
       <c r="P19" s="37"/>
       <c r="Q19" s="37"/>
       <c r="R19" s="37"/>
       <c r="S19" s="37"/>
       <c r="T19" s="37"/>
       <c r="U19" s="63"/>
       <c r="V19" s="40"/>
       <c r="W19" s="40"/>
       <c r="X19" s="40"/>
       <c r="Y19" s="40"/>
     </row>
     <row r="20" spans="1:25" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="157"/>
-      <c r="B20" s="186" t="s">
+      <c r="A20" s="276"/>
+      <c r="B20" s="212" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="187"/>
-[...11 lines deleted...]
-      <c r="O20" s="189"/>
+      <c r="C20" s="208"/>
+      <c r="D20" s="213"/>
+      <c r="E20" s="214"/>
+      <c r="F20" s="214"/>
+      <c r="G20" s="214"/>
+      <c r="H20" s="214"/>
+      <c r="I20" s="214"/>
+      <c r="J20" s="214"/>
+      <c r="K20" s="214"/>
+      <c r="L20" s="214"/>
+      <c r="M20" s="214"/>
+      <c r="N20" s="214"/>
+      <c r="O20" s="214"/>
       <c r="P20" s="37"/>
       <c r="Q20" s="37"/>
       <c r="R20" s="37"/>
       <c r="S20" s="37"/>
       <c r="T20" s="37"/>
       <c r="U20" s="63"/>
       <c r="V20" s="40"/>
       <c r="W20" s="40"/>
       <c r="X20" s="40"/>
       <c r="Y20" s="40"/>
     </row>
     <row r="21" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="157"/>
-      <c r="B21" s="194" t="s">
+      <c r="A21" s="276"/>
+      <c r="B21" s="218" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="195"/>
-[...11 lines deleted...]
-      <c r="O21" s="197"/>
+      <c r="C21" s="219"/>
+      <c r="D21" s="220"/>
+      <c r="E21" s="221"/>
+      <c r="F21" s="221"/>
+      <c r="G21" s="221"/>
+      <c r="H21" s="221"/>
+      <c r="I21" s="221"/>
+      <c r="J21" s="221"/>
+      <c r="K21" s="221"/>
+      <c r="L21" s="221"/>
+      <c r="M21" s="221"/>
+      <c r="N21" s="221"/>
+      <c r="O21" s="221"/>
       <c r="P21" s="64"/>
       <c r="Q21" s="64"/>
       <c r="R21" s="64"/>
       <c r="S21" s="64"/>
       <c r="T21" s="64"/>
       <c r="U21" s="65"/>
       <c r="V21" s="40"/>
       <c r="W21" s="40"/>
       <c r="X21" s="40"/>
       <c r="Y21" s="40"/>
     </row>
     <row r="22" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="157"/>
-      <c r="B22" s="198" t="s">
+      <c r="A22" s="276"/>
+      <c r="B22" s="222" t="s">
         <v>6</v>
       </c>
-      <c r="C22" s="199"/>
-      <c r="D22" s="202" t="s">
+      <c r="C22" s="223"/>
+      <c r="D22" s="226" t="s">
         <v>46</v>
       </c>
-      <c r="E22" s="203"/>
-[...15 lines deleted...]
-      <c r="U22" s="204"/>
+      <c r="E22" s="227"/>
+      <c r="F22" s="227"/>
+      <c r="G22" s="227"/>
+      <c r="H22" s="227"/>
+      <c r="I22" s="227"/>
+      <c r="J22" s="227"/>
+      <c r="K22" s="227"/>
+      <c r="L22" s="227"/>
+      <c r="M22" s="227"/>
+      <c r="N22" s="227"/>
+      <c r="O22" s="227"/>
+      <c r="P22" s="227"/>
+      <c r="Q22" s="227"/>
+      <c r="R22" s="227"/>
+      <c r="S22" s="227"/>
+      <c r="T22" s="227"/>
+      <c r="U22" s="228"/>
       <c r="V22" s="40"/>
       <c r="W22" s="40"/>
       <c r="X22" s="40"/>
       <c r="Y22" s="40"/>
     </row>
     <row r="23" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="157"/>
-[...19 lines deleted...]
-      <c r="U23" s="207"/>
+      <c r="A23" s="276"/>
+      <c r="B23" s="224"/>
+      <c r="C23" s="225"/>
+      <c r="D23" s="229"/>
+      <c r="E23" s="230"/>
+      <c r="F23" s="230"/>
+      <c r="G23" s="230"/>
+      <c r="H23" s="230"/>
+      <c r="I23" s="230"/>
+      <c r="J23" s="230"/>
+      <c r="K23" s="230"/>
+      <c r="L23" s="230"/>
+      <c r="M23" s="230"/>
+      <c r="N23" s="230"/>
+      <c r="O23" s="230"/>
+      <c r="P23" s="230"/>
+      <c r="Q23" s="230"/>
+      <c r="R23" s="230"/>
+      <c r="S23" s="230"/>
+      <c r="T23" s="230"/>
+      <c r="U23" s="231"/>
       <c r="V23" s="40"/>
       <c r="W23" s="40"/>
       <c r="X23" s="40"/>
       <c r="Y23" s="40"/>
     </row>
     <row r="24" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="157"/>
-      <c r="B24" s="180" t="s">
+      <c r="A24" s="276"/>
+      <c r="B24" s="184" t="s">
         <v>18</v>
       </c>
-      <c r="C24" s="181"/>
-      <c r="D24" s="182" t="s">
+      <c r="C24" s="185"/>
+      <c r="D24" s="179" t="s">
         <v>43</v>
       </c>
-      <c r="E24" s="183"/>
-[...2 lines deleted...]
-      <c r="H24" s="184"/>
+      <c r="E24" s="180"/>
+      <c r="F24" s="180"/>
+      <c r="G24" s="181"/>
+      <c r="H24" s="181"/>
       <c r="I24" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="J24" s="185"/>
-[...2 lines deleted...]
-      <c r="M24" s="185"/>
+      <c r="J24" s="182"/>
+      <c r="K24" s="182"/>
+      <c r="L24" s="182"/>
+      <c r="M24" s="182"/>
       <c r="N24" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="O24" s="185"/>
-[...2 lines deleted...]
-      <c r="R24" s="185"/>
+      <c r="O24" s="182"/>
+      <c r="P24" s="182"/>
+      <c r="Q24" s="182"/>
+      <c r="R24" s="182"/>
       <c r="S24" s="67"/>
       <c r="T24" s="67"/>
       <c r="U24" s="68"/>
       <c r="V24" s="40"/>
       <c r="W24" s="40"/>
       <c r="X24" s="40"/>
       <c r="Y24" s="40"/>
     </row>
     <row r="25" spans="1:25" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="157"/>
-      <c r="B25" s="180" t="s">
+      <c r="A25" s="276"/>
+      <c r="B25" s="184" t="s">
         <v>42</v>
       </c>
-      <c r="C25" s="181"/>
-      <c r="D25" s="182" t="s">
+      <c r="C25" s="185"/>
+      <c r="D25" s="179" t="s">
         <v>43</v>
       </c>
-      <c r="E25" s="183"/>
-[...2 lines deleted...]
-      <c r="H25" s="184"/>
+      <c r="E25" s="180"/>
+      <c r="F25" s="180"/>
+      <c r="G25" s="181"/>
+      <c r="H25" s="181"/>
       <c r="I25" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="J25" s="185"/>
-[...2 lines deleted...]
-      <c r="M25" s="185"/>
+      <c r="J25" s="182"/>
+      <c r="K25" s="182"/>
+      <c r="L25" s="182"/>
+      <c r="M25" s="182"/>
       <c r="N25" s="66" t="s">
         <v>34</v>
       </c>
-      <c r="O25" s="185"/>
-[...2 lines deleted...]
-      <c r="R25" s="185"/>
+      <c r="O25" s="182"/>
+      <c r="P25" s="182"/>
+      <c r="Q25" s="182"/>
+      <c r="R25" s="182"/>
       <c r="S25" s="67"/>
       <c r="T25" s="67"/>
       <c r="U25" s="68"/>
       <c r="V25" s="40"/>
       <c r="W25" s="40"/>
       <c r="X25" s="40"/>
       <c r="Y25" s="40"/>
     </row>
     <row r="26" spans="1:25" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="157"/>
-      <c r="B26" s="192" t="s">
+      <c r="A26" s="276"/>
+      <c r="B26" s="217" t="s">
         <v>44</v>
       </c>
-      <c r="C26" s="208"/>
-[...9 lines deleted...]
-      <c r="M26" s="237"/>
+      <c r="C26" s="162"/>
+      <c r="D26" s="183"/>
+      <c r="E26" s="177"/>
+      <c r="F26" s="177"/>
+      <c r="G26" s="177"/>
+      <c r="H26" s="177"/>
+      <c r="I26" s="177"/>
+      <c r="J26" s="177"/>
+      <c r="K26" s="177"/>
+      <c r="L26" s="177"/>
+      <c r="M26" s="177"/>
       <c r="N26" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="O26" s="237"/>
-[...5 lines deleted...]
-      <c r="U26" s="238"/>
+      <c r="O26" s="177"/>
+      <c r="P26" s="177"/>
+      <c r="Q26" s="177"/>
+      <c r="R26" s="177"/>
+      <c r="S26" s="177"/>
+      <c r="T26" s="177"/>
+      <c r="U26" s="178"/>
       <c r="V26" s="40"/>
       <c r="W26" s="40"/>
       <c r="X26" s="40"/>
       <c r="Y26" s="40"/>
     </row>
     <row r="27" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="157"/>
-      <c r="B27" s="190" t="s">
+      <c r="A27" s="276"/>
+      <c r="B27" s="215" t="s">
         <v>17</v>
       </c>
-      <c r="C27" s="191"/>
-[...7 lines deleted...]
-      <c r="K27" s="242"/>
+      <c r="C27" s="158"/>
+      <c r="D27" s="190"/>
+      <c r="E27" s="191"/>
+      <c r="F27" s="191"/>
+      <c r="G27" s="191"/>
+      <c r="H27" s="191"/>
+      <c r="I27" s="191"/>
+      <c r="J27" s="191"/>
+      <c r="K27" s="192"/>
       <c r="L27" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="M27" s="211"/>
-[...2 lines deleted...]
-      <c r="P27" s="211"/>
+      <c r="M27" s="193"/>
+      <c r="N27" s="193"/>
+      <c r="O27" s="193"/>
+      <c r="P27" s="193"/>
       <c r="Q27" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="R27" s="211"/>
-[...2 lines deleted...]
-      <c r="U27" s="212"/>
+      <c r="R27" s="193"/>
+      <c r="S27" s="193"/>
+      <c r="T27" s="193"/>
+      <c r="U27" s="240"/>
       <c r="V27" s="40"/>
       <c r="W27" s="46"/>
       <c r="X27" s="46">
         <f>DATEDIF(M27,R27+1,"Y")</f>
         <v>0</v>
       </c>
       <c r="Y27" s="40">
         <f>DATEDIF(M27,R27+1,"YM")</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="157"/>
-[...9 lines deleted...]
-      <c r="K28" s="163"/>
+      <c r="A28" s="276"/>
+      <c r="B28" s="216"/>
+      <c r="C28" s="153"/>
+      <c r="D28" s="232"/>
+      <c r="E28" s="233"/>
+      <c r="F28" s="233"/>
+      <c r="G28" s="233"/>
+      <c r="H28" s="233"/>
+      <c r="I28" s="233"/>
+      <c r="J28" s="233"/>
+      <c r="K28" s="234"/>
       <c r="L28" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M28" s="159"/>
-[...2 lines deleted...]
-      <c r="P28" s="159"/>
+      <c r="M28" s="235"/>
+      <c r="N28" s="235"/>
+      <c r="O28" s="235"/>
+      <c r="P28" s="235"/>
       <c r="Q28" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="R28" s="159"/>
-[...2 lines deleted...]
-      <c r="U28" s="160"/>
+      <c r="R28" s="235"/>
+      <c r="S28" s="235"/>
+      <c r="T28" s="235"/>
+      <c r="U28" s="236"/>
       <c r="V28" s="40"/>
       <c r="W28" s="70"/>
       <c r="X28" s="46">
         <f t="shared" ref="X28:X33" si="0">DATEDIF(M28,R28+1,"Y")</f>
         <v>0</v>
       </c>
       <c r="Y28" s="40">
         <f t="shared" ref="Y28:Y33" si="1">DATEDIF(M28,R28+1,"YM")</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:25" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="157"/>
-[...9 lines deleted...]
-      <c r="K29" s="163"/>
+      <c r="A29" s="276"/>
+      <c r="B29" s="216"/>
+      <c r="C29" s="153"/>
+      <c r="D29" s="232"/>
+      <c r="E29" s="233"/>
+      <c r="F29" s="233"/>
+      <c r="G29" s="233"/>
+      <c r="H29" s="233"/>
+      <c r="I29" s="233"/>
+      <c r="J29" s="233"/>
+      <c r="K29" s="234"/>
       <c r="L29" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M29" s="159"/>
-[...2 lines deleted...]
-      <c r="P29" s="159"/>
+      <c r="M29" s="235"/>
+      <c r="N29" s="235"/>
+      <c r="O29" s="235"/>
+      <c r="P29" s="235"/>
       <c r="Q29" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="R29" s="159"/>
-[...2 lines deleted...]
-      <c r="U29" s="160"/>
+      <c r="R29" s="235"/>
+      <c r="S29" s="235"/>
+      <c r="T29" s="235"/>
+      <c r="U29" s="236"/>
       <c r="V29" s="40"/>
       <c r="W29" s="70"/>
       <c r="X29" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y29" s="40">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="157"/>
-[...9 lines deleted...]
-      <c r="K30" s="163"/>
+      <c r="A30" s="276"/>
+      <c r="B30" s="216"/>
+      <c r="C30" s="153"/>
+      <c r="D30" s="232"/>
+      <c r="E30" s="233"/>
+      <c r="F30" s="233"/>
+      <c r="G30" s="233"/>
+      <c r="H30" s="233"/>
+      <c r="I30" s="233"/>
+      <c r="J30" s="233"/>
+      <c r="K30" s="234"/>
       <c r="L30" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M30" s="159"/>
-[...2 lines deleted...]
-      <c r="P30" s="159"/>
+      <c r="M30" s="235"/>
+      <c r="N30" s="235"/>
+      <c r="O30" s="235"/>
+      <c r="P30" s="235"/>
       <c r="Q30" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="R30" s="159"/>
-[...2 lines deleted...]
-      <c r="U30" s="160"/>
+      <c r="R30" s="235"/>
+      <c r="S30" s="235"/>
+      <c r="T30" s="235"/>
+      <c r="U30" s="236"/>
       <c r="V30" s="40"/>
       <c r="W30" s="70"/>
       <c r="X30" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y30" s="40">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:25" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="157"/>
-[...9 lines deleted...]
-      <c r="K31" s="163"/>
+      <c r="A31" s="276"/>
+      <c r="B31" s="216"/>
+      <c r="C31" s="153"/>
+      <c r="D31" s="232"/>
+      <c r="E31" s="233"/>
+      <c r="F31" s="233"/>
+      <c r="G31" s="233"/>
+      <c r="H31" s="233"/>
+      <c r="I31" s="233"/>
+      <c r="J31" s="233"/>
+      <c r="K31" s="234"/>
       <c r="L31" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M31" s="159"/>
-[...2 lines deleted...]
-      <c r="P31" s="159"/>
+      <c r="M31" s="235"/>
+      <c r="N31" s="235"/>
+      <c r="O31" s="235"/>
+      <c r="P31" s="235"/>
       <c r="Q31" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="R31" s="159"/>
-[...2 lines deleted...]
-      <c r="U31" s="160"/>
+      <c r="R31" s="235"/>
+      <c r="S31" s="235"/>
+      <c r="T31" s="235"/>
+      <c r="U31" s="236"/>
       <c r="V31" s="40"/>
       <c r="W31" s="70"/>
       <c r="X31" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y31" s="40">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="157"/>
-[...9 lines deleted...]
-      <c r="K32" s="163"/>
+      <c r="A32" s="276"/>
+      <c r="B32" s="216"/>
+      <c r="C32" s="153"/>
+      <c r="D32" s="232"/>
+      <c r="E32" s="233"/>
+      <c r="F32" s="233"/>
+      <c r="G32" s="233"/>
+      <c r="H32" s="233"/>
+      <c r="I32" s="233"/>
+      <c r="J32" s="233"/>
+      <c r="K32" s="234"/>
       <c r="L32" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="M32" s="159"/>
-[...2 lines deleted...]
-      <c r="P32" s="159"/>
+      <c r="M32" s="235"/>
+      <c r="N32" s="235"/>
+      <c r="O32" s="235"/>
+      <c r="P32" s="235"/>
       <c r="Q32" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="R32" s="159"/>
-[...2 lines deleted...]
-      <c r="U32" s="160"/>
+      <c r="R32" s="235"/>
+      <c r="S32" s="235"/>
+      <c r="T32" s="235"/>
+      <c r="U32" s="236"/>
       <c r="V32" s="40"/>
       <c r="W32" s="70"/>
       <c r="X32" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y32" s="40">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:25" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="157"/>
-[...9 lines deleted...]
-      <c r="K33" s="301"/>
+      <c r="A33" s="276"/>
+      <c r="B33" s="216"/>
+      <c r="C33" s="153"/>
+      <c r="D33" s="75"/>
+      <c r="E33" s="76"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="76"/>
+      <c r="H33" s="76"/>
+      <c r="I33" s="76"/>
+      <c r="J33" s="76"/>
+      <c r="K33" s="77"/>
       <c r="L33" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="M33" s="243"/>
-[...2 lines deleted...]
-      <c r="P33" s="243"/>
+      <c r="M33" s="194"/>
+      <c r="N33" s="194"/>
+      <c r="O33" s="194"/>
+      <c r="P33" s="194"/>
       <c r="Q33" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="R33" s="243"/>
-[...2 lines deleted...]
-      <c r="U33" s="244"/>
+      <c r="R33" s="194"/>
+      <c r="S33" s="194"/>
+      <c r="T33" s="194"/>
+      <c r="U33" s="195"/>
       <c r="V33" s="40"/>
       <c r="W33" s="70"/>
       <c r="X33" s="46">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y33" s="40">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:25" ht="26.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="157"/>
-[...13 lines deleted...]
-      <c r="M34" s="164" t="s">
+      <c r="A34" s="276"/>
+      <c r="B34" s="217"/>
+      <c r="C34" s="161"/>
+      <c r="D34" s="237" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="238"/>
+      <c r="F34" s="238"/>
+      <c r="G34" s="238"/>
+      <c r="H34" s="238"/>
+      <c r="I34" s="238"/>
+      <c r="J34" s="238"/>
+      <c r="K34" s="238"/>
+      <c r="L34" s="239"/>
+      <c r="M34" s="238" t="s">
         <v>63</v>
       </c>
-      <c r="N34" s="164"/>
-      <c r="O34" s="165">
+      <c r="N34" s="238"/>
+      <c r="O34" s="278">
         <f>SUM(X27:X33)+INT(SUM(Y27:Y33)/12)</f>
         <v>0</v>
       </c>
-      <c r="P34" s="165"/>
-      <c r="Q34" s="164" t="s">
+      <c r="P34" s="278"/>
+      <c r="Q34" s="238" t="s">
         <v>0</v>
       </c>
-      <c r="R34" s="164"/>
-      <c r="S34" s="164">
+      <c r="R34" s="238"/>
+      <c r="S34" s="238">
         <f>MOD(SUM(Y27:Y33),12)</f>
         <v>0</v>
       </c>
-      <c r="T34" s="164"/>
+      <c r="T34" s="238"/>
       <c r="U34" s="9" t="s">
         <v>64</v>
       </c>
       <c r="V34" s="40"/>
       <c r="W34" s="39"/>
-      <c r="X34" s="143"/>
-      <c r="Y34" s="143"/>
+      <c r="X34" s="165"/>
+      <c r="Y34" s="165"/>
     </row>
     <row r="35" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="157"/>
-      <c r="B35" s="114" t="s">
+      <c r="A35" s="276"/>
+      <c r="B35" s="153" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="176"/>
-      <c r="D35" s="213" t="s">
+      <c r="C35" s="160"/>
+      <c r="D35" s="196" t="s">
         <v>19</v>
       </c>
-      <c r="E35" s="214"/>
-[...17 lines deleted...]
-      <c r="U35" s="216"/>
+      <c r="E35" s="197"/>
+      <c r="F35" s="197"/>
+      <c r="G35" s="197"/>
+      <c r="H35" s="197"/>
+      <c r="I35" s="197"/>
+      <c r="J35" s="197"/>
+      <c r="K35" s="197"/>
+      <c r="L35" s="197"/>
+      <c r="M35" s="197"/>
+      <c r="N35" s="198"/>
+      <c r="O35" s="196" t="s">
+        <v>90</v>
+      </c>
+      <c r="P35" s="197"/>
+      <c r="Q35" s="197"/>
+      <c r="R35" s="197"/>
+      <c r="S35" s="197"/>
+      <c r="T35" s="197"/>
+      <c r="U35" s="199"/>
       <c r="V35" s="71"/>
       <c r="W35" s="71"/>
       <c r="X35" s="71"/>
       <c r="Y35" s="71"/>
     </row>
     <row r="36" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="157"/>
-[...2 lines deleted...]
-      <c r="D36" s="224" t="s">
+      <c r="A36" s="276"/>
+      <c r="B36" s="153"/>
+      <c r="C36" s="160"/>
+      <c r="D36" s="209" t="s">
         <v>41</v>
       </c>
-      <c r="E36" s="93"/>
-[...2 lines deleted...]
-      <c r="H36" s="143" t="s">
+      <c r="E36" s="188"/>
+      <c r="F36" s="202"/>
+      <c r="G36" s="202"/>
+      <c r="H36" s="165" t="s">
         <v>9</v>
       </c>
-      <c r="I36" s="219"/>
-[...1 lines deleted...]
-      <c r="K36" s="143" t="s">
+      <c r="I36" s="202"/>
+      <c r="J36" s="202"/>
+      <c r="K36" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="L36" s="219"/>
-[...1 lines deleted...]
-      <c r="N36" s="187" t="s">
+      <c r="L36" s="202"/>
+      <c r="M36" s="202"/>
+      <c r="N36" s="208" t="s">
         <v>1</v>
       </c>
       <c r="O36" s="72"/>
-      <c r="P36" s="220"/>
-[...1 lines deleted...]
-      <c r="R36" s="217" t="s">
+      <c r="P36" s="204"/>
+      <c r="Q36" s="204"/>
+      <c r="R36" s="200" t="s">
         <v>0</v>
       </c>
-      <c r="S36" s="220"/>
-[...1 lines deleted...]
-      <c r="U36" s="222" t="s">
+      <c r="S36" s="204"/>
+      <c r="T36" s="204"/>
+      <c r="U36" s="206" t="s">
         <v>2</v>
       </c>
       <c r="V36" s="39"/>
       <c r="W36" s="39"/>
       <c r="X36" s="39"/>
       <c r="Y36" s="39"/>
     </row>
     <row r="37" spans="1:25" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="157"/>
-[...12 lines deleted...]
-      <c r="N37" s="187"/>
+      <c r="A37" s="276"/>
+      <c r="B37" s="153"/>
+      <c r="C37" s="160"/>
+      <c r="D37" s="210"/>
+      <c r="E37" s="211"/>
+      <c r="F37" s="203"/>
+      <c r="G37" s="203"/>
+      <c r="H37" s="165"/>
+      <c r="I37" s="203"/>
+      <c r="J37" s="203"/>
+      <c r="K37" s="165"/>
+      <c r="L37" s="203"/>
+      <c r="M37" s="203"/>
+      <c r="N37" s="208"/>
       <c r="O37" s="73"/>
-      <c r="P37" s="221"/>
-[...4 lines deleted...]
-      <c r="U37" s="223"/>
+      <c r="P37" s="205"/>
+      <c r="Q37" s="205"/>
+      <c r="R37" s="201"/>
+      <c r="S37" s="205"/>
+      <c r="T37" s="205"/>
+      <c r="U37" s="207"/>
       <c r="V37" s="39"/>
       <c r="W37" s="71"/>
       <c r="X37" s="39"/>
       <c r="Y37" s="39"/>
     </row>
     <row r="38" spans="1:25" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="157"/>
-      <c r="B38" s="191" t="s">
+      <c r="A38" s="276"/>
+      <c r="B38" s="158" t="s">
         <v>10</v>
       </c>
-      <c r="C38" s="227"/>
-      <c r="D38" s="79" t="s">
+      <c r="C38" s="159"/>
+      <c r="D38" s="294" t="s">
         <v>79</v>
       </c>
-      <c r="E38" s="80"/>
-[...7 lines deleted...]
-      <c r="M38" s="85" t="s">
+      <c r="E38" s="295"/>
+      <c r="F38" s="295"/>
+      <c r="G38" s="295"/>
+      <c r="H38" s="295"/>
+      <c r="I38" s="295"/>
+      <c r="J38" s="295"/>
+      <c r="K38" s="295"/>
+      <c r="L38" s="296"/>
+      <c r="M38" s="294" t="s">
         <v>56</v>
       </c>
-      <c r="N38" s="86"/>
-[...6 lines deleted...]
-      <c r="U38" s="87"/>
+      <c r="N38" s="295"/>
+      <c r="O38" s="295"/>
+      <c r="P38" s="295"/>
+      <c r="Q38" s="295"/>
+      <c r="R38" s="295"/>
+      <c r="S38" s="295"/>
+      <c r="T38" s="295"/>
+      <c r="U38" s="300"/>
       <c r="V38" s="39"/>
       <c r="W38" s="39"/>
       <c r="X38" s="39"/>
       <c r="Y38" s="39"/>
     </row>
     <row r="39" spans="1:25" ht="14.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="157"/>
-[...19 lines deleted...]
-      <c r="U39" s="90"/>
+      <c r="A39" s="276"/>
+      <c r="B39" s="153"/>
+      <c r="C39" s="160"/>
+      <c r="D39" s="297"/>
+      <c r="E39" s="298"/>
+      <c r="F39" s="298"/>
+      <c r="G39" s="298"/>
+      <c r="H39" s="298"/>
+      <c r="I39" s="298"/>
+      <c r="J39" s="298"/>
+      <c r="K39" s="298"/>
+      <c r="L39" s="299"/>
+      <c r="M39" s="297"/>
+      <c r="N39" s="298"/>
+      <c r="O39" s="298"/>
+      <c r="P39" s="298"/>
+      <c r="Q39" s="298"/>
+      <c r="R39" s="298"/>
+      <c r="S39" s="298"/>
+      <c r="T39" s="298"/>
+      <c r="U39" s="301"/>
       <c r="V39" s="40"/>
       <c r="W39" s="40"/>
       <c r="X39" s="40"/>
       <c r="Y39" s="40"/>
     </row>
     <row r="40" spans="1:25" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="157"/>
-[...1 lines deleted...]
-      <c r="C40" s="176"/>
+      <c r="A40" s="276"/>
+      <c r="B40" s="153"/>
+      <c r="C40" s="160"/>
       <c r="D40" s="13"/>
-      <c r="E40" s="98" t="s">
+      <c r="E40" s="186" t="s">
         <v>70</v>
       </c>
-      <c r="F40" s="98"/>
-      <c r="G40" s="91" t="s">
+      <c r="F40" s="186"/>
+      <c r="G40" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="H40" s="98"/>
-      <c r="I40" s="91" t="s">
+      <c r="H40" s="186"/>
+      <c r="I40" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="J40" s="93"/>
-      <c r="K40" s="91" t="s">
+      <c r="J40" s="188"/>
+      <c r="K40" s="163" t="s">
         <v>80</v>
       </c>
       <c r="L40" s="14"/>
       <c r="M40" s="13"/>
-      <c r="N40" s="98" t="s">
+      <c r="N40" s="186" t="s">
         <v>41</v>
       </c>
-      <c r="O40" s="98"/>
-      <c r="P40" s="91" t="s">
+      <c r="O40" s="186"/>
+      <c r="P40" s="163" t="s">
         <v>0</v>
       </c>
-      <c r="Q40" s="98"/>
-      <c r="R40" s="91" t="s">
+      <c r="Q40" s="186"/>
+      <c r="R40" s="163" t="s">
         <v>2</v>
       </c>
-      <c r="S40" s="93"/>
-      <c r="T40" s="91" t="s">
+      <c r="S40" s="188"/>
+      <c r="T40" s="163" t="s">
         <v>80</v>
       </c>
       <c r="U40" s="15"/>
       <c r="V40" s="40"/>
       <c r="W40" s="40"/>
       <c r="X40" s="40"/>
       <c r="Y40" s="40"/>
     </row>
     <row r="41" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="157"/>
-[...1 lines deleted...]
-      <c r="C41" s="176"/>
+      <c r="A41" s="276"/>
+      <c r="B41" s="153"/>
+      <c r="C41" s="160"/>
       <c r="D41" s="16"/>
-      <c r="E41" s="99"/>
-[...5 lines deleted...]
-      <c r="K41" s="92"/>
+      <c r="E41" s="187"/>
+      <c r="F41" s="187"/>
+      <c r="G41" s="164"/>
+      <c r="H41" s="187"/>
+      <c r="I41" s="164"/>
+      <c r="J41" s="189"/>
+      <c r="K41" s="164"/>
       <c r="L41" s="17"/>
       <c r="M41" s="16"/>
-      <c r="N41" s="99"/>
-[...5 lines deleted...]
-      <c r="T41" s="92"/>
+      <c r="N41" s="187"/>
+      <c r="O41" s="187"/>
+      <c r="P41" s="164"/>
+      <c r="Q41" s="187"/>
+      <c r="R41" s="164"/>
+      <c r="S41" s="189"/>
+      <c r="T41" s="164"/>
       <c r="U41" s="18"/>
       <c r="V41" s="40"/>
       <c r="W41" s="40"/>
       <c r="X41" s="40"/>
       <c r="Y41" s="40"/>
     </row>
     <row r="42" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="157"/>
-[...2 lines deleted...]
-      <c r="D42" s="95" t="s">
+      <c r="A42" s="276"/>
+      <c r="B42" s="153"/>
+      <c r="C42" s="160"/>
+      <c r="D42" s="302" t="s">
         <v>81</v>
       </c>
-      <c r="E42" s="96"/>
-[...15 lines deleted...]
-      <c r="U42" s="97"/>
+      <c r="E42" s="303"/>
+      <c r="F42" s="303"/>
+      <c r="G42" s="303"/>
+      <c r="H42" s="303"/>
+      <c r="I42" s="303"/>
+      <c r="J42" s="303"/>
+      <c r="K42" s="303"/>
+      <c r="L42" s="303"/>
+      <c r="M42" s="303"/>
+      <c r="N42" s="303"/>
+      <c r="O42" s="303"/>
+      <c r="P42" s="303"/>
+      <c r="Q42" s="303"/>
+      <c r="R42" s="303"/>
+      <c r="S42" s="303"/>
+      <c r="T42" s="303"/>
+      <c r="U42" s="304"/>
       <c r="V42" s="40"/>
-      <c r="W42" s="114"/>
-[...1 lines deleted...]
-      <c r="Y42" s="114"/>
+      <c r="W42" s="153"/>
+      <c r="X42" s="153"/>
+      <c r="Y42" s="153"/>
     </row>
     <row r="43" spans="1:25" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="158"/>
-[...19 lines deleted...]
-      <c r="U43" s="78"/>
+      <c r="A43" s="277"/>
+      <c r="B43" s="161"/>
+      <c r="C43" s="162"/>
+      <c r="D43" s="291"/>
+      <c r="E43" s="292"/>
+      <c r="F43" s="292"/>
+      <c r="G43" s="292"/>
+      <c r="H43" s="292"/>
+      <c r="I43" s="292"/>
+      <c r="J43" s="292"/>
+      <c r="K43" s="292"/>
+      <c r="L43" s="292"/>
+      <c r="M43" s="292"/>
+      <c r="N43" s="292"/>
+      <c r="O43" s="292"/>
+      <c r="P43" s="292"/>
+      <c r="Q43" s="292"/>
+      <c r="R43" s="292"/>
+      <c r="S43" s="292"/>
+      <c r="T43" s="292"/>
+      <c r="U43" s="293"/>
       <c r="V43" s="40"/>
-      <c r="W43" s="114"/>
-[...1 lines deleted...]
-      <c r="Y43" s="114"/>
+      <c r="W43" s="153"/>
+      <c r="X43" s="153"/>
+      <c r="Y43" s="153"/>
     </row>
     <row r="44" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="245"/>
-[...21 lines deleted...]
-      <c r="W44" s="245"/>
+      <c r="A44" s="124"/>
+      <c r="B44" s="124"/>
+      <c r="C44" s="124"/>
+      <c r="D44" s="124"/>
+      <c r="E44" s="124"/>
+      <c r="F44" s="124"/>
+      <c r="G44" s="124"/>
+      <c r="H44" s="124"/>
+      <c r="I44" s="124"/>
+      <c r="J44" s="124"/>
+      <c r="K44" s="124"/>
+      <c r="L44" s="124"/>
+      <c r="M44" s="124"/>
+      <c r="N44" s="124"/>
+      <c r="O44" s="124"/>
+      <c r="P44" s="124"/>
+      <c r="Q44" s="124"/>
+      <c r="R44" s="124"/>
+      <c r="S44" s="124"/>
+      <c r="T44" s="124"/>
+      <c r="U44" s="124"/>
+      <c r="V44" s="124"/>
+      <c r="W44" s="124"/>
       <c r="X44" s="40"/>
       <c r="Y44" s="40"/>
     </row>
     <row r="45" spans="1:25" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="246"/>
-[...21 lines deleted...]
-      <c r="W45" s="246"/>
+      <c r="A45" s="125"/>
+      <c r="B45" s="125"/>
+      <c r="C45" s="125"/>
+      <c r="D45" s="125"/>
+      <c r="E45" s="125"/>
+      <c r="F45" s="125"/>
+      <c r="G45" s="125"/>
+      <c r="H45" s="125"/>
+      <c r="I45" s="125"/>
+      <c r="J45" s="125"/>
+      <c r="K45" s="125"/>
+      <c r="L45" s="125"/>
+      <c r="M45" s="125"/>
+      <c r="N45" s="125"/>
+      <c r="O45" s="125"/>
+      <c r="P45" s="125"/>
+      <c r="Q45" s="125"/>
+      <c r="R45" s="125"/>
+      <c r="S45" s="125"/>
+      <c r="T45" s="125"/>
+      <c r="U45" s="125"/>
+      <c r="V45" s="125"/>
+      <c r="W45" s="125"/>
       <c r="X45" s="74"/>
       <c r="Y45" s="40"/>
     </row>
     <row r="46" spans="1:25" s="4" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="19"/>
       <c r="B46" s="20"/>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="21"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="23"/>
       <c r="P46" s="23"/>
       <c r="Q46" s="22"/>
       <c r="R46" s="22"/>
       <c r="S46" s="22"/>
       <c r="T46" s="22"/>
       <c r="U46" s="20"/>
-      <c r="V46" s="152" t="s">
+      <c r="V46" s="149" t="s">
         <v>47</v>
       </c>
-      <c r="W46" s="152"/>
+      <c r="W46" s="149"/>
     </row>
     <row r="47" spans="1:25" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="277" t="s">
+      <c r="A47" s="150" t="s">
         <v>53</v>
       </c>
-      <c r="B47" s="277"/>
-[...20 lines deleted...]
-      <c r="W47" s="277"/>
+      <c r="B47" s="150"/>
+      <c r="C47" s="150"/>
+      <c r="D47" s="150"/>
+      <c r="E47" s="150"/>
+      <c r="F47" s="150"/>
+      <c r="G47" s="150"/>
+      <c r="H47" s="150"/>
+      <c r="I47" s="150"/>
+      <c r="J47" s="150"/>
+      <c r="K47" s="150"/>
+      <c r="L47" s="150"/>
+      <c r="M47" s="150"/>
+      <c r="N47" s="150"/>
+      <c r="O47" s="150"/>
+      <c r="P47" s="150"/>
+      <c r="Q47" s="150"/>
+      <c r="R47" s="150"/>
+      <c r="S47" s="150"/>
+      <c r="T47" s="150"/>
+      <c r="U47" s="150"/>
+      <c r="V47" s="150"/>
+      <c r="W47" s="150"/>
     </row>
     <row r="48" spans="1:25" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="277"/>
-[...21 lines deleted...]
-      <c r="W48" s="277"/>
+      <c r="A48" s="150"/>
+      <c r="B48" s="150"/>
+      <c r="C48" s="150"/>
+      <c r="D48" s="150"/>
+      <c r="E48" s="150"/>
+      <c r="F48" s="150"/>
+      <c r="G48" s="150"/>
+      <c r="H48" s="150"/>
+      <c r="I48" s="150"/>
+      <c r="J48" s="150"/>
+      <c r="K48" s="150"/>
+      <c r="L48" s="150"/>
+      <c r="M48" s="150"/>
+      <c r="N48" s="150"/>
+      <c r="O48" s="150"/>
+      <c r="P48" s="150"/>
+      <c r="Q48" s="150"/>
+      <c r="R48" s="150"/>
+      <c r="S48" s="150"/>
+      <c r="T48" s="150"/>
+      <c r="U48" s="150"/>
+      <c r="V48" s="150"/>
+      <c r="W48" s="150"/>
     </row>
     <row r="49" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B49" s="25"/>
       <c r="C49" s="25"/>
       <c r="D49" s="25"/>
       <c r="E49" s="25"/>
       <c r="F49" s="25"/>
       <c r="G49" s="25"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="26"/>
       <c r="L49" s="26"/>
       <c r="M49" s="26"/>
       <c r="N49" s="26"/>
       <c r="O49" s="26"/>
       <c r="P49" s="26"/>
       <c r="Q49" s="25"/>
       <c r="R49" s="25"/>
       <c r="S49" s="25"/>
       <c r="T49" s="25"/>
       <c r="U49" s="25"/>
@@ -5374,583 +5342,583 @@
       </c>
       <c r="B51" s="29"/>
       <c r="C51" s="29"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
       <c r="G51" s="29"/>
       <c r="H51" s="30"/>
       <c r="I51" s="30"/>
       <c r="J51" s="30"/>
       <c r="K51" s="30"/>
       <c r="L51" s="30"/>
       <c r="M51" s="30"/>
       <c r="N51" s="30"/>
       <c r="O51" s="30"/>
       <c r="P51" s="30"/>
       <c r="Q51" s="29"/>
       <c r="R51" s="29"/>
       <c r="S51" s="29"/>
       <c r="T51" s="29"/>
       <c r="U51" s="29"/>
       <c r="V51" s="29"/>
       <c r="W51" s="31"/>
     </row>
     <row r="52" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="247"/>
-[...21 lines deleted...]
-      <c r="W52" s="249"/>
+      <c r="A52" s="81"/>
+      <c r="B52" s="82"/>
+      <c r="C52" s="82"/>
+      <c r="D52" s="82"/>
+      <c r="E52" s="82"/>
+      <c r="F52" s="82"/>
+      <c r="G52" s="82"/>
+      <c r="H52" s="82"/>
+      <c r="I52" s="82"/>
+      <c r="J52" s="82"/>
+      <c r="K52" s="82"/>
+      <c r="L52" s="82"/>
+      <c r="M52" s="82"/>
+      <c r="N52" s="82"/>
+      <c r="O52" s="82"/>
+      <c r="P52" s="82"/>
+      <c r="Q52" s="82"/>
+      <c r="R52" s="82"/>
+      <c r="S52" s="82"/>
+      <c r="T52" s="82"/>
+      <c r="U52" s="82"/>
+      <c r="V52" s="82"/>
+      <c r="W52" s="83"/>
     </row>
     <row r="53" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="250"/>
-[...21 lines deleted...]
-      <c r="W53" s="252"/>
+      <c r="A53" s="84"/>
+      <c r="B53" s="85"/>
+      <c r="C53" s="85"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="85"/>
+      <c r="F53" s="85"/>
+      <c r="G53" s="85"/>
+      <c r="H53" s="85"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="85"/>
+      <c r="K53" s="85"/>
+      <c r="L53" s="85"/>
+      <c r="M53" s="85"/>
+      <c r="N53" s="85"/>
+      <c r="O53" s="85"/>
+      <c r="P53" s="85"/>
+      <c r="Q53" s="85"/>
+      <c r="R53" s="85"/>
+      <c r="S53" s="85"/>
+      <c r="T53" s="85"/>
+      <c r="U53" s="85"/>
+      <c r="V53" s="85"/>
+      <c r="W53" s="86"/>
     </row>
     <row r="54" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="250"/>
-[...21 lines deleted...]
-      <c r="W54" s="252"/>
+      <c r="A54" s="84"/>
+      <c r="B54" s="85"/>
+      <c r="C54" s="85"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="85"/>
+      <c r="F54" s="85"/>
+      <c r="G54" s="85"/>
+      <c r="H54" s="85"/>
+      <c r="I54" s="85"/>
+      <c r="J54" s="85"/>
+      <c r="K54" s="85"/>
+      <c r="L54" s="85"/>
+      <c r="M54" s="85"/>
+      <c r="N54" s="85"/>
+      <c r="O54" s="85"/>
+      <c r="P54" s="85"/>
+      <c r="Q54" s="85"/>
+      <c r="R54" s="85"/>
+      <c r="S54" s="85"/>
+      <c r="T54" s="85"/>
+      <c r="U54" s="85"/>
+      <c r="V54" s="85"/>
+      <c r="W54" s="86"/>
     </row>
     <row r="55" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="29"/>
       <c r="C55" s="29"/>
       <c r="D55" s="29"/>
       <c r="E55" s="29"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
       <c r="H55" s="30"/>
       <c r="I55" s="30"/>
       <c r="J55" s="30"/>
       <c r="K55" s="30"/>
       <c r="L55" s="30"/>
       <c r="M55" s="30"/>
       <c r="N55" s="30"/>
       <c r="O55" s="30"/>
       <c r="P55" s="30"/>
       <c r="Q55" s="29"/>
       <c r="R55" s="29"/>
       <c r="S55" s="29"/>
       <c r="T55" s="29"/>
       <c r="U55" s="29"/>
       <c r="V55" s="29"/>
       <c r="W55" s="31"/>
     </row>
     <row r="56" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="247"/>
-[...21 lines deleted...]
-      <c r="W56" s="249"/>
+      <c r="A56" s="81"/>
+      <c r="B56" s="82"/>
+      <c r="C56" s="82"/>
+      <c r="D56" s="82"/>
+      <c r="E56" s="82"/>
+      <c r="F56" s="82"/>
+      <c r="G56" s="82"/>
+      <c r="H56" s="82"/>
+      <c r="I56" s="82"/>
+      <c r="J56" s="82"/>
+      <c r="K56" s="82"/>
+      <c r="L56" s="82"/>
+      <c r="M56" s="82"/>
+      <c r="N56" s="82"/>
+      <c r="O56" s="82"/>
+      <c r="P56" s="82"/>
+      <c r="Q56" s="82"/>
+      <c r="R56" s="82"/>
+      <c r="S56" s="82"/>
+      <c r="T56" s="82"/>
+      <c r="U56" s="82"/>
+      <c r="V56" s="82"/>
+      <c r="W56" s="83"/>
     </row>
     <row r="57" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="250"/>
-[...21 lines deleted...]
-      <c r="W57" s="252"/>
+      <c r="A57" s="84"/>
+      <c r="B57" s="85"/>
+      <c r="C57" s="85"/>
+      <c r="D57" s="85"/>
+      <c r="E57" s="85"/>
+      <c r="F57" s="85"/>
+      <c r="G57" s="85"/>
+      <c r="H57" s="85"/>
+      <c r="I57" s="85"/>
+      <c r="J57" s="85"/>
+      <c r="K57" s="85"/>
+      <c r="L57" s="85"/>
+      <c r="M57" s="85"/>
+      <c r="N57" s="85"/>
+      <c r="O57" s="85"/>
+      <c r="P57" s="85"/>
+      <c r="Q57" s="85"/>
+      <c r="R57" s="85"/>
+      <c r="S57" s="85"/>
+      <c r="T57" s="85"/>
+      <c r="U57" s="85"/>
+      <c r="V57" s="85"/>
+      <c r="W57" s="86"/>
     </row>
     <row r="58" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="250"/>
-[...21 lines deleted...]
-      <c r="W58" s="252"/>
+      <c r="A58" s="84"/>
+      <c r="B58" s="85"/>
+      <c r="C58" s="85"/>
+      <c r="D58" s="85"/>
+      <c r="E58" s="85"/>
+      <c r="F58" s="85"/>
+      <c r="G58" s="85"/>
+      <c r="H58" s="85"/>
+      <c r="I58" s="85"/>
+      <c r="J58" s="85"/>
+      <c r="K58" s="85"/>
+      <c r="L58" s="85"/>
+      <c r="M58" s="85"/>
+      <c r="N58" s="85"/>
+      <c r="O58" s="85"/>
+      <c r="P58" s="85"/>
+      <c r="Q58" s="85"/>
+      <c r="R58" s="85"/>
+      <c r="S58" s="85"/>
+      <c r="T58" s="85"/>
+      <c r="U58" s="85"/>
+      <c r="V58" s="85"/>
+      <c r="W58" s="86"/>
     </row>
     <row r="59" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B59" s="29"/>
       <c r="C59" s="29"/>
       <c r="D59" s="29"/>
       <c r="E59" s="29"/>
       <c r="F59" s="29"/>
       <c r="G59" s="29"/>
       <c r="H59" s="30"/>
       <c r="I59" s="30"/>
       <c r="J59" s="30"/>
       <c r="K59" s="30"/>
       <c r="L59" s="30"/>
       <c r="M59" s="30"/>
       <c r="N59" s="30"/>
       <c r="O59" s="30"/>
       <c r="P59" s="30"/>
       <c r="Q59" s="29"/>
       <c r="R59" s="29"/>
       <c r="S59" s="29"/>
       <c r="T59" s="29"/>
       <c r="U59" s="29"/>
       <c r="V59" s="29"/>
       <c r="W59" s="31"/>
     </row>
     <row r="60" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="247"/>
-[...21 lines deleted...]
-      <c r="W60" s="249"/>
+      <c r="A60" s="81"/>
+      <c r="B60" s="82"/>
+      <c r="C60" s="82"/>
+      <c r="D60" s="82"/>
+      <c r="E60" s="82"/>
+      <c r="F60" s="82"/>
+      <c r="G60" s="82"/>
+      <c r="H60" s="82"/>
+      <c r="I60" s="82"/>
+      <c r="J60" s="82"/>
+      <c r="K60" s="82"/>
+      <c r="L60" s="82"/>
+      <c r="M60" s="82"/>
+      <c r="N60" s="82"/>
+      <c r="O60" s="82"/>
+      <c r="P60" s="82"/>
+      <c r="Q60" s="82"/>
+      <c r="R60" s="82"/>
+      <c r="S60" s="82"/>
+      <c r="T60" s="82"/>
+      <c r="U60" s="82"/>
+      <c r="V60" s="82"/>
+      <c r="W60" s="83"/>
     </row>
     <row r="61" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="250"/>
-[...21 lines deleted...]
-      <c r="W61" s="252"/>
+      <c r="A61" s="84"/>
+      <c r="B61" s="85"/>
+      <c r="C61" s="85"/>
+      <c r="D61" s="85"/>
+      <c r="E61" s="85"/>
+      <c r="F61" s="85"/>
+      <c r="G61" s="85"/>
+      <c r="H61" s="85"/>
+      <c r="I61" s="85"/>
+      <c r="J61" s="85"/>
+      <c r="K61" s="85"/>
+      <c r="L61" s="85"/>
+      <c r="M61" s="85"/>
+      <c r="N61" s="85"/>
+      <c r="O61" s="85"/>
+      <c r="P61" s="85"/>
+      <c r="Q61" s="85"/>
+      <c r="R61" s="85"/>
+      <c r="S61" s="85"/>
+      <c r="T61" s="85"/>
+      <c r="U61" s="85"/>
+      <c r="V61" s="85"/>
+      <c r="W61" s="86"/>
     </row>
     <row r="62" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="250"/>
-[...21 lines deleted...]
-      <c r="W62" s="252"/>
+      <c r="A62" s="84"/>
+      <c r="B62" s="85"/>
+      <c r="C62" s="85"/>
+      <c r="D62" s="85"/>
+      <c r="E62" s="85"/>
+      <c r="F62" s="85"/>
+      <c r="G62" s="85"/>
+      <c r="H62" s="85"/>
+      <c r="I62" s="85"/>
+      <c r="J62" s="85"/>
+      <c r="K62" s="85"/>
+      <c r="L62" s="85"/>
+      <c r="M62" s="85"/>
+      <c r="N62" s="85"/>
+      <c r="O62" s="85"/>
+      <c r="P62" s="85"/>
+      <c r="Q62" s="85"/>
+      <c r="R62" s="85"/>
+      <c r="S62" s="85"/>
+      <c r="T62" s="85"/>
+      <c r="U62" s="85"/>
+      <c r="V62" s="85"/>
+      <c r="W62" s="86"/>
     </row>
     <row r="63" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="29"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="30"/>
       <c r="I63" s="30"/>
       <c r="J63" s="30"/>
       <c r="K63" s="30"/>
       <c r="L63" s="30"/>
       <c r="M63" s="30"/>
       <c r="N63" s="30"/>
       <c r="O63" s="30"/>
       <c r="P63" s="30"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="29"/>
       <c r="U63" s="29"/>
       <c r="V63" s="29"/>
       <c r="W63" s="31"/>
     </row>
     <row r="64" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A64" s="247"/>
-[...21 lines deleted...]
-      <c r="W64" s="249"/>
+      <c r="A64" s="81"/>
+      <c r="B64" s="82"/>
+      <c r="C64" s="82"/>
+      <c r="D64" s="82"/>
+      <c r="E64" s="82"/>
+      <c r="F64" s="82"/>
+      <c r="G64" s="82"/>
+      <c r="H64" s="82"/>
+      <c r="I64" s="82"/>
+      <c r="J64" s="82"/>
+      <c r="K64" s="82"/>
+      <c r="L64" s="82"/>
+      <c r="M64" s="82"/>
+      <c r="N64" s="82"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="82"/>
+      <c r="Q64" s="82"/>
+      <c r="R64" s="82"/>
+      <c r="S64" s="82"/>
+      <c r="T64" s="82"/>
+      <c r="U64" s="82"/>
+      <c r="V64" s="82"/>
+      <c r="W64" s="83"/>
     </row>
     <row r="65" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="250"/>
-[...21 lines deleted...]
-      <c r="W65" s="252"/>
+      <c r="A65" s="84"/>
+      <c r="B65" s="85"/>
+      <c r="C65" s="85"/>
+      <c r="D65" s="85"/>
+      <c r="E65" s="85"/>
+      <c r="F65" s="85"/>
+      <c r="G65" s="85"/>
+      <c r="H65" s="85"/>
+      <c r="I65" s="85"/>
+      <c r="J65" s="85"/>
+      <c r="K65" s="85"/>
+      <c r="L65" s="85"/>
+      <c r="M65" s="85"/>
+      <c r="N65" s="85"/>
+      <c r="O65" s="85"/>
+      <c r="P65" s="85"/>
+      <c r="Q65" s="85"/>
+      <c r="R65" s="85"/>
+      <c r="S65" s="85"/>
+      <c r="T65" s="85"/>
+      <c r="U65" s="85"/>
+      <c r="V65" s="85"/>
+      <c r="W65" s="86"/>
     </row>
     <row r="66" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="250"/>
-[...21 lines deleted...]
-      <c r="W66" s="252"/>
+      <c r="A66" s="84"/>
+      <c r="B66" s="85"/>
+      <c r="C66" s="85"/>
+      <c r="D66" s="85"/>
+      <c r="E66" s="85"/>
+      <c r="F66" s="85"/>
+      <c r="G66" s="85"/>
+      <c r="H66" s="85"/>
+      <c r="I66" s="85"/>
+      <c r="J66" s="85"/>
+      <c r="K66" s="85"/>
+      <c r="L66" s="85"/>
+      <c r="M66" s="85"/>
+      <c r="N66" s="85"/>
+      <c r="O66" s="85"/>
+      <c r="P66" s="85"/>
+      <c r="Q66" s="85"/>
+      <c r="R66" s="85"/>
+      <c r="S66" s="85"/>
+      <c r="T66" s="85"/>
+      <c r="U66" s="85"/>
+      <c r="V66" s="85"/>
+      <c r="W66" s="86"/>
     </row>
     <row r="67" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B67" s="29"/>
       <c r="C67" s="29"/>
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
       <c r="G67" s="29"/>
       <c r="H67" s="30"/>
       <c r="I67" s="30"/>
       <c r="J67" s="30"/>
       <c r="K67" s="30"/>
       <c r="L67" s="30"/>
       <c r="M67" s="30"/>
       <c r="N67" s="30"/>
       <c r="O67" s="30"/>
       <c r="P67" s="30"/>
       <c r="Q67" s="29"/>
       <c r="R67" s="29"/>
       <c r="S67" s="29"/>
       <c r="T67" s="29"/>
       <c r="U67" s="29"/>
       <c r="V67" s="29"/>
       <c r="W67" s="31"/>
     </row>
     <row r="68" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="247"/>
-[...21 lines deleted...]
-      <c r="W68" s="249"/>
+      <c r="A68" s="81"/>
+      <c r="B68" s="82"/>
+      <c r="C68" s="82"/>
+      <c r="D68" s="82"/>
+      <c r="E68" s="82"/>
+      <c r="F68" s="82"/>
+      <c r="G68" s="82"/>
+      <c r="H68" s="82"/>
+      <c r="I68" s="82"/>
+      <c r="J68" s="82"/>
+      <c r="K68" s="82"/>
+      <c r="L68" s="82"/>
+      <c r="M68" s="82"/>
+      <c r="N68" s="82"/>
+      <c r="O68" s="82"/>
+      <c r="P68" s="82"/>
+      <c r="Q68" s="82"/>
+      <c r="R68" s="82"/>
+      <c r="S68" s="82"/>
+      <c r="T68" s="82"/>
+      <c r="U68" s="82"/>
+      <c r="V68" s="82"/>
+      <c r="W68" s="83"/>
     </row>
     <row r="69" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="250"/>
-[...21 lines deleted...]
-      <c r="W69" s="252"/>
+      <c r="A69" s="84"/>
+      <c r="B69" s="85"/>
+      <c r="C69" s="85"/>
+      <c r="D69" s="85"/>
+      <c r="E69" s="85"/>
+      <c r="F69" s="85"/>
+      <c r="G69" s="85"/>
+      <c r="H69" s="85"/>
+      <c r="I69" s="85"/>
+      <c r="J69" s="85"/>
+      <c r="K69" s="85"/>
+      <c r="L69" s="85"/>
+      <c r="M69" s="85"/>
+      <c r="N69" s="85"/>
+      <c r="O69" s="85"/>
+      <c r="P69" s="85"/>
+      <c r="Q69" s="85"/>
+      <c r="R69" s="85"/>
+      <c r="S69" s="85"/>
+      <c r="T69" s="85"/>
+      <c r="U69" s="85"/>
+      <c r="V69" s="85"/>
+      <c r="W69" s="86"/>
     </row>
     <row r="70" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="250"/>
-[...21 lines deleted...]
-      <c r="W70" s="252"/>
+      <c r="A70" s="84"/>
+      <c r="B70" s="85"/>
+      <c r="C70" s="85"/>
+      <c r="D70" s="85"/>
+      <c r="E70" s="85"/>
+      <c r="F70" s="85"/>
+      <c r="G70" s="85"/>
+      <c r="H70" s="85"/>
+      <c r="I70" s="85"/>
+      <c r="J70" s="85"/>
+      <c r="K70" s="85"/>
+      <c r="L70" s="85"/>
+      <c r="M70" s="85"/>
+      <c r="N70" s="85"/>
+      <c r="O70" s="85"/>
+      <c r="P70" s="85"/>
+      <c r="Q70" s="85"/>
+      <c r="R70" s="85"/>
+      <c r="S70" s="85"/>
+      <c r="T70" s="85"/>
+      <c r="U70" s="85"/>
+      <c r="V70" s="85"/>
+      <c r="W70" s="86"/>
     </row>
     <row r="71" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="108" t="s">
+      <c r="A71" s="279" t="s">
         <v>57</v>
       </c>
-      <c r="B71" s="109"/>
-[...20 lines deleted...]
-      <c r="W71" s="110"/>
+      <c r="B71" s="280"/>
+      <c r="C71" s="280"/>
+      <c r="D71" s="280"/>
+      <c r="E71" s="280"/>
+      <c r="F71" s="280"/>
+      <c r="G71" s="280"/>
+      <c r="H71" s="280"/>
+      <c r="I71" s="280"/>
+      <c r="J71" s="280"/>
+      <c r="K71" s="280"/>
+      <c r="L71" s="280"/>
+      <c r="M71" s="280"/>
+      <c r="N71" s="280"/>
+      <c r="O71" s="280"/>
+      <c r="P71" s="280"/>
+      <c r="Q71" s="280"/>
+      <c r="R71" s="280"/>
+      <c r="S71" s="280"/>
+      <c r="T71" s="280"/>
+      <c r="U71" s="280"/>
+      <c r="V71" s="280"/>
+      <c r="W71" s="281"/>
     </row>
     <row r="72" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="111"/>
-[...21 lines deleted...]
-      <c r="W72" s="113"/>
+      <c r="A72" s="282"/>
+      <c r="B72" s="283"/>
+      <c r="C72" s="283"/>
+      <c r="D72" s="283"/>
+      <c r="E72" s="283"/>
+      <c r="F72" s="283"/>
+      <c r="G72" s="283"/>
+      <c r="H72" s="283"/>
+      <c r="I72" s="283"/>
+      <c r="J72" s="283"/>
+      <c r="K72" s="283"/>
+      <c r="L72" s="283"/>
+      <c r="M72" s="283"/>
+      <c r="N72" s="283"/>
+      <c r="O72" s="283"/>
+      <c r="P72" s="283"/>
+      <c r="Q72" s="283"/>
+      <c r="R72" s="283"/>
+      <c r="S72" s="283"/>
+      <c r="T72" s="283"/>
+      <c r="U72" s="283"/>
+      <c r="V72" s="283"/>
+      <c r="W72" s="284"/>
     </row>
     <row r="73" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A73" s="33"/>
       <c r="B73" s="33"/>
       <c r="C73" s="33"/>
       <c r="D73" s="33"/>
       <c r="E73" s="33"/>
       <c r="F73" s="33"/>
       <c r="G73" s="33"/>
       <c r="H73" s="33"/>
       <c r="I73" s="33"/>
       <c r="J73" s="33"/>
       <c r="K73" s="33"/>
       <c r="L73" s="33"/>
       <c r="M73" s="33"/>
       <c r="N73" s="33"/>
       <c r="O73" s="33"/>
       <c r="P73" s="33"/>
       <c r="Q73" s="33"/>
       <c r="R73" s="33"/>
       <c r="S73" s="33"/>
       <c r="T73" s="33"/>
       <c r="U73" s="33"/>
       <c r="V73" s="33"/>
       <c r="W73" s="33"/>
@@ -5986,556 +5954,556 @@
       <c r="A75" s="26"/>
       <c r="B75" s="25"/>
       <c r="C75" s="25"/>
       <c r="D75" s="25"/>
       <c r="E75" s="25"/>
       <c r="F75" s="25"/>
       <c r="G75" s="25"/>
       <c r="H75" s="26"/>
       <c r="I75" s="26"/>
       <c r="J75" s="26"/>
       <c r="K75" s="26"/>
       <c r="L75" s="26"/>
       <c r="M75" s="26"/>
       <c r="N75" s="26"/>
       <c r="O75" s="26"/>
       <c r="P75" s="26"/>
       <c r="Q75" s="25"/>
       <c r="R75" s="25"/>
       <c r="S75" s="25"/>
       <c r="T75" s="25"/>
       <c r="U75" s="25"/>
       <c r="V75" s="25"/>
       <c r="W75" s="27"/>
     </row>
     <row r="76" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="253" t="s">
+      <c r="A76" s="90" t="s">
         <v>40</v>
       </c>
-      <c r="B76" s="254"/>
-[...20 lines deleted...]
-      <c r="W76" s="255"/>
+      <c r="B76" s="126"/>
+      <c r="C76" s="126"/>
+      <c r="D76" s="126"/>
+      <c r="E76" s="126"/>
+      <c r="F76" s="126"/>
+      <c r="G76" s="126"/>
+      <c r="H76" s="126"/>
+      <c r="I76" s="126"/>
+      <c r="J76" s="126"/>
+      <c r="K76" s="126"/>
+      <c r="L76" s="126"/>
+      <c r="M76" s="126"/>
+      <c r="N76" s="126"/>
+      <c r="O76" s="126"/>
+      <c r="P76" s="126"/>
+      <c r="Q76" s="126"/>
+      <c r="R76" s="126"/>
+      <c r="S76" s="126"/>
+      <c r="T76" s="126"/>
+      <c r="U76" s="126"/>
+      <c r="V76" s="126"/>
+      <c r="W76" s="127"/>
     </row>
     <row r="77" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="256"/>
-[...21 lines deleted...]
-      <c r="W77" s="258"/>
+      <c r="A77" s="128"/>
+      <c r="B77" s="129"/>
+      <c r="C77" s="129"/>
+      <c r="D77" s="129"/>
+      <c r="E77" s="129"/>
+      <c r="F77" s="129"/>
+      <c r="G77" s="129"/>
+      <c r="H77" s="129"/>
+      <c r="I77" s="129"/>
+      <c r="J77" s="129"/>
+      <c r="K77" s="129"/>
+      <c r="L77" s="129"/>
+      <c r="M77" s="129"/>
+      <c r="N77" s="129"/>
+      <c r="O77" s="129"/>
+      <c r="P77" s="129"/>
+      <c r="Q77" s="129"/>
+      <c r="R77" s="129"/>
+      <c r="S77" s="129"/>
+      <c r="T77" s="129"/>
+      <c r="U77" s="129"/>
+      <c r="V77" s="129"/>
+      <c r="W77" s="130"/>
     </row>
     <row r="78" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="247"/>
-[...21 lines deleted...]
-      <c r="W78" s="249"/>
+      <c r="A78" s="81"/>
+      <c r="B78" s="82"/>
+      <c r="C78" s="82"/>
+      <c r="D78" s="82"/>
+      <c r="E78" s="82"/>
+      <c r="F78" s="82"/>
+      <c r="G78" s="82"/>
+      <c r="H78" s="82"/>
+      <c r="I78" s="82"/>
+      <c r="J78" s="82"/>
+      <c r="K78" s="82"/>
+      <c r="L78" s="82"/>
+      <c r="M78" s="82"/>
+      <c r="N78" s="82"/>
+      <c r="O78" s="82"/>
+      <c r="P78" s="82"/>
+      <c r="Q78" s="82"/>
+      <c r="R78" s="82"/>
+      <c r="S78" s="82"/>
+      <c r="T78" s="82"/>
+      <c r="U78" s="82"/>
+      <c r="V78" s="82"/>
+      <c r="W78" s="83"/>
     </row>
     <row r="79" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="250"/>
-[...21 lines deleted...]
-      <c r="W79" s="252"/>
+      <c r="A79" s="84"/>
+      <c r="B79" s="85"/>
+      <c r="C79" s="85"/>
+      <c r="D79" s="85"/>
+      <c r="E79" s="85"/>
+      <c r="F79" s="85"/>
+      <c r="G79" s="85"/>
+      <c r="H79" s="85"/>
+      <c r="I79" s="85"/>
+      <c r="J79" s="85"/>
+      <c r="K79" s="85"/>
+      <c r="L79" s="85"/>
+      <c r="M79" s="85"/>
+      <c r="N79" s="85"/>
+      <c r="O79" s="85"/>
+      <c r="P79" s="85"/>
+      <c r="Q79" s="85"/>
+      <c r="R79" s="85"/>
+      <c r="S79" s="85"/>
+      <c r="T79" s="85"/>
+      <c r="U79" s="85"/>
+      <c r="V79" s="85"/>
+      <c r="W79" s="86"/>
     </row>
     <row r="80" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="250"/>
-[...21 lines deleted...]
-      <c r="W80" s="252"/>
+      <c r="A80" s="84"/>
+      <c r="B80" s="85"/>
+      <c r="C80" s="85"/>
+      <c r="D80" s="85"/>
+      <c r="E80" s="85"/>
+      <c r="F80" s="85"/>
+      <c r="G80" s="85"/>
+      <c r="H80" s="85"/>
+      <c r="I80" s="85"/>
+      <c r="J80" s="85"/>
+      <c r="K80" s="85"/>
+      <c r="L80" s="85"/>
+      <c r="M80" s="85"/>
+      <c r="N80" s="85"/>
+      <c r="O80" s="85"/>
+      <c r="P80" s="85"/>
+      <c r="Q80" s="85"/>
+      <c r="R80" s="85"/>
+      <c r="S80" s="85"/>
+      <c r="T80" s="85"/>
+      <c r="U80" s="85"/>
+      <c r="V80" s="85"/>
+      <c r="W80" s="86"/>
     </row>
     <row r="81" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="250"/>
-[...21 lines deleted...]
-      <c r="W81" s="252"/>
+      <c r="A81" s="84"/>
+      <c r="B81" s="85"/>
+      <c r="C81" s="85"/>
+      <c r="D81" s="85"/>
+      <c r="E81" s="85"/>
+      <c r="F81" s="85"/>
+      <c r="G81" s="85"/>
+      <c r="H81" s="85"/>
+      <c r="I81" s="85"/>
+      <c r="J81" s="85"/>
+      <c r="K81" s="85"/>
+      <c r="L81" s="85"/>
+      <c r="M81" s="85"/>
+      <c r="N81" s="85"/>
+      <c r="O81" s="85"/>
+      <c r="P81" s="85"/>
+      <c r="Q81" s="85"/>
+      <c r="R81" s="85"/>
+      <c r="S81" s="85"/>
+      <c r="T81" s="85"/>
+      <c r="U81" s="85"/>
+      <c r="V81" s="85"/>
+      <c r="W81" s="86"/>
     </row>
     <row r="82" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="302"/>
-[...21 lines deleted...]
-      <c r="W82" s="304"/>
+      <c r="A82" s="87"/>
+      <c r="B82" s="88"/>
+      <c r="C82" s="88"/>
+      <c r="D82" s="88"/>
+      <c r="E82" s="88"/>
+      <c r="F82" s="88"/>
+      <c r="G82" s="88"/>
+      <c r="H82" s="88"/>
+      <c r="I82" s="88"/>
+      <c r="J82" s="88"/>
+      <c r="K82" s="88"/>
+      <c r="L82" s="88"/>
+      <c r="M82" s="88"/>
+      <c r="N82" s="88"/>
+      <c r="O82" s="88"/>
+      <c r="P82" s="88"/>
+      <c r="Q82" s="88"/>
+      <c r="R82" s="88"/>
+      <c r="S82" s="88"/>
+      <c r="T82" s="88"/>
+      <c r="U82" s="88"/>
+      <c r="V82" s="88"/>
+      <c r="W82" s="89"/>
     </row>
     <row r="83" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A83" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B83" s="29"/>
       <c r="C83" s="29"/>
       <c r="D83" s="29"/>
       <c r="E83" s="29"/>
       <c r="F83" s="29"/>
       <c r="G83" s="29"/>
       <c r="H83" s="30"/>
       <c r="I83" s="30"/>
       <c r="J83" s="30"/>
       <c r="K83" s="30"/>
       <c r="L83" s="30"/>
       <c r="M83" s="30"/>
       <c r="N83" s="30"/>
       <c r="O83" s="30"/>
       <c r="P83" s="30"/>
       <c r="Q83" s="29"/>
       <c r="R83" s="29"/>
       <c r="S83" s="29"/>
       <c r="T83" s="29"/>
       <c r="U83" s="29"/>
       <c r="V83" s="29"/>
       <c r="W83" s="31"/>
     </row>
     <row r="84" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A84" s="247"/>
-[...21 lines deleted...]
-      <c r="W84" s="249"/>
+      <c r="A84" s="81"/>
+      <c r="B84" s="82"/>
+      <c r="C84" s="82"/>
+      <c r="D84" s="82"/>
+      <c r="E84" s="82"/>
+      <c r="F84" s="82"/>
+      <c r="G84" s="82"/>
+      <c r="H84" s="82"/>
+      <c r="I84" s="82"/>
+      <c r="J84" s="82"/>
+      <c r="K84" s="82"/>
+      <c r="L84" s="82"/>
+      <c r="M84" s="82"/>
+      <c r="N84" s="82"/>
+      <c r="O84" s="82"/>
+      <c r="P84" s="82"/>
+      <c r="Q84" s="82"/>
+      <c r="R84" s="82"/>
+      <c r="S84" s="82"/>
+      <c r="T84" s="82"/>
+      <c r="U84" s="82"/>
+      <c r="V84" s="82"/>
+      <c r="W84" s="83"/>
     </row>
     <row r="85" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A85" s="250"/>
-[...21 lines deleted...]
-      <c r="W85" s="252"/>
+      <c r="A85" s="84"/>
+      <c r="B85" s="85"/>
+      <c r="C85" s="85"/>
+      <c r="D85" s="85"/>
+      <c r="E85" s="85"/>
+      <c r="F85" s="85"/>
+      <c r="G85" s="85"/>
+      <c r="H85" s="85"/>
+      <c r="I85" s="85"/>
+      <c r="J85" s="85"/>
+      <c r="K85" s="85"/>
+      <c r="L85" s="85"/>
+      <c r="M85" s="85"/>
+      <c r="N85" s="85"/>
+      <c r="O85" s="85"/>
+      <c r="P85" s="85"/>
+      <c r="Q85" s="85"/>
+      <c r="R85" s="85"/>
+      <c r="S85" s="85"/>
+      <c r="T85" s="85"/>
+      <c r="U85" s="85"/>
+      <c r="V85" s="85"/>
+      <c r="W85" s="86"/>
     </row>
     <row r="86" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A86" s="250"/>
-[...21 lines deleted...]
-      <c r="W86" s="252"/>
+      <c r="A86" s="84"/>
+      <c r="B86" s="85"/>
+      <c r="C86" s="85"/>
+      <c r="D86" s="85"/>
+      <c r="E86" s="85"/>
+      <c r="F86" s="85"/>
+      <c r="G86" s="85"/>
+      <c r="H86" s="85"/>
+      <c r="I86" s="85"/>
+      <c r="J86" s="85"/>
+      <c r="K86" s="85"/>
+      <c r="L86" s="85"/>
+      <c r="M86" s="85"/>
+      <c r="N86" s="85"/>
+      <c r="O86" s="85"/>
+      <c r="P86" s="85"/>
+      <c r="Q86" s="85"/>
+      <c r="R86" s="85"/>
+      <c r="S86" s="85"/>
+      <c r="T86" s="85"/>
+      <c r="U86" s="85"/>
+      <c r="V86" s="85"/>
+      <c r="W86" s="86"/>
     </row>
     <row r="87" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A87" s="250"/>
-[...21 lines deleted...]
-      <c r="W87" s="252"/>
+      <c r="A87" s="84"/>
+      <c r="B87" s="85"/>
+      <c r="C87" s="85"/>
+      <c r="D87" s="85"/>
+      <c r="E87" s="85"/>
+      <c r="F87" s="85"/>
+      <c r="G87" s="85"/>
+      <c r="H87" s="85"/>
+      <c r="I87" s="85"/>
+      <c r="J87" s="85"/>
+      <c r="K87" s="85"/>
+      <c r="L87" s="85"/>
+      <c r="M87" s="85"/>
+      <c r="N87" s="85"/>
+      <c r="O87" s="85"/>
+      <c r="P87" s="85"/>
+      <c r="Q87" s="85"/>
+      <c r="R87" s="85"/>
+      <c r="S87" s="85"/>
+      <c r="T87" s="85"/>
+      <c r="U87" s="85"/>
+      <c r="V87" s="85"/>
+      <c r="W87" s="86"/>
     </row>
     <row r="88" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="302"/>
-[...21 lines deleted...]
-      <c r="W88" s="304"/>
+      <c r="A88" s="87"/>
+      <c r="B88" s="88"/>
+      <c r="C88" s="88"/>
+      <c r="D88" s="88"/>
+      <c r="E88" s="88"/>
+      <c r="F88" s="88"/>
+      <c r="G88" s="88"/>
+      <c r="H88" s="88"/>
+      <c r="I88" s="88"/>
+      <c r="J88" s="88"/>
+      <c r="K88" s="88"/>
+      <c r="L88" s="88"/>
+      <c r="M88" s="88"/>
+      <c r="N88" s="88"/>
+      <c r="O88" s="88"/>
+      <c r="P88" s="88"/>
+      <c r="Q88" s="88"/>
+      <c r="R88" s="88"/>
+      <c r="S88" s="88"/>
+      <c r="T88" s="88"/>
+      <c r="U88" s="88"/>
+      <c r="V88" s="88"/>
+      <c r="W88" s="89"/>
     </row>
     <row r="89" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A89" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B89" s="29"/>
       <c r="C89" s="29"/>
       <c r="D89" s="29"/>
       <c r="E89" s="29"/>
       <c r="F89" s="29"/>
       <c r="G89" s="29"/>
       <c r="H89" s="30"/>
       <c r="I89" s="30"/>
       <c r="J89" s="30"/>
       <c r="K89" s="30"/>
       <c r="L89" s="30"/>
       <c r="M89" s="30"/>
       <c r="N89" s="30"/>
       <c r="O89" s="30"/>
       <c r="P89" s="30"/>
       <c r="Q89" s="29"/>
       <c r="R89" s="29"/>
       <c r="S89" s="29"/>
       <c r="T89" s="29"/>
       <c r="U89" s="29"/>
       <c r="V89" s="29"/>
       <c r="W89" s="31"/>
     </row>
     <row r="90" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A90" s="247"/>
-[...21 lines deleted...]
-      <c r="W90" s="249"/>
+      <c r="A90" s="81"/>
+      <c r="B90" s="82"/>
+      <c r="C90" s="82"/>
+      <c r="D90" s="82"/>
+      <c r="E90" s="82"/>
+      <c r="F90" s="82"/>
+      <c r="G90" s="82"/>
+      <c r="H90" s="82"/>
+      <c r="I90" s="82"/>
+      <c r="J90" s="82"/>
+      <c r="K90" s="82"/>
+      <c r="L90" s="82"/>
+      <c r="M90" s="82"/>
+      <c r="N90" s="82"/>
+      <c r="O90" s="82"/>
+      <c r="P90" s="82"/>
+      <c r="Q90" s="82"/>
+      <c r="R90" s="82"/>
+      <c r="S90" s="82"/>
+      <c r="T90" s="82"/>
+      <c r="U90" s="82"/>
+      <c r="V90" s="82"/>
+      <c r="W90" s="83"/>
     </row>
     <row r="91" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="250"/>
-[...21 lines deleted...]
-      <c r="W91" s="252"/>
+      <c r="A91" s="84"/>
+      <c r="B91" s="85"/>
+      <c r="C91" s="85"/>
+      <c r="D91" s="85"/>
+      <c r="E91" s="85"/>
+      <c r="F91" s="85"/>
+      <c r="G91" s="85"/>
+      <c r="H91" s="85"/>
+      <c r="I91" s="85"/>
+      <c r="J91" s="85"/>
+      <c r="K91" s="85"/>
+      <c r="L91" s="85"/>
+      <c r="M91" s="85"/>
+      <c r="N91" s="85"/>
+      <c r="O91" s="85"/>
+      <c r="P91" s="85"/>
+      <c r="Q91" s="85"/>
+      <c r="R91" s="85"/>
+      <c r="S91" s="85"/>
+      <c r="T91" s="85"/>
+      <c r="U91" s="85"/>
+      <c r="V91" s="85"/>
+      <c r="W91" s="86"/>
     </row>
     <row r="92" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A92" s="250"/>
-[...21 lines deleted...]
-      <c r="W92" s="252"/>
+      <c r="A92" s="84"/>
+      <c r="B92" s="85"/>
+      <c r="C92" s="85"/>
+      <c r="D92" s="85"/>
+      <c r="E92" s="85"/>
+      <c r="F92" s="85"/>
+      <c r="G92" s="85"/>
+      <c r="H92" s="85"/>
+      <c r="I92" s="85"/>
+      <c r="J92" s="85"/>
+      <c r="K92" s="85"/>
+      <c r="L92" s="85"/>
+      <c r="M92" s="85"/>
+      <c r="N92" s="85"/>
+      <c r="O92" s="85"/>
+      <c r="P92" s="85"/>
+      <c r="Q92" s="85"/>
+      <c r="R92" s="85"/>
+      <c r="S92" s="85"/>
+      <c r="T92" s="85"/>
+      <c r="U92" s="85"/>
+      <c r="V92" s="85"/>
+      <c r="W92" s="86"/>
     </row>
     <row r="93" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A93" s="302"/>
-[...21 lines deleted...]
-      <c r="W93" s="304"/>
+      <c r="A93" s="87"/>
+      <c r="B93" s="88"/>
+      <c r="C93" s="88"/>
+      <c r="D93" s="88"/>
+      <c r="E93" s="88"/>
+      <c r="F93" s="88"/>
+      <c r="G93" s="88"/>
+      <c r="H93" s="88"/>
+      <c r="I93" s="88"/>
+      <c r="J93" s="88"/>
+      <c r="K93" s="88"/>
+      <c r="L93" s="88"/>
+      <c r="M93" s="88"/>
+      <c r="N93" s="88"/>
+      <c r="O93" s="88"/>
+      <c r="P93" s="88"/>
+      <c r="Q93" s="88"/>
+      <c r="R93" s="88"/>
+      <c r="S93" s="88"/>
+      <c r="T93" s="88"/>
+      <c r="U93" s="88"/>
+      <c r="V93" s="88"/>
+      <c r="W93" s="89"/>
     </row>
     <row r="94" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A94" s="253" t="s">
+      <c r="A94" s="90" t="s">
         <v>58</v>
       </c>
-      <c r="B94" s="305"/>
-[...20 lines deleted...]
-      <c r="W94" s="306"/>
+      <c r="B94" s="91"/>
+      <c r="C94" s="91"/>
+      <c r="D94" s="91"/>
+      <c r="E94" s="91"/>
+      <c r="F94" s="91"/>
+      <c r="G94" s="91"/>
+      <c r="H94" s="91"/>
+      <c r="I94" s="91"/>
+      <c r="J94" s="91"/>
+      <c r="K94" s="91"/>
+      <c r="L94" s="91"/>
+      <c r="M94" s="91"/>
+      <c r="N94" s="91"/>
+      <c r="O94" s="91"/>
+      <c r="P94" s="91"/>
+      <c r="Q94" s="91"/>
+      <c r="R94" s="91"/>
+      <c r="S94" s="91"/>
+      <c r="T94" s="91"/>
+      <c r="U94" s="91"/>
+      <c r="V94" s="91"/>
+      <c r="W94" s="92"/>
     </row>
     <row r="95" spans="1:23" s="2" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A95" s="307"/>
-[...21 lines deleted...]
-      <c r="W95" s="309"/>
+      <c r="A95" s="93"/>
+      <c r="B95" s="94"/>
+      <c r="C95" s="94"/>
+      <c r="D95" s="94"/>
+      <c r="E95" s="94"/>
+      <c r="F95" s="94"/>
+      <c r="G95" s="94"/>
+      <c r="H95" s="94"/>
+      <c r="I95" s="94"/>
+      <c r="J95" s="94"/>
+      <c r="K95" s="94"/>
+      <c r="L95" s="94"/>
+      <c r="M95" s="94"/>
+      <c r="N95" s="94"/>
+      <c r="O95" s="94"/>
+      <c r="P95" s="94"/>
+      <c r="Q95" s="94"/>
+      <c r="R95" s="94"/>
+      <c r="S95" s="94"/>
+      <c r="T95" s="94"/>
+      <c r="U95" s="94"/>
+      <c r="V95" s="94"/>
+      <c r="W95" s="95"/>
     </row>
     <row r="96" spans="1:23" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A96" s="34"/>
       <c r="B96" s="34"/>
       <c r="C96" s="34"/>
       <c r="D96" s="34"/>
       <c r="E96" s="34"/>
       <c r="F96" s="34"/>
       <c r="G96" s="34"/>
       <c r="H96" s="34"/>
       <c r="I96" s="34"/>
       <c r="J96" s="34"/>
       <c r="K96" s="34"/>
       <c r="L96" s="34"/>
       <c r="M96" s="34"/>
       <c r="N96" s="34"/>
       <c r="O96" s="34"/>
       <c r="P96" s="34"/>
       <c r="Q96" s="35"/>
       <c r="R96" s="35"/>
       <c r="S96" s="35"/>
       <c r="T96" s="35"/>
       <c r="U96" s="35"/>
       <c r="V96" s="35"/>
       <c r="W96" s="35"/>
@@ -6720,97 +6688,97 @@
       <c r="B104" s="37"/>
       <c r="C104" s="37"/>
       <c r="D104" s="37"/>
       <c r="E104" s="37"/>
       <c r="F104" s="37"/>
       <c r="G104" s="37"/>
       <c r="H104" s="37"/>
       <c r="I104" s="37"/>
       <c r="J104" s="37"/>
       <c r="K104" s="37"/>
       <c r="L104" s="37"/>
       <c r="M104" s="37"/>
       <c r="N104" s="37"/>
       <c r="O104" s="37"/>
       <c r="P104" s="37"/>
       <c r="Q104" s="37"/>
       <c r="R104" s="37"/>
       <c r="S104" s="37"/>
       <c r="T104" s="37"/>
       <c r="U104" s="37"/>
       <c r="V104" s="40"/>
       <c r="W104" s="40"/>
     </row>
     <row r="105" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A105" s="36"/>
-      <c r="B105" s="279" t="s">
+      <c r="B105" s="157" t="s">
         <v>20</v>
       </c>
-      <c r="C105" s="279"/>
-[...17 lines deleted...]
-      <c r="U105" s="279"/>
+      <c r="C105" s="157"/>
+      <c r="D105" s="157"/>
+      <c r="E105" s="157"/>
+      <c r="F105" s="157"/>
+      <c r="G105" s="157"/>
+      <c r="H105" s="157"/>
+      <c r="I105" s="157"/>
+      <c r="J105" s="157"/>
+      <c r="K105" s="157"/>
+      <c r="L105" s="157"/>
+      <c r="M105" s="157"/>
+      <c r="N105" s="157"/>
+      <c r="O105" s="157"/>
+      <c r="P105" s="157"/>
+      <c r="Q105" s="157"/>
+      <c r="R105" s="157"/>
+      <c r="S105" s="157"/>
+      <c r="T105" s="157"/>
+      <c r="U105" s="157"/>
       <c r="V105" s="40"/>
       <c r="W105" s="40"/>
     </row>
     <row r="106" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A106" s="36"/>
-      <c r="B106" s="279"/>
-[...18 lines deleted...]
-      <c r="U106" s="279"/>
+      <c r="B106" s="157"/>
+      <c r="C106" s="157"/>
+      <c r="D106" s="157"/>
+      <c r="E106" s="157"/>
+      <c r="F106" s="157"/>
+      <c r="G106" s="157"/>
+      <c r="H106" s="157"/>
+      <c r="I106" s="157"/>
+      <c r="J106" s="157"/>
+      <c r="K106" s="157"/>
+      <c r="L106" s="157"/>
+      <c r="M106" s="157"/>
+      <c r="N106" s="157"/>
+      <c r="O106" s="157"/>
+      <c r="P106" s="157"/>
+      <c r="Q106" s="157"/>
+      <c r="R106" s="157"/>
+      <c r="S106" s="157"/>
+      <c r="T106" s="157"/>
+      <c r="U106" s="157"/>
       <c r="V106" s="40"/>
       <c r="W106" s="40"/>
     </row>
     <row r="107" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A107" s="36"/>
       <c r="B107" s="37"/>
       <c r="C107" s="38"/>
       <c r="D107" s="38"/>
       <c r="E107" s="38"/>
       <c r="F107" s="38"/>
       <c r="G107" s="38"/>
       <c r="H107" s="38"/>
       <c r="I107" s="38"/>
       <c r="J107" s="38"/>
       <c r="K107" s="37"/>
       <c r="L107" s="37"/>
       <c r="M107" s="38"/>
       <c r="N107" s="38"/>
       <c r="O107" s="38"/>
       <c r="P107" s="38"/>
       <c r="Q107" s="38"/>
       <c r="R107" s="38"/>
       <c r="S107" s="38"/>
       <c r="T107" s="38"/>
       <c r="U107" s="39"/>
@@ -6822,97 +6790,97 @@
       <c r="B108" s="40"/>
       <c r="C108" s="40"/>
       <c r="D108" s="40"/>
       <c r="E108" s="40"/>
       <c r="F108" s="40"/>
       <c r="G108" s="40"/>
       <c r="H108" s="40"/>
       <c r="I108" s="40"/>
       <c r="J108" s="40"/>
       <c r="K108" s="40"/>
       <c r="L108" s="40"/>
       <c r="M108" s="40"/>
       <c r="N108" s="40"/>
       <c r="O108" s="40"/>
       <c r="P108" s="40"/>
       <c r="Q108" s="40"/>
       <c r="R108" s="40"/>
       <c r="S108" s="40"/>
       <c r="T108" s="40"/>
       <c r="U108" s="40"/>
       <c r="V108" s="40"/>
       <c r="W108" s="40"/>
     </row>
     <row r="109" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A109" s="36"/>
-      <c r="B109" s="114" t="s">
+      <c r="B109" s="153" t="s">
         <v>33</v>
       </c>
-      <c r="C109" s="114"/>
-[...17 lines deleted...]
-      <c r="U109" s="116"/>
+      <c r="C109" s="153"/>
+      <c r="D109" s="153"/>
+      <c r="E109" s="155"/>
+      <c r="F109" s="155"/>
+      <c r="G109" s="155"/>
+      <c r="H109" s="155"/>
+      <c r="I109" s="155"/>
+      <c r="J109" s="155"/>
+      <c r="K109" s="155"/>
+      <c r="L109" s="155"/>
+      <c r="M109" s="155"/>
+      <c r="N109" s="155"/>
+      <c r="O109" s="155"/>
+      <c r="P109" s="155"/>
+      <c r="Q109" s="155"/>
+      <c r="R109" s="155"/>
+      <c r="S109" s="155"/>
+      <c r="T109" s="155"/>
+      <c r="U109" s="155"/>
       <c r="V109" s="40"/>
       <c r="W109" s="40"/>
     </row>
     <row r="110" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A110" s="36"/>
-      <c r="B110" s="115"/>
-[...18 lines deleted...]
-      <c r="U110" s="117"/>
+      <c r="B110" s="154"/>
+      <c r="C110" s="154"/>
+      <c r="D110" s="154"/>
+      <c r="E110" s="156"/>
+      <c r="F110" s="156"/>
+      <c r="G110" s="156"/>
+      <c r="H110" s="156"/>
+      <c r="I110" s="156"/>
+      <c r="J110" s="156"/>
+      <c r="K110" s="156"/>
+      <c r="L110" s="156"/>
+      <c r="M110" s="156"/>
+      <c r="N110" s="156"/>
+      <c r="O110" s="156"/>
+      <c r="P110" s="156"/>
+      <c r="Q110" s="156"/>
+      <c r="R110" s="156"/>
+      <c r="S110" s="156"/>
+      <c r="T110" s="156"/>
+      <c r="U110" s="156"/>
       <c r="V110" s="38"/>
       <c r="W110" s="40"/>
     </row>
     <row r="111" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A111" s="36"/>
       <c r="B111" s="37"/>
       <c r="C111" s="37"/>
       <c r="D111" s="37"/>
       <c r="E111" s="38"/>
       <c r="F111" s="38"/>
       <c r="G111" s="38"/>
       <c r="H111" s="38"/>
       <c r="I111" s="38"/>
       <c r="J111" s="38"/>
       <c r="K111" s="38"/>
       <c r="L111" s="38"/>
       <c r="M111" s="38"/>
       <c r="N111" s="38"/>
       <c r="O111" s="38"/>
       <c r="P111" s="38"/>
       <c r="Q111" s="38"/>
       <c r="R111" s="38"/>
       <c r="S111" s="38"/>
       <c r="T111" s="38"/>
       <c r="U111" s="38"/>
@@ -6949,97 +6917,97 @@
       <c r="B113" s="37"/>
       <c r="C113" s="38"/>
       <c r="D113" s="38"/>
       <c r="E113" s="38"/>
       <c r="F113" s="38"/>
       <c r="G113" s="38"/>
       <c r="H113" s="38"/>
       <c r="I113" s="38"/>
       <c r="J113" s="38"/>
       <c r="K113" s="37"/>
       <c r="L113" s="37"/>
       <c r="M113" s="38"/>
       <c r="N113" s="38"/>
       <c r="O113" s="38"/>
       <c r="P113" s="38"/>
       <c r="Q113" s="38"/>
       <c r="R113" s="38"/>
       <c r="S113" s="38"/>
       <c r="T113" s="38"/>
       <c r="U113" s="39"/>
       <c r="V113" s="40"/>
       <c r="W113" s="40"/>
     </row>
     <row r="114" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A114" s="36"/>
-      <c r="B114" s="114" t="s">
+      <c r="B114" s="153" t="s">
         <v>24</v>
       </c>
-      <c r="C114" s="114"/>
-[...17 lines deleted...]
-      <c r="U114" s="116"/>
+      <c r="C114" s="153"/>
+      <c r="D114" s="153"/>
+      <c r="E114" s="155"/>
+      <c r="F114" s="155"/>
+      <c r="G114" s="155"/>
+      <c r="H114" s="155"/>
+      <c r="I114" s="155"/>
+      <c r="J114" s="155"/>
+      <c r="K114" s="155"/>
+      <c r="L114" s="155"/>
+      <c r="M114" s="155"/>
+      <c r="N114" s="155"/>
+      <c r="O114" s="155"/>
+      <c r="P114" s="155"/>
+      <c r="Q114" s="155"/>
+      <c r="R114" s="155"/>
+      <c r="S114" s="155"/>
+      <c r="T114" s="155"/>
+      <c r="U114" s="155"/>
       <c r="V114" s="40"/>
       <c r="W114" s="40"/>
     </row>
     <row r="115" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="36"/>
-      <c r="B115" s="115"/>
-[...18 lines deleted...]
-      <c r="U115" s="117"/>
+      <c r="B115" s="154"/>
+      <c r="C115" s="154"/>
+      <c r="D115" s="154"/>
+      <c r="E115" s="156"/>
+      <c r="F115" s="156"/>
+      <c r="G115" s="156"/>
+      <c r="H115" s="156"/>
+      <c r="I115" s="156"/>
+      <c r="J115" s="156"/>
+      <c r="K115" s="156"/>
+      <c r="L115" s="156"/>
+      <c r="M115" s="156"/>
+      <c r="N115" s="156"/>
+      <c r="O115" s="156"/>
+      <c r="P115" s="156"/>
+      <c r="Q115" s="156"/>
+      <c r="R115" s="156"/>
+      <c r="S115" s="156"/>
+      <c r="T115" s="156"/>
+      <c r="U115" s="156"/>
       <c r="V115" s="40"/>
       <c r="W115" s="40"/>
     </row>
     <row r="116" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="36"/>
       <c r="B116" s="40"/>
       <c r="C116" s="40"/>
       <c r="D116" s="40"/>
       <c r="E116" s="40"/>
       <c r="F116" s="40"/>
       <c r="G116" s="40"/>
       <c r="H116" s="40"/>
       <c r="I116" s="40"/>
       <c r="J116" s="40"/>
       <c r="K116" s="40"/>
       <c r="L116" s="40"/>
       <c r="M116" s="40"/>
       <c r="N116" s="40"/>
       <c r="O116" s="40"/>
       <c r="P116" s="40"/>
       <c r="Q116" s="40"/>
       <c r="R116" s="40"/>
       <c r="S116" s="40"/>
       <c r="T116" s="40"/>
       <c r="U116" s="40"/>
@@ -7425,51 +7393,51 @@
       <c r="A132" s="36"/>
       <c r="B132" s="37"/>
       <c r="C132" s="38"/>
       <c r="D132" s="38"/>
       <c r="E132" s="38"/>
       <c r="F132" s="38"/>
       <c r="G132" s="38"/>
       <c r="H132" s="38"/>
       <c r="I132" s="38"/>
       <c r="J132" s="38"/>
       <c r="K132" s="37"/>
       <c r="L132" s="37"/>
       <c r="M132" s="38"/>
       <c r="N132" s="38"/>
       <c r="O132" s="38"/>
       <c r="P132" s="38"/>
       <c r="Q132" s="38"/>
       <c r="R132" s="38"/>
       <c r="S132" s="38"/>
       <c r="T132" s="38"/>
       <c r="U132" s="39"/>
       <c r="V132" s="40"/>
       <c r="W132" s="40"/>
     </row>
     <row r="133" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A133" s="75"/>
+      <c r="A133" s="36"/>
       <c r="B133" s="37"/>
       <c r="C133" s="38"/>
       <c r="D133" s="38"/>
       <c r="E133" s="38"/>
       <c r="F133" s="38"/>
       <c r="G133" s="38"/>
       <c r="H133" s="38"/>
       <c r="I133" s="38"/>
       <c r="J133" s="38"/>
       <c r="K133" s="37"/>
       <c r="L133" s="37"/>
       <c r="M133" s="38"/>
       <c r="N133" s="38"/>
       <c r="O133" s="38"/>
       <c r="P133" s="38"/>
       <c r="Q133" s="38"/>
       <c r="R133" s="38"/>
       <c r="S133" s="38"/>
       <c r="T133" s="38"/>
       <c r="U133" s="39"/>
       <c r="V133" s="40"/>
       <c r="W133" s="40"/>
     </row>
     <row r="134" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="36"/>
@@ -7500,1394 +7468,1394 @@
       <c r="A135" s="36"/>
       <c r="B135" s="37"/>
       <c r="C135" s="38"/>
       <c r="D135" s="38"/>
       <c r="E135" s="38"/>
       <c r="F135" s="38"/>
       <c r="G135" s="38"/>
       <c r="H135" s="38"/>
       <c r="I135" s="38"/>
       <c r="J135" s="38"/>
       <c r="K135" s="37"/>
       <c r="L135" s="37"/>
       <c r="M135" s="38"/>
       <c r="N135" s="38"/>
       <c r="O135" s="38"/>
       <c r="P135" s="38"/>
       <c r="Q135" s="38"/>
       <c r="R135" s="38"/>
       <c r="S135" s="38"/>
       <c r="T135" s="38"/>
       <c r="U135" s="39"/>
       <c r="V135" s="40"/>
       <c r="W135" s="40"/>
     </row>
     <row r="136" spans="1:23" s="4" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="278" t="s">
+      <c r="A136" s="151" t="s">
         <v>31</v>
       </c>
-      <c r="B136" s="278"/>
-[...6 lines deleted...]
-      <c r="I136" s="278"/>
+      <c r="B136" s="151"/>
+      <c r="C136" s="151"/>
+      <c r="D136" s="151"/>
+      <c r="E136" s="151"/>
+      <c r="F136" s="151"/>
+      <c r="G136" s="151"/>
+      <c r="H136" s="151"/>
+      <c r="I136" s="151"/>
       <c r="J136" s="40"/>
       <c r="K136" s="40"/>
       <c r="L136" s="40"/>
       <c r="M136" s="40"/>
       <c r="N136" s="40"/>
       <c r="O136" s="40"/>
       <c r="P136" s="40"/>
       <c r="Q136" s="40"/>
       <c r="R136" s="40"/>
       <c r="S136" s="40"/>
       <c r="T136" s="41"/>
       <c r="U136" s="41"/>
-      <c r="V136" s="128" t="s">
+      <c r="V136" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="W136" s="128"/>
+      <c r="W136" s="152"/>
     </row>
     <row r="137" spans="1:23" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A137" s="259" t="s">
+      <c r="A137" s="131" t="s">
         <v>15</v>
       </c>
-      <c r="B137" s="261" t="s">
+      <c r="B137" s="133" t="s">
         <v>14</v>
       </c>
-      <c r="C137" s="265" t="s">
+      <c r="C137" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="D137" s="265"/>
-[...3 lines deleted...]
-      <c r="H137" s="269" t="s">
+      <c r="D137" s="137"/>
+      <c r="E137" s="137"/>
+      <c r="F137" s="137"/>
+      <c r="G137" s="137"/>
+      <c r="H137" s="141" t="s">
         <v>13</v>
       </c>
-      <c r="I137" s="270"/>
-      <c r="J137" s="269" t="s">
+      <c r="I137" s="142"/>
+      <c r="J137" s="141" t="s">
         <v>37</v>
       </c>
-      <c r="K137" s="273"/>
-[...5 lines deleted...]
-      <c r="Q137" s="263" t="s">
+      <c r="K137" s="145"/>
+      <c r="L137" s="145"/>
+      <c r="M137" s="145"/>
+      <c r="N137" s="145"/>
+      <c r="O137" s="145"/>
+      <c r="P137" s="142"/>
+      <c r="Q137" s="135" t="s">
         <v>12</v>
       </c>
-      <c r="R137" s="263"/>
-      <c r="S137" s="265" t="s">
+      <c r="R137" s="135"/>
+      <c r="S137" s="137" t="s">
         <v>52</v>
       </c>
-      <c r="T137" s="263"/>
-      <c r="U137" s="265" t="s">
+      <c r="T137" s="135"/>
+      <c r="U137" s="137" t="s">
         <v>32</v>
       </c>
-      <c r="V137" s="266"/>
+      <c r="V137" s="138"/>
       <c r="W137" s="39"/>
     </row>
     <row r="138" spans="1:23" s="4" customFormat="1" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="260"/>
-[...8 lines deleted...]
-      <c r="J138" s="274" t="s">
+      <c r="A138" s="132"/>
+      <c r="B138" s="134"/>
+      <c r="C138" s="139"/>
+      <c r="D138" s="139"/>
+      <c r="E138" s="139"/>
+      <c r="F138" s="139"/>
+      <c r="G138" s="139"/>
+      <c r="H138" s="143"/>
+      <c r="I138" s="144"/>
+      <c r="J138" s="146" t="s">
         <v>38</v>
       </c>
-      <c r="K138" s="275"/>
-[...10 lines deleted...]
-      <c r="V138" s="268"/>
+      <c r="K138" s="147"/>
+      <c r="L138" s="147"/>
+      <c r="M138" s="147"/>
+      <c r="N138" s="147"/>
+      <c r="O138" s="147"/>
+      <c r="P138" s="148"/>
+      <c r="Q138" s="136"/>
+      <c r="R138" s="136"/>
+      <c r="S138" s="136"/>
+      <c r="T138" s="136"/>
+      <c r="U138" s="139"/>
+      <c r="V138" s="140"/>
       <c r="W138" s="39"/>
     </row>
     <row r="139" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A139" s="125"/>
-[...20 lines deleted...]
-      <c r="V139" s="122"/>
+      <c r="A139" s="288"/>
+      <c r="B139" s="289"/>
+      <c r="C139" s="290"/>
+      <c r="D139" s="290"/>
+      <c r="E139" s="290"/>
+      <c r="F139" s="290"/>
+      <c r="G139" s="290"/>
+      <c r="H139" s="285"/>
+      <c r="I139" s="285"/>
+      <c r="J139" s="123"/>
+      <c r="K139" s="123"/>
+      <c r="L139" s="123"/>
+      <c r="M139" s="123"/>
+      <c r="N139" s="123"/>
+      <c r="O139" s="123"/>
+      <c r="P139" s="123"/>
+      <c r="Q139" s="285"/>
+      <c r="R139" s="285"/>
+      <c r="S139" s="285"/>
+      <c r="T139" s="285"/>
+      <c r="U139" s="286"/>
+      <c r="V139" s="287"/>
       <c r="W139" s="39"/>
     </row>
     <row r="140" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A140" s="118"/>
-[...20 lines deleted...]
-      <c r="V140" s="124"/>
+      <c r="A140" s="96"/>
+      <c r="B140" s="97"/>
+      <c r="C140" s="119"/>
+      <c r="D140" s="119"/>
+      <c r="E140" s="119"/>
+      <c r="F140" s="119"/>
+      <c r="G140" s="119"/>
+      <c r="H140" s="78"/>
+      <c r="I140" s="78"/>
+      <c r="J140" s="120"/>
+      <c r="K140" s="121"/>
+      <c r="L140" s="121"/>
+      <c r="M140" s="121"/>
+      <c r="N140" s="121"/>
+      <c r="O140" s="121"/>
+      <c r="P140" s="122"/>
+      <c r="Q140" s="78"/>
+      <c r="R140" s="78"/>
+      <c r="S140" s="78"/>
+      <c r="T140" s="78"/>
+      <c r="U140" s="79"/>
+      <c r="V140" s="80"/>
       <c r="W140" s="39"/>
     </row>
     <row r="141" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A141" s="118"/>
-[...20 lines deleted...]
-      <c r="V141" s="124"/>
+      <c r="A141" s="96"/>
+      <c r="B141" s="97"/>
+      <c r="C141" s="119"/>
+      <c r="D141" s="119"/>
+      <c r="E141" s="119"/>
+      <c r="F141" s="119"/>
+      <c r="G141" s="119"/>
+      <c r="H141" s="78"/>
+      <c r="I141" s="78"/>
+      <c r="J141" s="108"/>
+      <c r="K141" s="109"/>
+      <c r="L141" s="109"/>
+      <c r="M141" s="109"/>
+      <c r="N141" s="109"/>
+      <c r="O141" s="109"/>
+      <c r="P141" s="110"/>
+      <c r="Q141" s="78"/>
+      <c r="R141" s="78"/>
+      <c r="S141" s="78"/>
+      <c r="T141" s="78"/>
+      <c r="U141" s="79"/>
+      <c r="V141" s="80"/>
       <c r="W141" s="39"/>
     </row>
     <row r="142" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A142" s="118"/>
-[...20 lines deleted...]
-      <c r="V142" s="124"/>
+      <c r="A142" s="96"/>
+      <c r="B142" s="97"/>
+      <c r="C142" s="119"/>
+      <c r="D142" s="119"/>
+      <c r="E142" s="119"/>
+      <c r="F142" s="119"/>
+      <c r="G142" s="119"/>
+      <c r="H142" s="78"/>
+      <c r="I142" s="78"/>
+      <c r="J142" s="120"/>
+      <c r="K142" s="121"/>
+      <c r="L142" s="121"/>
+      <c r="M142" s="121"/>
+      <c r="N142" s="121"/>
+      <c r="O142" s="121"/>
+      <c r="P142" s="122"/>
+      <c r="Q142" s="78"/>
+      <c r="R142" s="78"/>
+      <c r="S142" s="78"/>
+      <c r="T142" s="78"/>
+      <c r="U142" s="79"/>
+      <c r="V142" s="80"/>
       <c r="W142" s="39"/>
     </row>
     <row r="143" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A143" s="118"/>
-[...20 lines deleted...]
-      <c r="V143" s="124"/>
+      <c r="A143" s="96"/>
+      <c r="B143" s="97"/>
+      <c r="C143" s="119"/>
+      <c r="D143" s="119"/>
+      <c r="E143" s="119"/>
+      <c r="F143" s="119"/>
+      <c r="G143" s="119"/>
+      <c r="H143" s="78"/>
+      <c r="I143" s="78"/>
+      <c r="J143" s="108"/>
+      <c r="K143" s="109"/>
+      <c r="L143" s="109"/>
+      <c r="M143" s="109"/>
+      <c r="N143" s="109"/>
+      <c r="O143" s="109"/>
+      <c r="P143" s="110"/>
+      <c r="Q143" s="78"/>
+      <c r="R143" s="78"/>
+      <c r="S143" s="78"/>
+      <c r="T143" s="78"/>
+      <c r="U143" s="79"/>
+      <c r="V143" s="80"/>
       <c r="W143" s="39"/>
     </row>
     <row r="144" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A144" s="118"/>
-[...20 lines deleted...]
-      <c r="V144" s="124"/>
+      <c r="A144" s="96"/>
+      <c r="B144" s="97"/>
+      <c r="C144" s="119"/>
+      <c r="D144" s="119"/>
+      <c r="E144" s="119"/>
+      <c r="F144" s="119"/>
+      <c r="G144" s="119"/>
+      <c r="H144" s="78"/>
+      <c r="I144" s="78"/>
+      <c r="J144" s="120"/>
+      <c r="K144" s="121"/>
+      <c r="L144" s="121"/>
+      <c r="M144" s="121"/>
+      <c r="N144" s="121"/>
+      <c r="O144" s="121"/>
+      <c r="P144" s="122"/>
+      <c r="Q144" s="78"/>
+      <c r="R144" s="78"/>
+      <c r="S144" s="78"/>
+      <c r="T144" s="78"/>
+      <c r="U144" s="79"/>
+      <c r="V144" s="80"/>
       <c r="W144" s="39"/>
     </row>
     <row r="145" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A145" s="118"/>
-[...20 lines deleted...]
-      <c r="V145" s="124"/>
+      <c r="A145" s="96"/>
+      <c r="B145" s="97"/>
+      <c r="C145" s="119"/>
+      <c r="D145" s="119"/>
+      <c r="E145" s="119"/>
+      <c r="F145" s="119"/>
+      <c r="G145" s="119"/>
+      <c r="H145" s="78"/>
+      <c r="I145" s="78"/>
+      <c r="J145" s="108"/>
+      <c r="K145" s="109"/>
+      <c r="L145" s="109"/>
+      <c r="M145" s="109"/>
+      <c r="N145" s="109"/>
+      <c r="O145" s="109"/>
+      <c r="P145" s="110"/>
+      <c r="Q145" s="78"/>
+      <c r="R145" s="78"/>
+      <c r="S145" s="78"/>
+      <c r="T145" s="78"/>
+      <c r="U145" s="79"/>
+      <c r="V145" s="80"/>
       <c r="W145" s="39"/>
     </row>
     <row r="146" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A146" s="118"/>
-[...20 lines deleted...]
-      <c r="V146" s="124"/>
+      <c r="A146" s="96"/>
+      <c r="B146" s="97"/>
+      <c r="C146" s="119"/>
+      <c r="D146" s="119"/>
+      <c r="E146" s="119"/>
+      <c r="F146" s="119"/>
+      <c r="G146" s="119"/>
+      <c r="H146" s="78"/>
+      <c r="I146" s="78"/>
+      <c r="J146" s="120"/>
+      <c r="K146" s="121"/>
+      <c r="L146" s="121"/>
+      <c r="M146" s="121"/>
+      <c r="N146" s="121"/>
+      <c r="O146" s="121"/>
+      <c r="P146" s="122"/>
+      <c r="Q146" s="78"/>
+      <c r="R146" s="78"/>
+      <c r="S146" s="78"/>
+      <c r="T146" s="78"/>
+      <c r="U146" s="79"/>
+      <c r="V146" s="80"/>
       <c r="W146" s="39"/>
     </row>
     <row r="147" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A147" s="118"/>
-[...20 lines deleted...]
-      <c r="V147" s="124"/>
+      <c r="A147" s="96"/>
+      <c r="B147" s="97"/>
+      <c r="C147" s="119"/>
+      <c r="D147" s="119"/>
+      <c r="E147" s="119"/>
+      <c r="F147" s="119"/>
+      <c r="G147" s="119"/>
+      <c r="H147" s="78"/>
+      <c r="I147" s="78"/>
+      <c r="J147" s="108"/>
+      <c r="K147" s="109"/>
+      <c r="L147" s="109"/>
+      <c r="M147" s="109"/>
+      <c r="N147" s="109"/>
+      <c r="O147" s="109"/>
+      <c r="P147" s="110"/>
+      <c r="Q147" s="78"/>
+      <c r="R147" s="78"/>
+      <c r="S147" s="78"/>
+      <c r="T147" s="78"/>
+      <c r="U147" s="79"/>
+      <c r="V147" s="80"/>
       <c r="W147" s="39"/>
     </row>
     <row r="148" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A148" s="118"/>
-[...20 lines deleted...]
-      <c r="V148" s="124"/>
+      <c r="A148" s="96"/>
+      <c r="B148" s="97"/>
+      <c r="C148" s="119"/>
+      <c r="D148" s="119"/>
+      <c r="E148" s="119"/>
+      <c r="F148" s="119"/>
+      <c r="G148" s="119"/>
+      <c r="H148" s="78"/>
+      <c r="I148" s="78"/>
+      <c r="J148" s="120"/>
+      <c r="K148" s="121"/>
+      <c r="L148" s="121"/>
+      <c r="M148" s="121"/>
+      <c r="N148" s="121"/>
+      <c r="O148" s="121"/>
+      <c r="P148" s="122"/>
+      <c r="Q148" s="78"/>
+      <c r="R148" s="78"/>
+      <c r="S148" s="78"/>
+      <c r="T148" s="78"/>
+      <c r="U148" s="79"/>
+      <c r="V148" s="80"/>
       <c r="W148" s="39"/>
     </row>
     <row r="149" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A149" s="118"/>
-[...20 lines deleted...]
-      <c r="V149" s="124"/>
+      <c r="A149" s="96"/>
+      <c r="B149" s="97"/>
+      <c r="C149" s="119"/>
+      <c r="D149" s="119"/>
+      <c r="E149" s="119"/>
+      <c r="F149" s="119"/>
+      <c r="G149" s="119"/>
+      <c r="H149" s="78"/>
+      <c r="I149" s="78"/>
+      <c r="J149" s="108"/>
+      <c r="K149" s="109"/>
+      <c r="L149" s="109"/>
+      <c r="M149" s="109"/>
+      <c r="N149" s="109"/>
+      <c r="O149" s="109"/>
+      <c r="P149" s="110"/>
+      <c r="Q149" s="78"/>
+      <c r="R149" s="78"/>
+      <c r="S149" s="78"/>
+      <c r="T149" s="78"/>
+      <c r="U149" s="79"/>
+      <c r="V149" s="80"/>
       <c r="W149" s="39"/>
     </row>
     <row r="150" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A150" s="118"/>
-[...20 lines deleted...]
-      <c r="V150" s="124"/>
+      <c r="A150" s="96"/>
+      <c r="B150" s="97"/>
+      <c r="C150" s="119"/>
+      <c r="D150" s="119"/>
+      <c r="E150" s="119"/>
+      <c r="F150" s="119"/>
+      <c r="G150" s="119"/>
+      <c r="H150" s="78"/>
+      <c r="I150" s="78"/>
+      <c r="J150" s="120"/>
+      <c r="K150" s="121"/>
+      <c r="L150" s="121"/>
+      <c r="M150" s="121"/>
+      <c r="N150" s="121"/>
+      <c r="O150" s="121"/>
+      <c r="P150" s="122"/>
+      <c r="Q150" s="78"/>
+      <c r="R150" s="78"/>
+      <c r="S150" s="78"/>
+      <c r="T150" s="78"/>
+      <c r="U150" s="79"/>
+      <c r="V150" s="80"/>
       <c r="W150" s="39"/>
     </row>
     <row r="151" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A151" s="118"/>
-[...20 lines deleted...]
-      <c r="V151" s="124"/>
+      <c r="A151" s="96"/>
+      <c r="B151" s="97"/>
+      <c r="C151" s="119"/>
+      <c r="D151" s="119"/>
+      <c r="E151" s="119"/>
+      <c r="F151" s="119"/>
+      <c r="G151" s="119"/>
+      <c r="H151" s="78"/>
+      <c r="I151" s="78"/>
+      <c r="J151" s="108"/>
+      <c r="K151" s="109"/>
+      <c r="L151" s="109"/>
+      <c r="M151" s="109"/>
+      <c r="N151" s="109"/>
+      <c r="O151" s="109"/>
+      <c r="P151" s="110"/>
+      <c r="Q151" s="78"/>
+      <c r="R151" s="78"/>
+      <c r="S151" s="78"/>
+      <c r="T151" s="78"/>
+      <c r="U151" s="79"/>
+      <c r="V151" s="80"/>
       <c r="W151" s="39"/>
     </row>
     <row r="152" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A152" s="118"/>
-[...20 lines deleted...]
-      <c r="V152" s="124"/>
+      <c r="A152" s="96"/>
+      <c r="B152" s="97"/>
+      <c r="C152" s="119"/>
+      <c r="D152" s="119"/>
+      <c r="E152" s="119"/>
+      <c r="F152" s="119"/>
+      <c r="G152" s="119"/>
+      <c r="H152" s="78"/>
+      <c r="I152" s="78"/>
+      <c r="J152" s="120"/>
+      <c r="K152" s="121"/>
+      <c r="L152" s="121"/>
+      <c r="M152" s="121"/>
+      <c r="N152" s="121"/>
+      <c r="O152" s="121"/>
+      <c r="P152" s="122"/>
+      <c r="Q152" s="78"/>
+      <c r="R152" s="78"/>
+      <c r="S152" s="78"/>
+      <c r="T152" s="78"/>
+      <c r="U152" s="79"/>
+      <c r="V152" s="80"/>
       <c r="W152" s="39"/>
     </row>
     <row r="153" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A153" s="118"/>
-[...20 lines deleted...]
-      <c r="V153" s="124"/>
+      <c r="A153" s="96"/>
+      <c r="B153" s="97"/>
+      <c r="C153" s="119"/>
+      <c r="D153" s="119"/>
+      <c r="E153" s="119"/>
+      <c r="F153" s="119"/>
+      <c r="G153" s="119"/>
+      <c r="H153" s="78"/>
+      <c r="I153" s="78"/>
+      <c r="J153" s="108"/>
+      <c r="K153" s="109"/>
+      <c r="L153" s="109"/>
+      <c r="M153" s="109"/>
+      <c r="N153" s="109"/>
+      <c r="O153" s="109"/>
+      <c r="P153" s="110"/>
+      <c r="Q153" s="78"/>
+      <c r="R153" s="78"/>
+      <c r="S153" s="78"/>
+      <c r="T153" s="78"/>
+      <c r="U153" s="79"/>
+      <c r="V153" s="80"/>
       <c r="W153" s="39"/>
     </row>
     <row r="154" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A154" s="118"/>
-[...20 lines deleted...]
-      <c r="V154" s="124"/>
+      <c r="A154" s="96"/>
+      <c r="B154" s="97"/>
+      <c r="C154" s="119"/>
+      <c r="D154" s="119"/>
+      <c r="E154" s="119"/>
+      <c r="F154" s="119"/>
+      <c r="G154" s="119"/>
+      <c r="H154" s="78"/>
+      <c r="I154" s="78"/>
+      <c r="J154" s="120"/>
+      <c r="K154" s="121"/>
+      <c r="L154" s="121"/>
+      <c r="M154" s="121"/>
+      <c r="N154" s="121"/>
+      <c r="O154" s="121"/>
+      <c r="P154" s="122"/>
+      <c r="Q154" s="78"/>
+      <c r="R154" s="78"/>
+      <c r="S154" s="78"/>
+      <c r="T154" s="78"/>
+      <c r="U154" s="79"/>
+      <c r="V154" s="80"/>
       <c r="W154" s="39"/>
     </row>
     <row r="155" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A155" s="118"/>
-[...20 lines deleted...]
-      <c r="V155" s="124"/>
+      <c r="A155" s="96"/>
+      <c r="B155" s="97"/>
+      <c r="C155" s="119"/>
+      <c r="D155" s="119"/>
+      <c r="E155" s="119"/>
+      <c r="F155" s="119"/>
+      <c r="G155" s="119"/>
+      <c r="H155" s="78"/>
+      <c r="I155" s="78"/>
+      <c r="J155" s="108"/>
+      <c r="K155" s="109"/>
+      <c r="L155" s="109"/>
+      <c r="M155" s="109"/>
+      <c r="N155" s="109"/>
+      <c r="O155" s="109"/>
+      <c r="P155" s="110"/>
+      <c r="Q155" s="78"/>
+      <c r="R155" s="78"/>
+      <c r="S155" s="78"/>
+      <c r="T155" s="78"/>
+      <c r="U155" s="79"/>
+      <c r="V155" s="80"/>
       <c r="W155" s="39"/>
     </row>
     <row r="156" spans="1:23" s="4" customFormat="1" ht="26.1" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A156" s="118"/>
-[...20 lines deleted...]
-      <c r="V156" s="124"/>
+      <c r="A156" s="96"/>
+      <c r="B156" s="97"/>
+      <c r="C156" s="119"/>
+      <c r="D156" s="119"/>
+      <c r="E156" s="119"/>
+      <c r="F156" s="119"/>
+      <c r="G156" s="119"/>
+      <c r="H156" s="78"/>
+      <c r="I156" s="78"/>
+      <c r="J156" s="120"/>
+      <c r="K156" s="121"/>
+      <c r="L156" s="121"/>
+      <c r="M156" s="121"/>
+      <c r="N156" s="121"/>
+      <c r="O156" s="121"/>
+      <c r="P156" s="122"/>
+      <c r="Q156" s="78"/>
+      <c r="R156" s="78"/>
+      <c r="S156" s="78"/>
+      <c r="T156" s="78"/>
+      <c r="U156" s="79"/>
+      <c r="V156" s="80"/>
       <c r="W156" s="39"/>
     </row>
     <row r="157" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A157" s="118"/>
-[...20 lines deleted...]
-      <c r="V157" s="124"/>
+      <c r="A157" s="96"/>
+      <c r="B157" s="97"/>
+      <c r="C157" s="119"/>
+      <c r="D157" s="119"/>
+      <c r="E157" s="119"/>
+      <c r="F157" s="119"/>
+      <c r="G157" s="119"/>
+      <c r="H157" s="78"/>
+      <c r="I157" s="78"/>
+      <c r="J157" s="108"/>
+      <c r="K157" s="109"/>
+      <c r="L157" s="109"/>
+      <c r="M157" s="109"/>
+      <c r="N157" s="109"/>
+      <c r="O157" s="109"/>
+      <c r="P157" s="110"/>
+      <c r="Q157" s="78"/>
+      <c r="R157" s="78"/>
+      <c r="S157" s="78"/>
+      <c r="T157" s="78"/>
+      <c r="U157" s="79"/>
+      <c r="V157" s="80"/>
       <c r="W157" s="39"/>
     </row>
     <row r="158" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A158" s="118"/>
-[...20 lines deleted...]
-      <c r="V158" s="124"/>
+      <c r="A158" s="96"/>
+      <c r="B158" s="97"/>
+      <c r="C158" s="119"/>
+      <c r="D158" s="119"/>
+      <c r="E158" s="119"/>
+      <c r="F158" s="119"/>
+      <c r="G158" s="119"/>
+      <c r="H158" s="78"/>
+      <c r="I158" s="78"/>
+      <c r="J158" s="120"/>
+      <c r="K158" s="121"/>
+      <c r="L158" s="121"/>
+      <c r="M158" s="121"/>
+      <c r="N158" s="121"/>
+      <c r="O158" s="121"/>
+      <c r="P158" s="122"/>
+      <c r="Q158" s="78"/>
+      <c r="R158" s="78"/>
+      <c r="S158" s="78"/>
+      <c r="T158" s="78"/>
+      <c r="U158" s="79"/>
+      <c r="V158" s="80"/>
       <c r="W158" s="39"/>
     </row>
     <row r="159" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A159" s="118"/>
-[...20 lines deleted...]
-      <c r="V159" s="124"/>
+      <c r="A159" s="96"/>
+      <c r="B159" s="97"/>
+      <c r="C159" s="119"/>
+      <c r="D159" s="119"/>
+      <c r="E159" s="119"/>
+      <c r="F159" s="119"/>
+      <c r="G159" s="119"/>
+      <c r="H159" s="78"/>
+      <c r="I159" s="78"/>
+      <c r="J159" s="108"/>
+      <c r="K159" s="109"/>
+      <c r="L159" s="109"/>
+      <c r="M159" s="109"/>
+      <c r="N159" s="109"/>
+      <c r="O159" s="109"/>
+      <c r="P159" s="110"/>
+      <c r="Q159" s="78"/>
+      <c r="R159" s="78"/>
+      <c r="S159" s="78"/>
+      <c r="T159" s="78"/>
+      <c r="U159" s="79"/>
+      <c r="V159" s="80"/>
       <c r="W159" s="39"/>
     </row>
     <row r="160" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A160" s="118"/>
-[...20 lines deleted...]
-      <c r="V160" s="124"/>
+      <c r="A160" s="96"/>
+      <c r="B160" s="97"/>
+      <c r="C160" s="119"/>
+      <c r="D160" s="119"/>
+      <c r="E160" s="119"/>
+      <c r="F160" s="119"/>
+      <c r="G160" s="119"/>
+      <c r="H160" s="78"/>
+      <c r="I160" s="78"/>
+      <c r="J160" s="120"/>
+      <c r="K160" s="121"/>
+      <c r="L160" s="121"/>
+      <c r="M160" s="121"/>
+      <c r="N160" s="121"/>
+      <c r="O160" s="121"/>
+      <c r="P160" s="122"/>
+      <c r="Q160" s="78"/>
+      <c r="R160" s="78"/>
+      <c r="S160" s="78"/>
+      <c r="T160" s="78"/>
+      <c r="U160" s="79"/>
+      <c r="V160" s="80"/>
       <c r="W160" s="39"/>
     </row>
     <row r="161" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A161" s="118"/>
-[...20 lines deleted...]
-      <c r="V161" s="124"/>
+      <c r="A161" s="96"/>
+      <c r="B161" s="97"/>
+      <c r="C161" s="119"/>
+      <c r="D161" s="119"/>
+      <c r="E161" s="119"/>
+      <c r="F161" s="119"/>
+      <c r="G161" s="119"/>
+      <c r="H161" s="78"/>
+      <c r="I161" s="78"/>
+      <c r="J161" s="108"/>
+      <c r="K161" s="109"/>
+      <c r="L161" s="109"/>
+      <c r="M161" s="109"/>
+      <c r="N161" s="109"/>
+      <c r="O161" s="109"/>
+      <c r="P161" s="110"/>
+      <c r="Q161" s="78"/>
+      <c r="R161" s="78"/>
+      <c r="S161" s="78"/>
+      <c r="T161" s="78"/>
+      <c r="U161" s="79"/>
+      <c r="V161" s="80"/>
       <c r="W161" s="39"/>
     </row>
     <row r="162" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A162" s="118"/>
-[...20 lines deleted...]
-      <c r="V162" s="124"/>
+      <c r="A162" s="96"/>
+      <c r="B162" s="97"/>
+      <c r="C162" s="119"/>
+      <c r="D162" s="119"/>
+      <c r="E162" s="119"/>
+      <c r="F162" s="119"/>
+      <c r="G162" s="119"/>
+      <c r="H162" s="78"/>
+      <c r="I162" s="78"/>
+      <c r="J162" s="120"/>
+      <c r="K162" s="121"/>
+      <c r="L162" s="121"/>
+      <c r="M162" s="121"/>
+      <c r="N162" s="121"/>
+      <c r="O162" s="121"/>
+      <c r="P162" s="122"/>
+      <c r="Q162" s="78"/>
+      <c r="R162" s="78"/>
+      <c r="S162" s="78"/>
+      <c r="T162" s="78"/>
+      <c r="U162" s="79"/>
+      <c r="V162" s="80"/>
       <c r="W162" s="39"/>
     </row>
     <row r="163" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A163" s="118"/>
-[...20 lines deleted...]
-      <c r="V163" s="124"/>
+      <c r="A163" s="96"/>
+      <c r="B163" s="97"/>
+      <c r="C163" s="119"/>
+      <c r="D163" s="119"/>
+      <c r="E163" s="119"/>
+      <c r="F163" s="119"/>
+      <c r="G163" s="119"/>
+      <c r="H163" s="78"/>
+      <c r="I163" s="78"/>
+      <c r="J163" s="108"/>
+      <c r="K163" s="109"/>
+      <c r="L163" s="109"/>
+      <c r="M163" s="109"/>
+      <c r="N163" s="109"/>
+      <c r="O163" s="109"/>
+      <c r="P163" s="110"/>
+      <c r="Q163" s="78"/>
+      <c r="R163" s="78"/>
+      <c r="S163" s="78"/>
+      <c r="T163" s="78"/>
+      <c r="U163" s="79"/>
+      <c r="V163" s="80"/>
       <c r="W163" s="39"/>
     </row>
     <row r="164" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A164" s="118"/>
-[...20 lines deleted...]
-      <c r="V164" s="124"/>
+      <c r="A164" s="96"/>
+      <c r="B164" s="97"/>
+      <c r="C164" s="119"/>
+      <c r="D164" s="119"/>
+      <c r="E164" s="119"/>
+      <c r="F164" s="119"/>
+      <c r="G164" s="119"/>
+      <c r="H164" s="78"/>
+      <c r="I164" s="78"/>
+      <c r="J164" s="120"/>
+      <c r="K164" s="121"/>
+      <c r="L164" s="121"/>
+      <c r="M164" s="121"/>
+      <c r="N164" s="121"/>
+      <c r="O164" s="121"/>
+      <c r="P164" s="122"/>
+      <c r="Q164" s="78"/>
+      <c r="R164" s="78"/>
+      <c r="S164" s="78"/>
+      <c r="T164" s="78"/>
+      <c r="U164" s="79"/>
+      <c r="V164" s="80"/>
       <c r="W164" s="39"/>
     </row>
     <row r="165" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A165" s="118"/>
-[...20 lines deleted...]
-      <c r="V165" s="124"/>
+      <c r="A165" s="96"/>
+      <c r="B165" s="97"/>
+      <c r="C165" s="119"/>
+      <c r="D165" s="119"/>
+      <c r="E165" s="119"/>
+      <c r="F165" s="119"/>
+      <c r="G165" s="119"/>
+      <c r="H165" s="78"/>
+      <c r="I165" s="78"/>
+      <c r="J165" s="108"/>
+      <c r="K165" s="109"/>
+      <c r="L165" s="109"/>
+      <c r="M165" s="109"/>
+      <c r="N165" s="109"/>
+      <c r="O165" s="109"/>
+      <c r="P165" s="110"/>
+      <c r="Q165" s="78"/>
+      <c r="R165" s="78"/>
+      <c r="S165" s="78"/>
+      <c r="T165" s="78"/>
+      <c r="U165" s="79"/>
+      <c r="V165" s="80"/>
       <c r="W165" s="39"/>
     </row>
     <row r="166" spans="1:23" s="4" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A166" s="118"/>
-[...20 lines deleted...]
-      <c r="V166" s="124"/>
+      <c r="A166" s="96"/>
+      <c r="B166" s="97"/>
+      <c r="C166" s="119"/>
+      <c r="D166" s="119"/>
+      <c r="E166" s="119"/>
+      <c r="F166" s="119"/>
+      <c r="G166" s="119"/>
+      <c r="H166" s="78"/>
+      <c r="I166" s="78"/>
+      <c r="J166" s="120"/>
+      <c r="K166" s="121"/>
+      <c r="L166" s="121"/>
+      <c r="M166" s="121"/>
+      <c r="N166" s="121"/>
+      <c r="O166" s="121"/>
+      <c r="P166" s="122"/>
+      <c r="Q166" s="78"/>
+      <c r="R166" s="78"/>
+      <c r="S166" s="78"/>
+      <c r="T166" s="78"/>
+      <c r="U166" s="79"/>
+      <c r="V166" s="80"/>
       <c r="W166" s="39"/>
     </row>
     <row r="167" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A167" s="118"/>
-[...20 lines deleted...]
-      <c r="V167" s="124"/>
+      <c r="A167" s="96"/>
+      <c r="B167" s="97"/>
+      <c r="C167" s="119"/>
+      <c r="D167" s="119"/>
+      <c r="E167" s="119"/>
+      <c r="F167" s="119"/>
+      <c r="G167" s="119"/>
+      <c r="H167" s="78"/>
+      <c r="I167" s="78"/>
+      <c r="J167" s="108"/>
+      <c r="K167" s="109"/>
+      <c r="L167" s="109"/>
+      <c r="M167" s="109"/>
+      <c r="N167" s="109"/>
+      <c r="O167" s="109"/>
+      <c r="P167" s="110"/>
+      <c r="Q167" s="78"/>
+      <c r="R167" s="78"/>
+      <c r="S167" s="78"/>
+      <c r="T167" s="78"/>
+      <c r="U167" s="79"/>
+      <c r="V167" s="80"/>
       <c r="W167" s="39"/>
     </row>
     <row r="168" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A168" s="118"/>
-[...20 lines deleted...]
-      <c r="V168" s="124"/>
+      <c r="A168" s="96"/>
+      <c r="B168" s="97"/>
+      <c r="C168" s="119"/>
+      <c r="D168" s="119"/>
+      <c r="E168" s="119"/>
+      <c r="F168" s="119"/>
+      <c r="G168" s="119"/>
+      <c r="H168" s="78"/>
+      <c r="I168" s="78"/>
+      <c r="J168" s="120"/>
+      <c r="K168" s="121"/>
+      <c r="L168" s="121"/>
+      <c r="M168" s="121"/>
+      <c r="N168" s="121"/>
+      <c r="O168" s="121"/>
+      <c r="P168" s="122"/>
+      <c r="Q168" s="78"/>
+      <c r="R168" s="78"/>
+      <c r="S168" s="78"/>
+      <c r="T168" s="78"/>
+      <c r="U168" s="79"/>
+      <c r="V168" s="80"/>
       <c r="W168" s="39"/>
     </row>
     <row r="169" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A169" s="118"/>
-[...20 lines deleted...]
-      <c r="V169" s="124"/>
+      <c r="A169" s="96"/>
+      <c r="B169" s="97"/>
+      <c r="C169" s="119"/>
+      <c r="D169" s="119"/>
+      <c r="E169" s="119"/>
+      <c r="F169" s="119"/>
+      <c r="G169" s="119"/>
+      <c r="H169" s="78"/>
+      <c r="I169" s="78"/>
+      <c r="J169" s="108"/>
+      <c r="K169" s="109"/>
+      <c r="L169" s="109"/>
+      <c r="M169" s="109"/>
+      <c r="N169" s="109"/>
+      <c r="O169" s="109"/>
+      <c r="P169" s="110"/>
+      <c r="Q169" s="78"/>
+      <c r="R169" s="78"/>
+      <c r="S169" s="78"/>
+      <c r="T169" s="78"/>
+      <c r="U169" s="79"/>
+      <c r="V169" s="80"/>
       <c r="W169" s="39"/>
     </row>
     <row r="170" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A170" s="118"/>
-[...20 lines deleted...]
-      <c r="V170" s="124"/>
+      <c r="A170" s="96"/>
+      <c r="B170" s="97"/>
+      <c r="C170" s="119"/>
+      <c r="D170" s="119"/>
+      <c r="E170" s="119"/>
+      <c r="F170" s="119"/>
+      <c r="G170" s="119"/>
+      <c r="H170" s="78"/>
+      <c r="I170" s="78"/>
+      <c r="J170" s="120"/>
+      <c r="K170" s="121"/>
+      <c r="L170" s="121"/>
+      <c r="M170" s="121"/>
+      <c r="N170" s="121"/>
+      <c r="O170" s="121"/>
+      <c r="P170" s="122"/>
+      <c r="Q170" s="78"/>
+      <c r="R170" s="78"/>
+      <c r="S170" s="78"/>
+      <c r="T170" s="78"/>
+      <c r="U170" s="79"/>
+      <c r="V170" s="80"/>
       <c r="W170" s="39"/>
     </row>
     <row r="171" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A171" s="118"/>
-[...20 lines deleted...]
-      <c r="V171" s="124"/>
+      <c r="A171" s="96"/>
+      <c r="B171" s="97"/>
+      <c r="C171" s="119"/>
+      <c r="D171" s="119"/>
+      <c r="E171" s="119"/>
+      <c r="F171" s="119"/>
+      <c r="G171" s="119"/>
+      <c r="H171" s="78"/>
+      <c r="I171" s="78"/>
+      <c r="J171" s="108"/>
+      <c r="K171" s="109"/>
+      <c r="L171" s="109"/>
+      <c r="M171" s="109"/>
+      <c r="N171" s="109"/>
+      <c r="O171" s="109"/>
+      <c r="P171" s="110"/>
+      <c r="Q171" s="78"/>
+      <c r="R171" s="78"/>
+      <c r="S171" s="78"/>
+      <c r="T171" s="78"/>
+      <c r="U171" s="79"/>
+      <c r="V171" s="80"/>
       <c r="W171" s="39"/>
     </row>
     <row r="172" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A172" s="118"/>
-[...20 lines deleted...]
-      <c r="V172" s="124"/>
+      <c r="A172" s="96"/>
+      <c r="B172" s="97"/>
+      <c r="C172" s="119"/>
+      <c r="D172" s="119"/>
+      <c r="E172" s="119"/>
+      <c r="F172" s="119"/>
+      <c r="G172" s="119"/>
+      <c r="H172" s="78"/>
+      <c r="I172" s="78"/>
+      <c r="J172" s="120"/>
+      <c r="K172" s="121"/>
+      <c r="L172" s="121"/>
+      <c r="M172" s="121"/>
+      <c r="N172" s="121"/>
+      <c r="O172" s="121"/>
+      <c r="P172" s="122"/>
+      <c r="Q172" s="78"/>
+      <c r="R172" s="78"/>
+      <c r="S172" s="78"/>
+      <c r="T172" s="78"/>
+      <c r="U172" s="79"/>
+      <c r="V172" s="80"/>
       <c r="W172" s="39"/>
     </row>
     <row r="173" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A173" s="118"/>
-[...20 lines deleted...]
-      <c r="V173" s="124"/>
+      <c r="A173" s="96"/>
+      <c r="B173" s="97"/>
+      <c r="C173" s="119"/>
+      <c r="D173" s="119"/>
+      <c r="E173" s="119"/>
+      <c r="F173" s="119"/>
+      <c r="G173" s="119"/>
+      <c r="H173" s="78"/>
+      <c r="I173" s="78"/>
+      <c r="J173" s="108"/>
+      <c r="K173" s="109"/>
+      <c r="L173" s="109"/>
+      <c r="M173" s="109"/>
+      <c r="N173" s="109"/>
+      <c r="O173" s="109"/>
+      <c r="P173" s="110"/>
+      <c r="Q173" s="78"/>
+      <c r="R173" s="78"/>
+      <c r="S173" s="78"/>
+      <c r="T173" s="78"/>
+      <c r="U173" s="79"/>
+      <c r="V173" s="80"/>
       <c r="W173" s="39"/>
     </row>
     <row r="174" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A174" s="118"/>
-[...20 lines deleted...]
-      <c r="V174" s="124"/>
+      <c r="A174" s="96"/>
+      <c r="B174" s="97"/>
+      <c r="C174" s="119"/>
+      <c r="D174" s="119"/>
+      <c r="E174" s="119"/>
+      <c r="F174" s="119"/>
+      <c r="G174" s="119"/>
+      <c r="H174" s="78"/>
+      <c r="I174" s="78"/>
+      <c r="J174" s="120"/>
+      <c r="K174" s="121"/>
+      <c r="L174" s="121"/>
+      <c r="M174" s="121"/>
+      <c r="N174" s="121"/>
+      <c r="O174" s="121"/>
+      <c r="P174" s="122"/>
+      <c r="Q174" s="78"/>
+      <c r="R174" s="78"/>
+      <c r="S174" s="78"/>
+      <c r="T174" s="78"/>
+      <c r="U174" s="79"/>
+      <c r="V174" s="80"/>
       <c r="W174" s="39"/>
     </row>
     <row r="175" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A175" s="118"/>
-[...20 lines deleted...]
-      <c r="V175" s="124"/>
+      <c r="A175" s="96"/>
+      <c r="B175" s="97"/>
+      <c r="C175" s="119"/>
+      <c r="D175" s="119"/>
+      <c r="E175" s="119"/>
+      <c r="F175" s="119"/>
+      <c r="G175" s="119"/>
+      <c r="H175" s="78"/>
+      <c r="I175" s="78"/>
+      <c r="J175" s="108"/>
+      <c r="K175" s="109"/>
+      <c r="L175" s="109"/>
+      <c r="M175" s="109"/>
+      <c r="N175" s="109"/>
+      <c r="O175" s="109"/>
+      <c r="P175" s="110"/>
+      <c r="Q175" s="78"/>
+      <c r="R175" s="78"/>
+      <c r="S175" s="78"/>
+      <c r="T175" s="78"/>
+      <c r="U175" s="79"/>
+      <c r="V175" s="80"/>
       <c r="W175" s="39"/>
     </row>
     <row r="176" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A176" s="118"/>
-[...20 lines deleted...]
-      <c r="V176" s="124"/>
+      <c r="A176" s="96"/>
+      <c r="B176" s="97"/>
+      <c r="C176" s="119"/>
+      <c r="D176" s="119"/>
+      <c r="E176" s="119"/>
+      <c r="F176" s="119"/>
+      <c r="G176" s="119"/>
+      <c r="H176" s="78"/>
+      <c r="I176" s="78"/>
+      <c r="J176" s="120"/>
+      <c r="K176" s="121"/>
+      <c r="L176" s="121"/>
+      <c r="M176" s="121"/>
+      <c r="N176" s="121"/>
+      <c r="O176" s="121"/>
+      <c r="P176" s="122"/>
+      <c r="Q176" s="78"/>
+      <c r="R176" s="78"/>
+      <c r="S176" s="78"/>
+      <c r="T176" s="78"/>
+      <c r="U176" s="79"/>
+      <c r="V176" s="80"/>
       <c r="W176" s="39"/>
     </row>
     <row r="177" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A177" s="118"/>
-[...20 lines deleted...]
-      <c r="V177" s="124"/>
+      <c r="A177" s="96"/>
+      <c r="B177" s="97"/>
+      <c r="C177" s="119"/>
+      <c r="D177" s="119"/>
+      <c r="E177" s="119"/>
+      <c r="F177" s="119"/>
+      <c r="G177" s="119"/>
+      <c r="H177" s="78"/>
+      <c r="I177" s="78"/>
+      <c r="J177" s="108"/>
+      <c r="K177" s="109"/>
+      <c r="L177" s="109"/>
+      <c r="M177" s="109"/>
+      <c r="N177" s="109"/>
+      <c r="O177" s="109"/>
+      <c r="P177" s="110"/>
+      <c r="Q177" s="78"/>
+      <c r="R177" s="78"/>
+      <c r="S177" s="78"/>
+      <c r="T177" s="78"/>
+      <c r="U177" s="79"/>
+      <c r="V177" s="80"/>
       <c r="W177" s="39"/>
     </row>
     <row r="178" spans="1:23" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A178" s="118"/>
-[...20 lines deleted...]
-      <c r="V178" s="124"/>
+      <c r="A178" s="96"/>
+      <c r="B178" s="97"/>
+      <c r="C178" s="119"/>
+      <c r="D178" s="119"/>
+      <c r="E178" s="119"/>
+      <c r="F178" s="119"/>
+      <c r="G178" s="119"/>
+      <c r="H178" s="78"/>
+      <c r="I178" s="78"/>
+      <c r="J178" s="120"/>
+      <c r="K178" s="121"/>
+      <c r="L178" s="121"/>
+      <c r="M178" s="121"/>
+      <c r="N178" s="121"/>
+      <c r="O178" s="121"/>
+      <c r="P178" s="122"/>
+      <c r="Q178" s="78"/>
+      <c r="R178" s="78"/>
+      <c r="S178" s="78"/>
+      <c r="T178" s="78"/>
+      <c r="U178" s="79"/>
+      <c r="V178" s="80"/>
       <c r="W178" s="39"/>
     </row>
     <row r="179" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A179" s="118"/>
-[...20 lines deleted...]
-      <c r="V179" s="124"/>
+      <c r="A179" s="96"/>
+      <c r="B179" s="97"/>
+      <c r="C179" s="119"/>
+      <c r="D179" s="119"/>
+      <c r="E179" s="119"/>
+      <c r="F179" s="119"/>
+      <c r="G179" s="119"/>
+      <c r="H179" s="78"/>
+      <c r="I179" s="78"/>
+      <c r="J179" s="108"/>
+      <c r="K179" s="109"/>
+      <c r="L179" s="109"/>
+      <c r="M179" s="109"/>
+      <c r="N179" s="109"/>
+      <c r="O179" s="109"/>
+      <c r="P179" s="110"/>
+      <c r="Q179" s="78"/>
+      <c r="R179" s="78"/>
+      <c r="S179" s="78"/>
+      <c r="T179" s="78"/>
+      <c r="U179" s="79"/>
+      <c r="V179" s="80"/>
       <c r="W179" s="39"/>
     </row>
     <row r="180" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A180" s="118"/>
-[...20 lines deleted...]
-      <c r="V180" s="124"/>
+      <c r="A180" s="96"/>
+      <c r="B180" s="97"/>
+      <c r="C180" s="119"/>
+      <c r="D180" s="119"/>
+      <c r="E180" s="119"/>
+      <c r="F180" s="119"/>
+      <c r="G180" s="119"/>
+      <c r="H180" s="78"/>
+      <c r="I180" s="78"/>
+      <c r="J180" s="120"/>
+      <c r="K180" s="121"/>
+      <c r="L180" s="121"/>
+      <c r="M180" s="121"/>
+      <c r="N180" s="121"/>
+      <c r="O180" s="121"/>
+      <c r="P180" s="122"/>
+      <c r="Q180" s="78"/>
+      <c r="R180" s="78"/>
+      <c r="S180" s="78"/>
+      <c r="T180" s="78"/>
+      <c r="U180" s="79"/>
+      <c r="V180" s="80"/>
       <c r="W180" s="39"/>
     </row>
     <row r="181" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A181" s="118"/>
-[...20 lines deleted...]
-      <c r="V181" s="124"/>
+      <c r="A181" s="96"/>
+      <c r="B181" s="97"/>
+      <c r="C181" s="119"/>
+      <c r="D181" s="119"/>
+      <c r="E181" s="119"/>
+      <c r="F181" s="119"/>
+      <c r="G181" s="119"/>
+      <c r="H181" s="78"/>
+      <c r="I181" s="78"/>
+      <c r="J181" s="108"/>
+      <c r="K181" s="109"/>
+      <c r="L181" s="109"/>
+      <c r="M181" s="109"/>
+      <c r="N181" s="109"/>
+      <c r="O181" s="109"/>
+      <c r="P181" s="110"/>
+      <c r="Q181" s="78"/>
+      <c r="R181" s="78"/>
+      <c r="S181" s="78"/>
+      <c r="T181" s="78"/>
+      <c r="U181" s="79"/>
+      <c r="V181" s="80"/>
       <c r="W181" s="39"/>
     </row>
     <row r="182" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A182" s="118"/>
-[...20 lines deleted...]
-      <c r="V182" s="124"/>
+      <c r="A182" s="96"/>
+      <c r="B182" s="97"/>
+      <c r="C182" s="119"/>
+      <c r="D182" s="119"/>
+      <c r="E182" s="119"/>
+      <c r="F182" s="119"/>
+      <c r="G182" s="119"/>
+      <c r="H182" s="78"/>
+      <c r="I182" s="78"/>
+      <c r="J182" s="120"/>
+      <c r="K182" s="121"/>
+      <c r="L182" s="121"/>
+      <c r="M182" s="121"/>
+      <c r="N182" s="121"/>
+      <c r="O182" s="121"/>
+      <c r="P182" s="122"/>
+      <c r="Q182" s="78"/>
+      <c r="R182" s="78"/>
+      <c r="S182" s="78"/>
+      <c r="T182" s="78"/>
+      <c r="U182" s="79"/>
+      <c r="V182" s="80"/>
       <c r="W182" s="39"/>
     </row>
     <row r="183" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A183" s="118"/>
-[...20 lines deleted...]
-      <c r="V183" s="124"/>
+      <c r="A183" s="96"/>
+      <c r="B183" s="97"/>
+      <c r="C183" s="119"/>
+      <c r="D183" s="119"/>
+      <c r="E183" s="119"/>
+      <c r="F183" s="119"/>
+      <c r="G183" s="119"/>
+      <c r="H183" s="78"/>
+      <c r="I183" s="78"/>
+      <c r="J183" s="108"/>
+      <c r="K183" s="109"/>
+      <c r="L183" s="109"/>
+      <c r="M183" s="109"/>
+      <c r="N183" s="109"/>
+      <c r="O183" s="109"/>
+      <c r="P183" s="110"/>
+      <c r="Q183" s="78"/>
+      <c r="R183" s="78"/>
+      <c r="S183" s="78"/>
+      <c r="T183" s="78"/>
+      <c r="U183" s="79"/>
+      <c r="V183" s="80"/>
       <c r="W183" s="39"/>
     </row>
     <row r="184" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A184" s="118"/>
-[...20 lines deleted...]
-      <c r="V184" s="124"/>
+      <c r="A184" s="96"/>
+      <c r="B184" s="97"/>
+      <c r="C184" s="119"/>
+      <c r="D184" s="119"/>
+      <c r="E184" s="119"/>
+      <c r="F184" s="119"/>
+      <c r="G184" s="119"/>
+      <c r="H184" s="78"/>
+      <c r="I184" s="78"/>
+      <c r="J184" s="120"/>
+      <c r="K184" s="121"/>
+      <c r="L184" s="121"/>
+      <c r="M184" s="121"/>
+      <c r="N184" s="121"/>
+      <c r="O184" s="121"/>
+      <c r="P184" s="122"/>
+      <c r="Q184" s="78"/>
+      <c r="R184" s="78"/>
+      <c r="S184" s="78"/>
+      <c r="T184" s="78"/>
+      <c r="U184" s="79"/>
+      <c r="V184" s="80"/>
       <c r="W184" s="39"/>
     </row>
     <row r="185" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A185" s="118"/>
-[...20 lines deleted...]
-      <c r="V185" s="124"/>
+      <c r="A185" s="96"/>
+      <c r="B185" s="97"/>
+      <c r="C185" s="119"/>
+      <c r="D185" s="119"/>
+      <c r="E185" s="119"/>
+      <c r="F185" s="119"/>
+      <c r="G185" s="119"/>
+      <c r="H185" s="78"/>
+      <c r="I185" s="78"/>
+      <c r="J185" s="108"/>
+      <c r="K185" s="109"/>
+      <c r="L185" s="109"/>
+      <c r="M185" s="109"/>
+      <c r="N185" s="109"/>
+      <c r="O185" s="109"/>
+      <c r="P185" s="110"/>
+      <c r="Q185" s="78"/>
+      <c r="R185" s="78"/>
+      <c r="S185" s="78"/>
+      <c r="T185" s="78"/>
+      <c r="U185" s="79"/>
+      <c r="V185" s="80"/>
       <c r="W185" s="39"/>
     </row>
     <row r="186" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A186" s="287"/>
-[...20 lines deleted...]
-      <c r="V186" s="284"/>
+      <c r="A186" s="104"/>
+      <c r="B186" s="106"/>
+      <c r="C186" s="114"/>
+      <c r="D186" s="114"/>
+      <c r="E186" s="114"/>
+      <c r="F186" s="114"/>
+      <c r="G186" s="114"/>
+      <c r="H186" s="98"/>
+      <c r="I186" s="98"/>
+      <c r="J186" s="111"/>
+      <c r="K186" s="112"/>
+      <c r="L186" s="112"/>
+      <c r="M186" s="112"/>
+      <c r="N186" s="112"/>
+      <c r="O186" s="112"/>
+      <c r="P186" s="113"/>
+      <c r="Q186" s="98"/>
+      <c r="R186" s="98"/>
+      <c r="S186" s="98"/>
+      <c r="T186" s="98"/>
+      <c r="U186" s="100"/>
+      <c r="V186" s="101"/>
       <c r="W186" s="39"/>
     </row>
     <row r="187" spans="1:23" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A187" s="287"/>
-[...20 lines deleted...]
-      <c r="V187" s="284"/>
+      <c r="A187" s="104"/>
+      <c r="B187" s="106"/>
+      <c r="C187" s="114"/>
+      <c r="D187" s="114"/>
+      <c r="E187" s="114"/>
+      <c r="F187" s="114"/>
+      <c r="G187" s="114"/>
+      <c r="H187" s="98"/>
+      <c r="I187" s="98"/>
+      <c r="J187" s="108"/>
+      <c r="K187" s="109"/>
+      <c r="L187" s="109"/>
+      <c r="M187" s="109"/>
+      <c r="N187" s="109"/>
+      <c r="O187" s="109"/>
+      <c r="P187" s="110"/>
+      <c r="Q187" s="98"/>
+      <c r="R187" s="98"/>
+      <c r="S187" s="98"/>
+      <c r="T187" s="98"/>
+      <c r="U187" s="100"/>
+      <c r="V187" s="101"/>
       <c r="W187" s="39"/>
     </row>
     <row r="188" spans="1:23" s="4" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A188" s="288"/>
-[...20 lines deleted...]
-      <c r="V188" s="286"/>
+      <c r="A188" s="105"/>
+      <c r="B188" s="107"/>
+      <c r="C188" s="115"/>
+      <c r="D188" s="115"/>
+      <c r="E188" s="115"/>
+      <c r="F188" s="115"/>
+      <c r="G188" s="115"/>
+      <c r="H188" s="99"/>
+      <c r="I188" s="99"/>
+      <c r="J188" s="116"/>
+      <c r="K188" s="117"/>
+      <c r="L188" s="117"/>
+      <c r="M188" s="117"/>
+      <c r="N188" s="117"/>
+      <c r="O188" s="117"/>
+      <c r="P188" s="118"/>
+      <c r="Q188" s="99"/>
+      <c r="R188" s="99"/>
+      <c r="S188" s="99"/>
+      <c r="T188" s="99"/>
+      <c r="U188" s="102"/>
+      <c r="V188" s="103"/>
       <c r="W188" s="39"/>
     </row>
     <row r="189" spans="1:23" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="190" spans="1:23" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="191" spans="1:23" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="192" spans="1:23" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="193" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="194" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="195" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="196" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="197" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="198" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="199" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="200" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="201" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="202" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="203" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="204" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="205" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="206" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="207" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="208" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="209" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="210" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="211" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
@@ -9686,543 +9654,533 @@
     <row r="1004" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1005" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1006" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1007" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1008" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1009" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1010" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1011" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1012" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1013" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1014" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1015" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1016" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1017" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1018" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1019" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1020" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1021" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1022" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1023" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1024" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1025" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1026" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
     <row r="1027" s="4" customFormat="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="f+MtidQSosrayljb5E4Ar/5mYf/65JXj/U7fkBrkt4/+cysd+1ElyCI0JMQfiNQybdieuOyJPiaEAQ4lKGlnjw==" saltValue="hHvBDeqBf4WT/7ldZjPReg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection formatCells="0" selectLockedCells="1"/>
   <mergeCells count="365">
+    <mergeCell ref="D43:U43"/>
+    <mergeCell ref="D38:L39"/>
+    <mergeCell ref="M38:U39"/>
+    <mergeCell ref="R40:R41"/>
+    <mergeCell ref="S40:S41"/>
+    <mergeCell ref="T40:T41"/>
+    <mergeCell ref="D42:U42"/>
+    <mergeCell ref="E40:E41"/>
+    <mergeCell ref="F40:F41"/>
+    <mergeCell ref="O40:O41"/>
+    <mergeCell ref="P40:P41"/>
+    <mergeCell ref="Q40:Q41"/>
+    <mergeCell ref="C169:G170"/>
+    <mergeCell ref="H169:I170"/>
+    <mergeCell ref="J169:P169"/>
+    <mergeCell ref="J170:P170"/>
+    <mergeCell ref="C175:G176"/>
+    <mergeCell ref="H175:I176"/>
+    <mergeCell ref="J175:P175"/>
+    <mergeCell ref="J176:P176"/>
+    <mergeCell ref="H171:I172"/>
+    <mergeCell ref="J171:P171"/>
+    <mergeCell ref="J166:P166"/>
+    <mergeCell ref="C167:G168"/>
+    <mergeCell ref="H167:I168"/>
+    <mergeCell ref="J167:P167"/>
+    <mergeCell ref="J168:P168"/>
+    <mergeCell ref="H161:I162"/>
+    <mergeCell ref="J161:P161"/>
+    <mergeCell ref="J162:P162"/>
+    <mergeCell ref="C163:G164"/>
+    <mergeCell ref="H163:I164"/>
+    <mergeCell ref="J163:P163"/>
+    <mergeCell ref="J164:P164"/>
+    <mergeCell ref="A71:W72"/>
+    <mergeCell ref="B109:D110"/>
+    <mergeCell ref="E109:U110"/>
+    <mergeCell ref="C141:G142"/>
+    <mergeCell ref="H141:I142"/>
+    <mergeCell ref="J141:P141"/>
+    <mergeCell ref="J142:P142"/>
+    <mergeCell ref="J144:P144"/>
+    <mergeCell ref="C145:G146"/>
+    <mergeCell ref="H145:I146"/>
+    <mergeCell ref="J145:P145"/>
+    <mergeCell ref="J146:P146"/>
+    <mergeCell ref="A141:A142"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="S139:T140"/>
+    <mergeCell ref="U139:V140"/>
+    <mergeCell ref="Q141:R142"/>
+    <mergeCell ref="S141:T142"/>
+    <mergeCell ref="U141:V142"/>
+    <mergeCell ref="Q139:R140"/>
+    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="C139:G140"/>
+    <mergeCell ref="H139:I140"/>
+    <mergeCell ref="V1:W1"/>
+    <mergeCell ref="P2:Q4"/>
+    <mergeCell ref="R2:S4"/>
+    <mergeCell ref="U2:W4"/>
+    <mergeCell ref="A3:N5"/>
+    <mergeCell ref="T13:T17"/>
+    <mergeCell ref="O13:O17"/>
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="T1:U1"/>
+    <mergeCell ref="R10:T10"/>
+    <mergeCell ref="R11:T11"/>
+    <mergeCell ref="A13:A43"/>
+    <mergeCell ref="R29:U29"/>
+    <mergeCell ref="D32:K32"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="D30:K30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="R30:U30"/>
+    <mergeCell ref="M32:P32"/>
+    <mergeCell ref="R32:U32"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:O18"/>
+    <mergeCell ref="S13:S17"/>
+    <mergeCell ref="P13:P17"/>
+    <mergeCell ref="B16:C17"/>
+    <mergeCell ref="D16:K17"/>
+    <mergeCell ref="L13:N17"/>
+    <mergeCell ref="R13:R17"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="D19:O19"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:M24"/>
+    <mergeCell ref="O24:R24"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="D20:O20"/>
+    <mergeCell ref="B27:C34"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:O21"/>
+    <mergeCell ref="B22:C23"/>
+    <mergeCell ref="D22:U23"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D31:K31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="R31:U31"/>
+    <mergeCell ref="D34:L34"/>
+    <mergeCell ref="R27:U27"/>
+    <mergeCell ref="D28:K28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="R28:U28"/>
+    <mergeCell ref="D29:K29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="B35:C37"/>
+    <mergeCell ref="D35:N35"/>
+    <mergeCell ref="O35:U35"/>
+    <mergeCell ref="R36:R37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:M37"/>
+    <mergeCell ref="S36:T37"/>
+    <mergeCell ref="U36:U37"/>
+    <mergeCell ref="N36:N37"/>
+    <mergeCell ref="D36:E37"/>
+    <mergeCell ref="I36:J37"/>
+    <mergeCell ref="P36:Q37"/>
+    <mergeCell ref="F36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="B38:C43"/>
+    <mergeCell ref="I40:I41"/>
+    <mergeCell ref="W12:Y12"/>
+    <mergeCell ref="B13:C15"/>
+    <mergeCell ref="D13:K15"/>
+    <mergeCell ref="U13:U17"/>
+    <mergeCell ref="O26:U26"/>
+    <mergeCell ref="Q13:Q17"/>
+    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="O25:R25"/>
+    <mergeCell ref="D26:M26"/>
+    <mergeCell ref="W42:Y43"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="G40:G41"/>
+    <mergeCell ref="H40:H41"/>
+    <mergeCell ref="J40:J41"/>
+    <mergeCell ref="K40:K41"/>
+    <mergeCell ref="N40:N41"/>
+    <mergeCell ref="D27:K27"/>
+    <mergeCell ref="M27:P27"/>
+    <mergeCell ref="M33:P33"/>
+    <mergeCell ref="R33:U33"/>
+    <mergeCell ref="A44:W44"/>
+    <mergeCell ref="A45:W45"/>
+    <mergeCell ref="A52:W54"/>
+    <mergeCell ref="A56:W58"/>
+    <mergeCell ref="A76:W77"/>
+    <mergeCell ref="A137:A138"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="Q137:R138"/>
+    <mergeCell ref="S137:T138"/>
+    <mergeCell ref="U137:V138"/>
+    <mergeCell ref="C137:G138"/>
+    <mergeCell ref="H137:I138"/>
+    <mergeCell ref="J137:P137"/>
+    <mergeCell ref="J138:P138"/>
+    <mergeCell ref="A64:W66"/>
+    <mergeCell ref="A68:W70"/>
+    <mergeCell ref="V46:W46"/>
+    <mergeCell ref="A47:W48"/>
+    <mergeCell ref="A60:W62"/>
+    <mergeCell ref="A136:I136"/>
+    <mergeCell ref="V136:W136"/>
+    <mergeCell ref="B114:D115"/>
+    <mergeCell ref="E114:U115"/>
+    <mergeCell ref="B105:U106"/>
+    <mergeCell ref="J139:P139"/>
+    <mergeCell ref="J140:P140"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="Q143:R144"/>
+    <mergeCell ref="S143:T144"/>
+    <mergeCell ref="U143:V144"/>
+    <mergeCell ref="S145:T146"/>
+    <mergeCell ref="U145:V146"/>
+    <mergeCell ref="C143:G144"/>
+    <mergeCell ref="H143:I144"/>
+    <mergeCell ref="J143:P143"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="Q147:R148"/>
+    <mergeCell ref="A145:A146"/>
+    <mergeCell ref="A151:A152"/>
+    <mergeCell ref="B151:B152"/>
+    <mergeCell ref="Q145:R146"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="A149:A150"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="C151:G152"/>
+    <mergeCell ref="H151:I152"/>
+    <mergeCell ref="J151:P151"/>
+    <mergeCell ref="J152:P152"/>
+    <mergeCell ref="C147:G148"/>
+    <mergeCell ref="H147:I148"/>
+    <mergeCell ref="J147:P147"/>
+    <mergeCell ref="J148:P148"/>
+    <mergeCell ref="C149:G150"/>
+    <mergeCell ref="H149:I150"/>
+    <mergeCell ref="J149:P149"/>
+    <mergeCell ref="J150:P150"/>
+    <mergeCell ref="S149:T150"/>
+    <mergeCell ref="S147:T148"/>
+    <mergeCell ref="U147:V148"/>
+    <mergeCell ref="U149:V150"/>
+    <mergeCell ref="S155:T156"/>
+    <mergeCell ref="Q151:R152"/>
+    <mergeCell ref="S151:T152"/>
+    <mergeCell ref="U151:V152"/>
+    <mergeCell ref="Q149:R150"/>
+    <mergeCell ref="A155:A156"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="Q155:R156"/>
+    <mergeCell ref="U155:V156"/>
+    <mergeCell ref="A153:A154"/>
+    <mergeCell ref="B153:B154"/>
+    <mergeCell ref="Q153:R154"/>
+    <mergeCell ref="S153:T154"/>
+    <mergeCell ref="U153:V154"/>
+    <mergeCell ref="C153:G154"/>
+    <mergeCell ref="H153:I154"/>
+    <mergeCell ref="J153:P153"/>
+    <mergeCell ref="J154:P154"/>
+    <mergeCell ref="C155:G156"/>
+    <mergeCell ref="H155:I156"/>
+    <mergeCell ref="J155:P155"/>
+    <mergeCell ref="J156:P156"/>
+    <mergeCell ref="U157:V158"/>
+    <mergeCell ref="A159:A160"/>
+    <mergeCell ref="B159:B160"/>
+    <mergeCell ref="Q159:R160"/>
+    <mergeCell ref="S159:T160"/>
+    <mergeCell ref="U159:V160"/>
+    <mergeCell ref="A157:A158"/>
+    <mergeCell ref="B157:B158"/>
+    <mergeCell ref="Q157:R158"/>
+    <mergeCell ref="C157:G158"/>
+    <mergeCell ref="J158:P158"/>
+    <mergeCell ref="S157:T158"/>
+    <mergeCell ref="C159:G160"/>
+    <mergeCell ref="H159:I160"/>
+    <mergeCell ref="J159:P159"/>
+    <mergeCell ref="J160:P160"/>
+    <mergeCell ref="H157:I158"/>
+    <mergeCell ref="J157:P157"/>
+    <mergeCell ref="S167:T168"/>
+    <mergeCell ref="U167:V168"/>
+    <mergeCell ref="A165:A166"/>
+    <mergeCell ref="B165:B166"/>
+    <mergeCell ref="Q165:R166"/>
+    <mergeCell ref="S165:T166"/>
+    <mergeCell ref="U165:V166"/>
+    <mergeCell ref="C161:G162"/>
+    <mergeCell ref="B169:B170"/>
+    <mergeCell ref="A167:A168"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="U161:V162"/>
+    <mergeCell ref="A163:A164"/>
+    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="Q163:R164"/>
+    <mergeCell ref="S163:T164"/>
+    <mergeCell ref="U163:V164"/>
+    <mergeCell ref="A161:A162"/>
+    <mergeCell ref="B161:B162"/>
+    <mergeCell ref="Q161:R162"/>
+    <mergeCell ref="S161:T162"/>
+    <mergeCell ref="C165:G166"/>
+    <mergeCell ref="H165:I166"/>
+    <mergeCell ref="J165:P165"/>
+    <mergeCell ref="A175:A176"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="A173:A174"/>
+    <mergeCell ref="B173:B174"/>
+    <mergeCell ref="Q175:R176"/>
+    <mergeCell ref="S175:T176"/>
+    <mergeCell ref="U175:V176"/>
+    <mergeCell ref="S171:T172"/>
+    <mergeCell ref="U171:V172"/>
+    <mergeCell ref="U173:V174"/>
+    <mergeCell ref="Q173:R174"/>
+    <mergeCell ref="S173:T174"/>
+    <mergeCell ref="Q171:R172"/>
+    <mergeCell ref="C173:G174"/>
+    <mergeCell ref="H173:I174"/>
+    <mergeCell ref="J173:P173"/>
+    <mergeCell ref="J174:P174"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:G172"/>
+    <mergeCell ref="J172:P172"/>
+    <mergeCell ref="Q181:R182"/>
+    <mergeCell ref="Q177:R178"/>
+    <mergeCell ref="Q183:R184"/>
+    <mergeCell ref="A179:A180"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="Q179:R180"/>
+    <mergeCell ref="C179:G180"/>
+    <mergeCell ref="H179:I180"/>
+    <mergeCell ref="J179:P179"/>
+    <mergeCell ref="J180:P180"/>
+    <mergeCell ref="C177:G178"/>
+    <mergeCell ref="H177:I178"/>
+    <mergeCell ref="J177:P177"/>
+    <mergeCell ref="J178:P178"/>
+    <mergeCell ref="C181:G182"/>
+    <mergeCell ref="H181:I182"/>
+    <mergeCell ref="J181:P181"/>
+    <mergeCell ref="J182:P182"/>
+    <mergeCell ref="C183:G184"/>
+    <mergeCell ref="H183:I184"/>
+    <mergeCell ref="J183:P183"/>
+    <mergeCell ref="J184:P184"/>
+    <mergeCell ref="S187:T188"/>
+    <mergeCell ref="U187:V188"/>
+    <mergeCell ref="Q185:R186"/>
+    <mergeCell ref="S185:T186"/>
+    <mergeCell ref="U185:V186"/>
+    <mergeCell ref="A187:A188"/>
+    <mergeCell ref="B187:B188"/>
+    <mergeCell ref="Q187:R188"/>
+    <mergeCell ref="A185:A186"/>
+    <mergeCell ref="B185:B186"/>
+    <mergeCell ref="J185:P185"/>
+    <mergeCell ref="J186:P186"/>
+    <mergeCell ref="C187:G188"/>
+    <mergeCell ref="H187:I188"/>
+    <mergeCell ref="J187:P187"/>
+    <mergeCell ref="J188:P188"/>
+    <mergeCell ref="C185:G186"/>
+    <mergeCell ref="H185:I186"/>
     <mergeCell ref="D33:K33"/>
     <mergeCell ref="S183:T184"/>
     <mergeCell ref="U183:V184"/>
     <mergeCell ref="U177:V178"/>
     <mergeCell ref="A78:W82"/>
     <mergeCell ref="S169:T170"/>
     <mergeCell ref="U181:V182"/>
     <mergeCell ref="A94:W95"/>
     <mergeCell ref="A183:A184"/>
     <mergeCell ref="B183:B184"/>
     <mergeCell ref="A181:A182"/>
     <mergeCell ref="U179:V180"/>
     <mergeCell ref="S181:T182"/>
     <mergeCell ref="S179:T180"/>
     <mergeCell ref="A84:W88"/>
     <mergeCell ref="Q167:R168"/>
     <mergeCell ref="S177:T178"/>
     <mergeCell ref="A177:A178"/>
     <mergeCell ref="B177:B178"/>
     <mergeCell ref="U169:V170"/>
     <mergeCell ref="B181:B182"/>
     <mergeCell ref="Q169:R170"/>
     <mergeCell ref="A90:W93"/>
     <mergeCell ref="A169:A170"/>
-    <mergeCell ref="S187:T188"/>
-[...339 lines deleted...]
-    <mergeCell ref="Q40:Q41"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
-  <dataValidations count="4">
+  <dataValidations count="3">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="E40:E41 N40:N41 D36:E37" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"昭和, 平成, 令和"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D40" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"昭和, 平成 ,令和"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C139:G188" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"漏水修理,小規模整備,給水整備,維持補修,本管小規模整備,多摩緊急,多摩整備"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U139:V188" xr:uid="{C8B93620-07F3-4B79-AFED-166C785C8E1B}">
-[...1 lines deleted...]
-    </dataValidation>
   </dataValidations>
   <pageMargins left="0.78" right="0.25" top="0.54" bottom="0.25" header="0.51181102362204722" footer="0.25"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <rowBreaks count="3" manualBreakCount="3">
+  <rowBreaks count="2" manualBreakCount="2">
     <brk id="45" max="22" man="1"/>
     <brk id="96" max="22" man="1"/>
-    <brk id="135" max="22" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="26" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000003000000}">
           <x14:formula1>
             <xm:f>リスト!$B$2:$B$10</xm:f>
           </x14:formula1>
           <xm:sqref>D27:K33</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000004000000}">
           <x14:formula1>
             <xm:f>リスト!$A$2:$A$5</xm:f>
           </x14:formula1>
           <xm:sqref>O13:O17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A7170EC2-A44B-4463-A6E8-D8AC85D91F3D}">
           <x14:formula1>
             <xm:f>リスト!$D$1:$D$5</xm:f>
           </x14:formula1>
           <xm:sqref>B139:B188</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CAA2C838-E13A-4E2F-A41B-FE4260888E53}">
-[...4 lines deleted...]
-        </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="2" max="2" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A1" t="s">
         <v>65</v>
       </c>
       <c r="B1" t="s">
         <v>66</v>
       </c>
       <c r="C1" t="s">
         <v>67</v>
       </c>
       <c r="D1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A2" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>69</v>
       </c>
       <c r="C2" t="s">
         <v>56</v>
       </c>
       <c r="D2" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A3" t="s">
         <v>70</v>
       </c>
       <c r="B3" t="s">
         <v>71</v>
       </c>
       <c r="C3" t="s">
         <v>72</v>
       </c>
       <c r="D3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>73</v>
       </c>
       <c r="D4" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.15">
       <c r="A5" t="s">
         <v>74</v>
       </c>
       <c r="B5" t="s">
         <v>76</v>
       </c>
       <c r="D5" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.15">
       <c r="B6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.15">
       <c r="B7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.15">
       <c r="B8" t="s">