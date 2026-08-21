--- v0 (2026-05-15)
+++ v1 (2026-08-21)
@@ -1,104 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\050浄水部\G-0502140-000浄水部浄水課水質担当\2026年度（R8）\11_水質管理\14_PFOS・PFOA\08_HP更新、ファクトシート\01_R7第4四半期(PFAS)\03_サ推へ依頼\0501修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\050浄水部\G-0502140-000浄水部浄水課水質担当\2026年度（R8）\11_水質管理\14_PFOS・PFOA\08_HP更新、ファクトシート\04_R8第1四半期(PFAS)\03_サ推へ依頼\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FED49BA-BC83-42E1-B997-84E148A28263}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F884624D-5470-4C48-A9C3-22EDAC4FD605}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="690" yWindow="1875" windowWidth="28800" windowHeight="15495" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="①有機フッ素化合物検出状況" sheetId="9" r:id="rId1"/>
-    <sheet name="②区部　給水栓水(令和7年度)PFOS及びPFOA" sheetId="6" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="⑤区部浄水場(令和7年度)PFHxS" sheetId="11" r:id="rId5"/>
+    <sheet name="②区部　給水栓水(令和8年度)PFOS及びPFOA" sheetId="6" r:id="rId2"/>
+    <sheet name="③区部浄水場(令和8年度)PFOS及びPFOA" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">①有機フッ素化合物検出状況!$A$1:$D$55</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'②区部　給水栓水(令和7年度)PFOS及びPFOA'!$A$1:$G$59</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'⑤区部浄水場(令和7年度)PFHxS'!$A$1:$K$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'②区部　給水栓水(令和8年度)PFOS及びPFOA'!$A$1:$G$59</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'③区部浄水場(令和8年度)PFOS及びPFOA'!$A$1:$K$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="894" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="136">
   <si>
     <t>PFOS及びPFOAの合計</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>原水</t>
     <rPh sb="0" eb="2">
       <t>ゲンスイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>浄水</t>
     <rPh sb="0" eb="2">
       <t>ジョウスイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4～6月</t>
   </si>
   <si>
     <t>7～9月</t>
   </si>
   <si>
@@ -125,181 +117,110 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4～6月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>7～9月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>10～12月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>1～3月</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">＜5 ：検査結果が定量下限値である5ng/L未満であることを表します。
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>・PFHxSについては、要検討項目に設定されていますが、目標値は設けられていません。</t>
-[...57 lines deleted...]
-  <si>
     <t>（単位：ng/L）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>（単位：ng/L）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>給水栓の所在地</t>
     <rPh sb="0" eb="2">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>セン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＜5</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>①　住所ごとの給水栓No.は、こちらのページで検索することができます。　　　　　https://www.waterworks.metro.tokyo.lg.jp/suigen/keitou/　　
 　　なお、配水系統は工事等により変わることがあります。　
 ②　給水栓ごと、浄水施設ごとの水質検査結果は次項以降に示しています。　</t>
     <rPh sb="129" eb="131">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="131" eb="132">
       <t>セン</t>
     </rPh>
     <rPh sb="135" eb="137">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="137" eb="139">
       <t>シセツ</t>
     </rPh>
     <rPh sb="142" eb="144">
       <t>スイシツ</t>
     </rPh>
     <rPh sb="144" eb="146">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="146" eb="148">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="149" eb="151">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="151" eb="153">
       <t>イコウ</t>
     </rPh>
     <rPh sb="154" eb="155">
       <t>シメ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>区部の有機フッ素化合物検出状況
-[...6 lines deleted...]
-  <si>
     <t>文京区</t>
     <rPh sb="0" eb="3">
       <t>ブンキョウク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>品川区</t>
     <rPh sb="0" eb="3">
       <t>シナガワク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>大田区</t>
     <rPh sb="0" eb="3">
       <t>オオタク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>世田谷区</t>
     <rPh sb="0" eb="4">
       <t>セタガヤク</t>
     </rPh>
@@ -973,125 +894,77 @@
     <t>三園浄水場</t>
     <rPh sb="0" eb="5">
       <t>ミソノジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三郷浄水場</t>
   </si>
   <si>
     <t>三郷浄水場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>朝霞浄水場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>朝霞浄水場</t>
     <rPh sb="0" eb="5">
       <t>アサカジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>区部の給水栓水（蛇口）の水質検査結果 
-[...42 lines deleted...]
-  <si>
     <t>代表浄水場（所）</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジョウスイジョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>代表浄水場（所）</t>
     <rPh sb="0" eb="5">
       <t>ダイヒョウジョウスイジョウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＜5 ：検査結果が定量下限値である5ng/L未満であることを表します。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>＜5</t>
-[...2 lines deleted...]
-  <si>
     <t>金町浄水場</t>
     <rPh sb="0" eb="5">
       <t>カナマチジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三郷浄水場</t>
     <rPh sb="0" eb="5">
       <t>ミサトジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東村山浄水場</t>
     <rPh sb="0" eb="3">
       <t>ヒガシムラヤマ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>ジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>小作浄水場</t>
@@ -1152,128 +1025,50 @@
     <rPh sb="0" eb="3">
       <t>ジョウスイジョウ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>１急系</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>２急系</t>
     <rPh sb="1" eb="2">
       <t>キュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ケイ</t>
-    </rPh>
-[...76 lines deleted...]
-      <t>ジョウスイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">都内給水栓水（蛇口）及び浄水所・給水所の水質検査結果
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Meiryo UI"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>・ 配水系統ごとに、水質を監視する計器を都内131ヶ所（多摩地区84か所、区部47か所）に設置しています。
 ・ 計器が設置されている蛇口から採水した水道水と浄水所・給水所等（浄水施設）の原水及び浄水の水質検査結果です。　　</t>
     </r>
     <rPh sb="56" eb="58">
       <t>タマ</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>チク</t>
     </rPh>
     <rPh sb="63" eb="64">
@@ -1390,59 +1185,150 @@
     <rPh sb="9" eb="12">
       <t>ジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>金町浄水場　　朝霞浄水場</t>
     <rPh sb="0" eb="2">
       <t>カナマチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三郷浄水場　　朝霞浄水場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>朝霞浄水場　　長沢浄水場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>朝霞浄水場　　三郷浄水場</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>PFHxS（目標値なし）</t>
+    <t>区部の有機フッ素化合物検出状況
+（令和8年度）</t>
+    <rPh sb="0" eb="2">
+      <t>クブ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区部の給水栓水（蛇口）の水質検査結果 
+（PFOS及びPFOA の合計：令和8年度実施）</t>
+    <rPh sb="0" eb="2">
+      <t>クブ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キュウスイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>セン</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ミズ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジャグチ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>スイシツ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>ケンサ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ケッカ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>ゴウケイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>ジッシ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有機フッ素化合物に関する基準値</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・PFOS及びPFOAの合計については、水質基準項目として給水栓水（蛇口）において、基準値（合算で50ng/L）が設定されています。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>PFOS及びPFOAの合計（基準値：合算で50ng/L）</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区</t>
+    <rPh sb="0" eb="1">
+      <t>ク</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>区部の浄水場（所）（原水・浄水）の水質検査結果
+（PFOS及びPFOAの合計：令和8年度実施）</t>
+    <rPh sb="0" eb="2">
+      <t>クブ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ゲンスイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ジョウスイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有機フッ素化合物に関する基準値については、給水栓水（蛇口）において定められています。</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Meiryo UI"/>
@@ -1493,100 +1379,76 @@
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="32"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="36"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-[...14 lines deleted...]
-    <font>
       <b/>
       <sz val="27"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="major"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="81">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -2611,51 +2473,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="202">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2672,153 +2534,129 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2873,419 +2711,410 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...88 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1638300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>542926</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50B5F223-D8D0-4E5C-991B-8C0F527B85AE}"/>
             </a:ext>
           </a:extLst>
@@ -3451,194 +3280,50 @@
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>③</a:t>
-          </a:r>
-[...142 lines deleted...]
-            <a:t>⑤</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3817,2716 +3502,2295 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC5AE456-E26F-4987-94EF-AC6787C89C99}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J61"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="40" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="16.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.25" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="170" t="s">
-[...8 lines deleted...]
-      <c r="H1" s="25"/>
+      <c r="A1" s="147" t="s">
+        <v>128</v>
+      </c>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
       <c r="I1" s="17"/>
       <c r="J1" s="18"/>
     </row>
     <row r="2" spans="1:10" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="172" t="s">
+      <c r="A2" s="153" t="s">
+        <v>111</v>
+      </c>
+      <c r="B2" s="153"/>
+      <c r="C2" s="153"/>
+      <c r="D2" s="153"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="160" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="148" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="150" t="s">
+        <v>96</v>
+      </c>
+      <c r="F3" s="159"/>
+      <c r="G3" s="162"/>
+      <c r="H3" s="162"/>
+      <c r="I3" s="159"/>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="161"/>
+      <c r="B4" s="149"/>
+      <c r="C4" s="149"/>
+      <c r="D4" s="151"/>
+      <c r="F4" s="159"/>
+      <c r="G4" s="162"/>
+      <c r="H4" s="162"/>
+      <c r="I4" s="159"/>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="44">
+        <v>1</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="F5" s="31"/>
+      <c r="G5" s="31"/>
+      <c r="H5" s="31"/>
+      <c r="I5" s="31"/>
+    </row>
+    <row r="6" spans="1:10" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="47">
+        <v>2</v>
+      </c>
+      <c r="C6" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="156" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="49">
+        <v>3</v>
+      </c>
+      <c r="C7" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+    </row>
+    <row r="8" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="154"/>
+      <c r="B8" s="51">
+        <v>4</v>
+      </c>
+      <c r="C8" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" s="53" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="154"/>
+      <c r="B9" s="54">
+        <v>5</v>
+      </c>
+      <c r="C9" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="55" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="155"/>
+      <c r="B10" s="56">
+        <v>23</v>
+      </c>
+      <c r="C10" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="156" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="49">
+        <v>6</v>
+      </c>
+      <c r="C11" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="58" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="154"/>
+      <c r="B12" s="54">
+        <v>7</v>
+      </c>
+      <c r="C12" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="55" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="154"/>
+      <c r="B13" s="54">
+        <v>8</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="59" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="154"/>
+      <c r="B14" s="52">
+        <v>9</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="55" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="154"/>
+      <c r="B15" s="51">
+        <v>10</v>
+      </c>
+      <c r="C15" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" s="55" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="154"/>
+      <c r="B16" s="56">
+        <v>11</v>
+      </c>
+      <c r="C16" s="56" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="60" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="156" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="49">
+        <v>12</v>
+      </c>
+      <c r="C17" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="61" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="155"/>
+      <c r="B18" s="62">
+        <v>18</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="63" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="44">
+        <v>13</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="48" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="156" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="51">
+        <v>14</v>
+      </c>
+      <c r="C20" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="58" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="155"/>
+      <c r="B21" s="56">
+        <v>22</v>
+      </c>
+      <c r="C21" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="D21" s="64" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="44">
+        <v>15</v>
+      </c>
+      <c r="C22" s="65" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="66" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="44">
+        <v>16</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="65">
+        <v>36</v>
+      </c>
+      <c r="C24" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" s="68" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="44">
+        <v>17</v>
+      </c>
+      <c r="C25" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" s="69" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="70"/>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+    </row>
+    <row r="27" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="148" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="150" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="72"/>
+      <c r="B28" s="149"/>
+      <c r="C28" s="149"/>
+      <c r="D28" s="151"/>
+    </row>
+    <row r="29" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="157" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="51">
+        <v>19</v>
+      </c>
+      <c r="C29" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" s="73" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="158"/>
+      <c r="B30" s="62">
+        <v>20</v>
+      </c>
+      <c r="C30" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" s="74" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="156" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="51">
+        <v>21</v>
+      </c>
+      <c r="C31" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" s="73" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="155"/>
+      <c r="B32" s="62">
+        <v>24</v>
+      </c>
+      <c r="C32" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" s="60" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="156" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="51">
+        <v>25</v>
+      </c>
+      <c r="C33" s="49" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" s="61" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="155"/>
+      <c r="B34" s="56">
+        <v>38</v>
+      </c>
+      <c r="C34" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" s="60" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="156" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="49">
+        <v>26</v>
+      </c>
+      <c r="C35" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="61" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="155"/>
+      <c r="B36" s="62">
+        <v>27</v>
+      </c>
+      <c r="C36" s="62" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="75" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="163" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="76">
+        <v>28</v>
+      </c>
+      <c r="C37" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="77" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="157"/>
+      <c r="B38" s="54">
+        <v>43</v>
+      </c>
+      <c r="C38" s="52" t="s">
+        <v>72</v>
+      </c>
+      <c r="D38" s="59" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="157"/>
+      <c r="B39" s="56">
+        <v>47</v>
+      </c>
+      <c r="C39" s="62" t="s">
+        <v>73</v>
+      </c>
+      <c r="D39" s="74" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="156" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="49">
+        <v>29</v>
+      </c>
+      <c r="C40" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="58" t="s">
+        <v>115</v>
+      </c>
+      <c r="F40" s="15"/>
+    </row>
+    <row r="41" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="155"/>
+      <c r="B41" s="65">
+        <v>35</v>
+      </c>
+      <c r="C41" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="B2" s="172"/>
-[...127 lines deleted...]
-      <c r="A11" s="159" t="s">
+    </row>
+    <row r="42" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="154" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="51">
         <v>30</v>
       </c>
-      <c r="B11" s="57">
-[...70 lines deleted...]
-      <c r="A17" s="159" t="s">
+      <c r="C42" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="D42" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="20"/>
+      <c r="I42" s="20"/>
+    </row>
+    <row r="43" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="154"/>
+      <c r="B43" s="52">
+        <v>32</v>
+      </c>
+      <c r="C43" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="D43" s="55" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="154"/>
+      <c r="B44" s="51">
+        <v>44</v>
+      </c>
+      <c r="C44" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="D44" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="F44" s="15"/>
+    </row>
+    <row r="45" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="155"/>
+      <c r="B45" s="62">
+        <v>45</v>
+      </c>
+      <c r="C45" s="62" t="s">
+        <v>79</v>
+      </c>
+      <c r="D45" s="74" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="154" t="s">
+        <v>37</v>
+      </c>
+      <c r="B46" s="51">
         <v>31</v>
       </c>
-      <c r="B17" s="57">
-[...11 lines deleted...]
-      <c r="B18" s="70">
+      <c r="C46" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="D46" s="73" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="155"/>
+      <c r="B47" s="62">
+        <v>37</v>
+      </c>
+      <c r="C47" s="62" t="s">
+        <v>81</v>
+      </c>
+      <c r="D47" s="74" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="154" t="s">
+        <v>38</v>
+      </c>
+      <c r="B48" s="51">
+        <v>33</v>
+      </c>
+      <c r="C48" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" s="73" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="155"/>
+      <c r="B49" s="62">
+        <v>34</v>
+      </c>
+      <c r="C49" s="62" t="s">
+        <v>83</v>
+      </c>
+      <c r="D49" s="74" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="154" t="s">
+        <v>39</v>
+      </c>
+      <c r="B50" s="51">
+        <v>39</v>
+      </c>
+      <c r="C50" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="D50" s="73" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="154"/>
+      <c r="B51" s="51">
+        <v>41</v>
+      </c>
+      <c r="C51" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="D51" s="73" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="155"/>
+      <c r="B52" s="62">
+        <v>46</v>
+      </c>
+      <c r="C52" s="62" t="s">
+        <v>86</v>
+      </c>
+      <c r="D52" s="74" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="B53" s="44">
+        <v>40</v>
+      </c>
+      <c r="C53" s="44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D53" s="69" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="B54" s="44">
+        <v>42</v>
+      </c>
+      <c r="C54" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="77.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="152" t="s">
         <v>18</v>
       </c>
-      <c r="C18" s="64" t="s">
-[...477 lines deleted...]
-      <c r="D55" s="171"/>
+      <c r="B55" s="152"/>
+      <c r="C55" s="152"/>
+      <c r="D55" s="152"/>
     </row>
     <row r="56" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="A56" s="12"/>
       <c r="B56" s="13"/>
       <c r="C56" s="13"/>
       <c r="D56" s="13"/>
     </row>
     <row r="57" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="B57" s="13"/>
       <c r="C57" s="13"/>
       <c r="D57" s="13"/>
     </row>
     <row r="58" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="A58" s="12"/>
       <c r="B58" s="13"/>
       <c r="C58" s="13"/>
       <c r="D58" s="13"/>
     </row>
     <row r="59" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="A59" s="13"/>
     </row>
     <row r="60" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="A60" s="13"/>
     </row>
     <row r="61" spans="1:4" ht="21" x14ac:dyDescent="0.15">
       <c r="A61" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="A42:A45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="A48:A49"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="A55:D55"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="A50:A52"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="A11:A16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="A35:A36"/>
-    <mergeCell ref="I3:I4"/>
-[...10 lines deleted...]
-    <mergeCell ref="A48:A49"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="25" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF5081D8-EACE-43BC-89D9-260DD9A1CA53}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P65"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A30" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="A59" sqref="A59:G59"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.375" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="28.375" style="1" customWidth="1"/>
     <col min="12" max="15" width="12.25" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="180" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="28"/>
+      <c r="A1" s="166" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
+      <c r="D1" s="166"/>
+      <c r="E1" s="166"/>
+      <c r="F1" s="166"/>
+      <c r="G1" s="166"/>
+      <c r="H1" s="26"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
       <c r="O1" s="19"/>
       <c r="P1" s="18"/>
     </row>
     <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="89" t="s">
-        <v>15</v>
+      <c r="A2" s="79" t="s">
+        <v>130</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
     <row r="3" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="179" t="s">
-[...15 lines deleted...]
-      <c r="O3" s="32"/>
+      <c r="A3" s="165" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3" s="165"/>
+      <c r="C3" s="165"/>
+      <c r="D3" s="165"/>
+      <c r="E3" s="165"/>
+      <c r="F3" s="165"/>
+      <c r="G3" s="165"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29"/>
     </row>
     <row r="4" spans="1:16" s="6" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="30"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="31"/>
+      <c r="L4" s="31"/>
+      <c r="M4" s="31"/>
+      <c r="N4" s="32"/>
+      <c r="O4" s="33"/>
+    </row>
+    <row r="5" spans="1:16" s="6" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="160" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="150" t="s">
+        <v>97</v>
+      </c>
+      <c r="D5" s="167" t="s">
+        <v>132</v>
+      </c>
+      <c r="E5" s="168"/>
+      <c r="F5" s="168"/>
+      <c r="G5" s="169"/>
+      <c r="I5" s="159"/>
+      <c r="J5" s="162"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="170"/>
+      <c r="M5" s="170"/>
+      <c r="N5" s="170"/>
+      <c r="O5" s="170"/>
+    </row>
+    <row r="6" spans="1:16" s="6" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="161"/>
+      <c r="B6" s="149"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="159"/>
+      <c r="J6" s="162"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
+      <c r="O6" s="21"/>
+    </row>
+    <row r="7" spans="1:16" s="6" customFormat="1" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="44">
+        <v>1</v>
+      </c>
+      <c r="C7" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D7" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="85"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="87"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
+      <c r="N7" s="31"/>
+      <c r="O7" s="31"/>
+    </row>
+    <row r="8" spans="1:16" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="47">
+        <v>2</v>
+      </c>
+      <c r="C8" s="88" t="s">
+        <v>123</v>
+      </c>
+      <c r="D8" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="85"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="90"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="34"/>
+      <c r="N8" s="34"/>
+      <c r="O8" s="34"/>
+    </row>
+    <row r="9" spans="1:16" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="156" t="s">
         <v>21</v>
       </c>
-      <c r="I4" s="33"/>
-[...8 lines deleted...]
-      <c r="A5" s="163" t="s">
+      <c r="B9" s="49">
+        <v>3</v>
+      </c>
+      <c r="C9" s="58" t="s">
+        <v>125</v>
+      </c>
+      <c r="D9" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="92"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="94"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+    </row>
+    <row r="10" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="154"/>
+      <c r="B10" s="51">
+        <v>4</v>
+      </c>
+      <c r="C10" s="95" t="s">
+        <v>114</v>
+      </c>
+      <c r="D10" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="97"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="99"/>
+    </row>
+    <row r="11" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="154"/>
+      <c r="B11" s="54">
+        <v>5</v>
+      </c>
+      <c r="C11" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="D11" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="97"/>
+      <c r="F11" s="98"/>
+      <c r="G11" s="99"/>
+    </row>
+    <row r="12" spans="1:16" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="155"/>
+      <c r="B12" s="56">
+        <v>23</v>
+      </c>
+      <c r="C12" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="D12" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="102"/>
+      <c r="F12" s="103"/>
+      <c r="G12" s="104"/>
+    </row>
+    <row r="13" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="156" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="49">
+        <v>6</v>
+      </c>
+      <c r="C13" s="73" t="s">
+        <v>114</v>
+      </c>
+      <c r="D13" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="92"/>
+      <c r="F13" s="93"/>
+      <c r="G13" s="105"/>
+    </row>
+    <row r="14" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="154"/>
+      <c r="B14" s="54">
         <v>7</v>
       </c>
-      <c r="B5" s="165" t="s">
+      <c r="C14" s="95" t="s">
+        <v>116</v>
+      </c>
+      <c r="D14" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="97"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="99"/>
+    </row>
+    <row r="15" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="154"/>
+      <c r="B15" s="54">
         <v>8</v>
       </c>
-      <c r="C5" s="167" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="175" t="s">
+      <c r="C15" s="59" t="s">
+        <v>89</v>
+      </c>
+      <c r="D15" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="97"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="99"/>
+    </row>
+    <row r="16" spans="1:16" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="154"/>
+      <c r="B16" s="52">
+        <v>9</v>
+      </c>
+      <c r="C16" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="D16" s="106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="97"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="99"/>
+    </row>
+    <row r="17" spans="1:7" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="154"/>
+      <c r="B17" s="51">
+        <v>10</v>
+      </c>
+      <c r="C17" s="73" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="92"/>
+      <c r="F17" s="93"/>
+      <c r="G17" s="105"/>
+    </row>
+    <row r="18" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="154"/>
+      <c r="B18" s="56">
+        <v>11</v>
+      </c>
+      <c r="C18" s="57" t="s">
+        <v>118</v>
+      </c>
+      <c r="D18" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="108"/>
+      <c r="F18" s="81"/>
+      <c r="G18" s="109"/>
+    </row>
+    <row r="19" spans="1:7" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="156" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="49">
+        <v>12</v>
+      </c>
+      <c r="C19" s="61" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="111"/>
+      <c r="F19" s="112"/>
+      <c r="G19" s="94"/>
+    </row>
+    <row r="20" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="155"/>
+      <c r="B20" s="62">
+        <v>18</v>
+      </c>
+      <c r="C20" s="113" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="108"/>
+      <c r="F20" s="81"/>
+      <c r="G20" s="109"/>
+    </row>
+    <row r="21" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="44">
+        <v>13</v>
+      </c>
+      <c r="C21" s="69" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="85"/>
+      <c r="F21" s="86"/>
+      <c r="G21" s="87"/>
+    </row>
+    <row r="22" spans="1:7" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="156" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="51">
+        <v>14</v>
+      </c>
+      <c r="C22" s="114" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="92"/>
+      <c r="F22" s="93"/>
+      <c r="G22" s="105"/>
+    </row>
+    <row r="23" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="155"/>
+      <c r="B23" s="56">
+        <v>22</v>
+      </c>
+      <c r="C23" s="64" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="108"/>
+      <c r="F23" s="81"/>
+      <c r="G23" s="109"/>
+    </row>
+    <row r="24" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="44">
+        <v>15</v>
+      </c>
+      <c r="C24" s="69" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="85"/>
+      <c r="F24" s="86"/>
+      <c r="G24" s="87"/>
+    </row>
+    <row r="25" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="44">
         <v>16</v>
       </c>
-      <c r="E5" s="176"/>
-[...65 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="C25" s="83" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" s="116"/>
+      <c r="F25" s="117"/>
+      <c r="G25" s="118"/>
+    </row>
+    <row r="26" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="43" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="55">
-[...26 lines deleted...]
-      <c r="A9" s="159" t="s">
+      <c r="B26" s="65">
+        <v>36</v>
+      </c>
+      <c r="C26" s="119" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="85"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="87"/>
+    </row>
+    <row r="27" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="57">
-[...30 lines deleted...]
-      <c r="C10" s="105" t="s">
+      <c r="B27" s="44">
+        <v>17</v>
+      </c>
+      <c r="C27" s="120" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" s="115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="116"/>
+      <c r="F27" s="117"/>
+      <c r="G27" s="118"/>
+    </row>
+    <row r="28" spans="1:7" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="157" t="s">
+        <v>30</v>
+      </c>
+      <c r="B28" s="51">
+        <v>19</v>
+      </c>
+      <c r="C28" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" s="111"/>
+      <c r="F28" s="112"/>
+      <c r="G28" s="94"/>
+    </row>
+    <row r="29" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="158"/>
+      <c r="B29" s="62">
+        <v>20</v>
+      </c>
+      <c r="C29" s="100" t="s">
         <v>127</v>
       </c>
-      <c r="D10" s="106" t="s">
-[...183 lines deleted...]
-      <c r="A19" s="159" t="s">
+      <c r="D29" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="102"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="104"/>
+    </row>
+    <row r="30" spans="1:7" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="156" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="57">
-[...246 lines deleted...]
-      <c r="B30" s="59">
+      <c r="B30" s="51">
         <v>21</v>
       </c>
-      <c r="C30" s="131" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C30" s="121" t="s">
+        <v>89</v>
+      </c>
+      <c r="D30" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="92"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="105"/>
     </row>
     <row r="31" spans="1:7" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="160"/>
-      <c r="B31" s="70">
+      <c r="A31" s="155"/>
+      <c r="B31" s="62">
         <v>24</v>
       </c>
-      <c r="C31" s="110" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C31" s="100" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="102"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="104"/>
     </row>
     <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="134"/>
-[...5 lines deleted...]
-      <c r="G32" s="136"/>
+      <c r="A32" s="124"/>
+      <c r="B32" s="125"/>
+      <c r="C32" s="125"/>
+      <c r="D32" s="125"/>
+      <c r="E32" s="126"/>
+      <c r="F32" s="127"/>
+      <c r="G32" s="126"/>
     </row>
     <row r="33" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="138"/>
-[...3 lines deleted...]
-      <c r="E33" s="31"/>
+      <c r="A33" s="128"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="79" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="165" t="s">
+      <c r="A34" s="160" t="s">
+        <v>133</v>
+      </c>
+      <c r="B34" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="167" t="s">
-[...7 lines deleted...]
-      <c r="G34" s="177"/>
+      <c r="C34" s="150" t="s">
+        <v>97</v>
+      </c>
+      <c r="D34" s="167" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" s="168"/>
+      <c r="F34" s="168"/>
+      <c r="G34" s="169"/>
     </row>
     <row r="35" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="80"/>
-[...2 lines deleted...]
-      <c r="D35" s="90" t="s">
+      <c r="A35" s="161"/>
+      <c r="B35" s="149"/>
+      <c r="C35" s="151"/>
+      <c r="D35" s="80" t="s">
         <v>9</v>
       </c>
-      <c r="E35" s="113" t="s">
+      <c r="E35" s="103" t="s">
         <v>10</v>
       </c>
-      <c r="F35" s="113" t="s">
+      <c r="F35" s="103" t="s">
         <v>11</v>
       </c>
-      <c r="G35" s="92" t="s">
+      <c r="G35" s="82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="159" t="s">
+      <c r="A36" s="156" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="51">
+        <v>25</v>
+      </c>
+      <c r="C36" s="121" t="s">
+        <v>95</v>
+      </c>
+      <c r="D36" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="92"/>
+      <c r="F36" s="93"/>
+      <c r="G36" s="94"/>
+    </row>
+    <row r="37" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="155"/>
+      <c r="B37" s="56">
+        <v>38</v>
+      </c>
+      <c r="C37" s="100" t="s">
+        <v>125</v>
+      </c>
+      <c r="D37" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="102"/>
+      <c r="F37" s="103"/>
+      <c r="G37" s="104"/>
+    </row>
+    <row r="38" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="156" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="49">
+        <v>26</v>
+      </c>
+      <c r="C38" s="121" t="s">
+        <v>95</v>
+      </c>
+      <c r="D38" s="110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="111"/>
+      <c r="F38" s="93"/>
+      <c r="G38" s="94"/>
+    </row>
+    <row r="39" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="155"/>
+      <c r="B39" s="62">
+        <v>27</v>
+      </c>
+      <c r="C39" s="75" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="102"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="104"/>
+    </row>
+    <row r="40" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="163" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="76">
+        <v>28</v>
+      </c>
+      <c r="C40" s="122" t="s">
+        <v>122</v>
+      </c>
+      <c r="D40" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="111"/>
+      <c r="F40" s="112"/>
+      <c r="G40" s="94"/>
+    </row>
+    <row r="41" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="157"/>
+      <c r="B41" s="54">
+        <v>43</v>
+      </c>
+      <c r="C41" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="D41" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="97"/>
+      <c r="F41" s="98"/>
+      <c r="G41" s="99"/>
+    </row>
+    <row r="42" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="158"/>
+      <c r="B42" s="56">
+        <v>47</v>
+      </c>
+      <c r="C42" s="57" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" s="107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="108"/>
+      <c r="F42" s="103"/>
+      <c r="G42" s="109"/>
+    </row>
+    <row r="43" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="156" t="s">
+        <v>35</v>
+      </c>
+      <c r="B43" s="49">
+        <v>29</v>
+      </c>
+      <c r="C43" s="122" t="s">
+        <v>125</v>
+      </c>
+      <c r="D43" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="111"/>
+      <c r="F43" s="112"/>
+      <c r="G43" s="94"/>
+    </row>
+    <row r="44" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="155"/>
+      <c r="B44" s="65">
+        <v>35</v>
+      </c>
+      <c r="C44" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="108"/>
+      <c r="F44" s="81"/>
+      <c r="G44" s="104"/>
+    </row>
+    <row r="45" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="154" t="s">
+        <v>36</v>
+      </c>
+      <c r="B45" s="51">
+        <v>30</v>
+      </c>
+      <c r="C45" s="114" t="s">
+        <v>122</v>
+      </c>
+      <c r="D45" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="111"/>
+      <c r="F45" s="112"/>
+      <c r="G45" s="105"/>
+    </row>
+    <row r="46" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="154"/>
+      <c r="B46" s="52">
+        <v>32</v>
+      </c>
+      <c r="C46" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D46" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="92"/>
+      <c r="F46" s="93"/>
+      <c r="G46" s="105"/>
+    </row>
+    <row r="47" spans="1:9" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="154"/>
+      <c r="B47" s="51">
+        <v>44</v>
+      </c>
+      <c r="C47" s="95" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="97"/>
+      <c r="F47" s="98"/>
+      <c r="G47" s="99"/>
+    </row>
+    <row r="48" spans="1:9" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="155"/>
+      <c r="B48" s="62">
+        <v>45</v>
+      </c>
+      <c r="C48" s="60" t="s">
+        <v>122</v>
+      </c>
+      <c r="D48" s="129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="108"/>
+      <c r="F48" s="81"/>
+      <c r="G48" s="104"/>
+      <c r="I48" s="15"/>
+    </row>
+    <row r="49" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="154" t="s">
+        <v>37</v>
+      </c>
+      <c r="B49" s="51">
+        <v>31</v>
+      </c>
+      <c r="C49" s="58" t="s">
+        <v>122</v>
+      </c>
+      <c r="D49" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="111"/>
+      <c r="F49" s="112"/>
+      <c r="G49" s="105"/>
+    </row>
+    <row r="50" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="155"/>
+      <c r="B50" s="62">
+        <v>37</v>
+      </c>
+      <c r="C50" s="60" t="s">
+        <v>124</v>
+      </c>
+      <c r="D50" s="129" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="108"/>
+      <c r="F50" s="81"/>
+      <c r="G50" s="104"/>
+      <c r="I50" s="15"/>
+    </row>
+    <row r="51" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="154" t="s">
+        <v>38</v>
+      </c>
+      <c r="B51" s="51">
+        <v>33</v>
+      </c>
+      <c r="C51" s="58" t="s">
+        <v>122</v>
+      </c>
+      <c r="D51" s="91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="111"/>
+      <c r="F51" s="112"/>
+      <c r="G51" s="105"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="24"/>
+      <c r="M51" s="24"/>
+      <c r="N51" s="24"/>
+      <c r="O51" s="24"/>
+    </row>
+    <row r="52" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="155"/>
+      <c r="B52" s="62">
+        <v>34</v>
+      </c>
+      <c r="C52" s="74" t="s">
+        <v>122</v>
+      </c>
+      <c r="D52" s="101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="102"/>
+      <c r="F52" s="103"/>
+      <c r="G52" s="104"/>
+      <c r="I52" s="15"/>
+    </row>
+    <row r="53" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="154" t="s">
+        <v>39</v>
+      </c>
+      <c r="B53" s="51">
+        <v>39</v>
+      </c>
+      <c r="C53" s="122" t="s">
+        <v>125</v>
+      </c>
+      <c r="D53" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="111"/>
+      <c r="F53" s="112"/>
+      <c r="G53" s="94"/>
+    </row>
+    <row r="54" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="154"/>
+      <c r="B54" s="51">
+        <v>41</v>
+      </c>
+      <c r="C54" s="60" t="s">
+        <v>125</v>
+      </c>
+      <c r="D54" s="106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="108"/>
+      <c r="F54" s="81"/>
+      <c r="G54" s="99"/>
+    </row>
+    <row r="55" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="155"/>
+      <c r="B55" s="62">
+        <v>46</v>
+      </c>
+      <c r="C55" s="100" t="s">
+        <v>125</v>
+      </c>
+      <c r="D55" s="130" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" s="102"/>
+      <c r="F55" s="103"/>
+      <c r="G55" s="131"/>
+    </row>
+    <row r="56" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="43" t="s">
         <v>40</v>
       </c>
-      <c r="B36" s="59">
-[...40 lines deleted...]
-      <c r="A38" s="159" t="s">
+      <c r="B56" s="44">
+        <v>40</v>
+      </c>
+      <c r="C56" s="120" t="s">
+        <v>124</v>
+      </c>
+      <c r="D56" s="115" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="85"/>
+      <c r="F56" s="117"/>
+      <c r="G56" s="118"/>
+    </row>
+    <row r="57" spans="1:15" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="43" t="s">
         <v>41</v>
       </c>
-      <c r="B38" s="57">
-[...40 lines deleted...]
-      <c r="A40" s="157" t="s">
+      <c r="B57" s="44">
         <v>42</v>
       </c>
-      <c r="B40" s="84">
-[...398 lines deleted...]
-      </c>
+      <c r="C57" s="83" t="s">
+        <v>95</v>
+      </c>
+      <c r="D57" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="132"/>
+      <c r="F57" s="86"/>
+      <c r="G57" s="87"/>
     </row>
     <row r="58" spans="1:15" ht="16.5" x14ac:dyDescent="0.15">
-      <c r="A58" s="143" t="s">
-[...8 lines deleted...]
-      <c r="H58" s="37"/>
+      <c r="A58" s="133" t="s">
+        <v>98</v>
+      </c>
+      <c r="B58" s="125"/>
+      <c r="C58" s="125"/>
+      <c r="D58" s="125"/>
+      <c r="E58" s="126"/>
+      <c r="F58" s="125"/>
+      <c r="G58" s="126"/>
+      <c r="H58" s="34"/>
     </row>
     <row r="59" spans="1:15" ht="16.5" x14ac:dyDescent="0.15">
-      <c r="A59" s="178"/>
-[...5 lines deleted...]
-      <c r="G59" s="178"/>
+      <c r="A59" s="164"/>
+      <c r="B59" s="164"/>
+      <c r="C59" s="164"/>
+      <c r="D59" s="164"/>
+      <c r="E59" s="164"/>
+      <c r="F59" s="164"/>
+      <c r="G59" s="164"/>
     </row>
     <row r="60" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A60" s="27"/>
-[...5 lines deleted...]
-      <c r="G60" s="27"/>
+      <c r="A60" s="24"/>
+      <c r="B60" s="24"/>
+      <c r="C60" s="24"/>
+      <c r="D60" s="24"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
     </row>
     <row r="61" spans="1:15" ht="21" x14ac:dyDescent="0.15">
       <c r="B61" s="13"/>
       <c r="C61" s="13"/>
     </row>
     <row r="62" spans="1:15" ht="21" x14ac:dyDescent="0.15">
       <c r="A62" s="12"/>
       <c r="B62" s="13"/>
       <c r="C62" s="13"/>
     </row>
     <row r="63" spans="1:15" ht="21" x14ac:dyDescent="0.15">
       <c r="A63" s="13"/>
     </row>
     <row r="64" spans="1:15" ht="21" x14ac:dyDescent="0.15">
       <c r="A64" s="13"/>
     </row>
     <row r="65" spans="1:1" ht="21" x14ac:dyDescent="0.15">
       <c r="A65" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
+  <mergeCells count="29">
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A38:A39"/>
+    <mergeCell ref="A40:A42"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="K5:K6"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="L5:O5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
     <mergeCell ref="A59:G59"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:G34"/>
     <mergeCell ref="A9:A12"/>
     <mergeCell ref="A13:A18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="A45:A48"/>
     <mergeCell ref="A49:A50"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="A53:A55"/>
-    <mergeCell ref="L5:O5"/>
-[...10 lines deleted...]
-    <mergeCell ref="K5:K6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="94" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P26"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="60" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="N6" sqref="N6"/>
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15.5" style="1" customWidth="1"/>
     <col min="3" max="11" width="8.875" style="1" customWidth="1"/>
     <col min="12" max="12" width="2.875" style="1" customWidth="1"/>
     <col min="13" max="15" width="10.625" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.625" style="1" customWidth="1"/>
     <col min="18" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="170" t="s">
-[...10 lines deleted...]
-      <c r="J1" s="170"/>
+      <c r="A1" s="147" t="s">
+        <v>134</v>
+      </c>
+      <c r="B1" s="147"/>
+      <c r="C1" s="147"/>
+      <c r="D1" s="147"/>
+      <c r="E1" s="147"/>
+      <c r="F1" s="147"/>
+      <c r="G1" s="147"/>
+      <c r="H1" s="147"/>
+      <c r="I1" s="147"/>
+      <c r="J1" s="147"/>
       <c r="K1" s="17"/>
     </row>
     <row r="2" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="2" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="10"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:16" s="6" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="F3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="14" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="188" t="s">
-[...6 lines deleted...]
-      <c r="D4" s="194" t="s">
+      <c r="A4" s="178" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4" s="181" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" s="37"/>
+      <c r="D4" s="184" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="195"/>
-[...5 lines deleted...]
-      <c r="K4" s="196"/>
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="186"/>
     </row>
     <row r="5" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="189"/>
-[...2 lines deleted...]
-      <c r="D5" s="199" t="s">
+      <c r="A5" s="179"/>
+      <c r="B5" s="182"/>
+      <c r="C5" s="134"/>
+      <c r="D5" s="189" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="198"/>
-      <c r="F5" s="197" t="s">
+      <c r="E5" s="188"/>
+      <c r="F5" s="187" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="198"/>
-      <c r="H5" s="197" t="s">
+      <c r="G5" s="188"/>
+      <c r="H5" s="187" t="s">
         <v>5</v>
       </c>
-      <c r="I5" s="198"/>
-      <c r="J5" s="197" t="s">
+      <c r="I5" s="188"/>
+      <c r="J5" s="187" t="s">
         <v>6</v>
       </c>
-      <c r="K5" s="200"/>
+      <c r="K5" s="190"/>
     </row>
     <row r="6" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="190"/>
-[...2 lines deleted...]
-      <c r="D6" s="39" t="s">
+      <c r="A6" s="180"/>
+      <c r="B6" s="183"/>
+      <c r="C6" s="38"/>
+      <c r="D6" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>1</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="46">
+      <c r="A7" s="39">
         <v>1</v>
       </c>
-      <c r="B7" s="186" t="s">
+      <c r="B7" s="176" t="s">
+        <v>99</v>
+      </c>
+      <c r="C7" s="177"/>
+      <c r="D7" s="136" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" s="137" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="138"/>
+      <c r="J7" s="139"/>
+      <c r="K7" s="140"/>
+    </row>
+    <row r="8" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="40">
+        <v>2</v>
+      </c>
+      <c r="B8" s="174" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="175"/>
+      <c r="D8" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="139"/>
+      <c r="G8" s="139"/>
+      <c r="H8" s="139"/>
+      <c r="I8" s="139"/>
+      <c r="J8" s="139"/>
+      <c r="K8" s="140"/>
+    </row>
+    <row r="9" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="40">
+        <v>3</v>
+      </c>
+      <c r="B9" s="174" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="175"/>
+      <c r="D9" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
+      <c r="H9" s="139"/>
+      <c r="I9" s="139"/>
+      <c r="J9" s="139"/>
+      <c r="K9" s="140"/>
+    </row>
+    <row r="10" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="40">
+        <v>4</v>
+      </c>
+      <c r="B10" s="174" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="175"/>
+      <c r="D10" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="139"/>
+      <c r="I10" s="139"/>
+      <c r="J10" s="139"/>
+      <c r="K10" s="140"/>
+    </row>
+    <row r="11" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="171">
+        <v>5</v>
+      </c>
+      <c r="B11" s="173" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" s="135" t="s">
         <v>109</v>
       </c>
-      <c r="C7" s="187"/>
-      <c r="D7" s="20" t="s">
+      <c r="D11" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="139"/>
+      <c r="G11" s="139"/>
+      <c r="H11" s="139"/>
+      <c r="I11" s="139"/>
+      <c r="J11" s="139"/>
+      <c r="K11" s="140"/>
+      <c r="P11" s="28"/>
+    </row>
+    <row r="12" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="172"/>
+      <c r="B12" s="173"/>
+      <c r="C12" s="135" t="s">
+        <v>110</v>
+      </c>
+      <c r="D12" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="139"/>
+      <c r="G12" s="139"/>
+      <c r="H12" s="139"/>
+      <c r="I12" s="139"/>
+      <c r="J12" s="139"/>
+      <c r="K12" s="140"/>
+    </row>
+    <row r="13" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="40">
+        <v>6</v>
+      </c>
+      <c r="B13" s="174" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="175"/>
+      <c r="D13" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="139"/>
+      <c r="G13" s="139"/>
+      <c r="H13" s="139"/>
+      <c r="I13" s="139"/>
+      <c r="J13" s="139"/>
+      <c r="K13" s="140"/>
+    </row>
+    <row r="14" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="40">
+        <v>7</v>
+      </c>
+      <c r="B14" s="174" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" s="175"/>
+      <c r="D14" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="139" t="s">
+        <v>17</v>
+      </c>
+      <c r="F14" s="139"/>
+      <c r="G14" s="139"/>
+      <c r="H14" s="139"/>
+      <c r="I14" s="139"/>
+      <c r="J14" s="139"/>
+      <c r="K14" s="140"/>
+    </row>
+    <row r="15" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="40">
+        <v>8</v>
+      </c>
+      <c r="B15" s="174" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="175"/>
+      <c r="D15" s="139">
+        <v>18</v>
+      </c>
+      <c r="E15" s="139">
+        <v>9</v>
+      </c>
+      <c r="F15" s="139"/>
+      <c r="G15" s="139"/>
+      <c r="H15" s="139"/>
+      <c r="I15" s="139"/>
+      <c r="J15" s="139"/>
+      <c r="K15" s="140"/>
+    </row>
+    <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="40">
+        <v>9</v>
+      </c>
+      <c r="B16" s="174" t="s">
+        <v>105</v>
+      </c>
+      <c r="C16" s="175"/>
+      <c r="D16" s="141">
         <v>23</v>
       </c>
-      <c r="E7" s="44" t="s">
-[...264 lines deleted...]
-      <c r="E15" s="43">
+      <c r="E16" s="141">
         <v>18</v>
       </c>
-      <c r="F15" s="145">
-[...49 lines deleted...]
-      </c>
+      <c r="F16" s="139"/>
+      <c r="G16" s="139"/>
+      <c r="H16" s="139"/>
+      <c r="I16" s="139"/>
+      <c r="J16" s="139"/>
+      <c r="K16" s="140"/>
     </row>
     <row r="17" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="39">
+      <c r="A17" s="36">
         <v>10</v>
       </c>
-      <c r="B17" s="48" t="s">
-[...26 lines deleted...]
-      </c>
+      <c r="B17" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="C17" s="42"/>
+      <c r="D17" s="142" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="143" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="144"/>
+      <c r="G17" s="144"/>
+      <c r="H17" s="144"/>
+      <c r="I17" s="144"/>
+      <c r="J17" s="145"/>
+      <c r="K17" s="146"/>
     </row>
     <row r="18" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
     </row>
     <row r="19" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="20" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="21" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="22" spans="1:11" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="23" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="24" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="25" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="26" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
@@ -6536,1977 +5800,73 @@
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="D4:K4"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1898 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>①有機フッ素化合物検出状況</vt:lpstr>
-      <vt:lpstr>②区部　給水栓水(令和7年度)PFOS及びPFOA</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>⑤区部浄水場(令和7年度)PFHxS</vt:lpstr>
+      <vt:lpstr>②区部　給水栓水(令和8年度)PFOS及びPFOA</vt:lpstr>
+      <vt:lpstr>③区部浄水場(令和8年度)PFOS及びPFOA</vt:lpstr>
       <vt:lpstr>①有機フッ素化合物検出状況!Print_Area</vt:lpstr>
-      <vt:lpstr>'②区部　給水栓水(令和7年度)PFOS及びPFOA'!Print_Area</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>'⑤区部浄水場(令和7年度)PFHxS'!Print_Area</vt:lpstr>
+      <vt:lpstr>'②区部　給水栓水(令和8年度)PFOS及びPFOA'!Print_Area</vt:lpstr>
+      <vt:lpstr>'③区部浄水場(令和8年度)PFOS及びPFOA'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>東京都水道局</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>