--- v0 (2026-02-01)
+++ v1 (2026-05-20)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D5D303E-F786-4D5D-917A-B00ECF39F81C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82356385-8273-4B6B-BD45-9E3037A8BAE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4455" yWindow="2955" windowWidth="21600" windowHeight="11505" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PFOS+PFOA" sheetId="2" r:id="rId1"/>
     <sheet name="PFHxS" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">PFHxS!$A$1:$AC$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'PFOS+PFOA'!$A$1:$AC$54</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2421" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2514" uniqueCount="68">
   <si>
     <t>（単位：ng/L）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>給水栓
 No.</t>
     <rPh sb="0" eb="3">
       <t>キュウスイセン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表
 浄水場（所）</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
@@ -1453,51 +1453,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1832,60 +1832,87 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2198,55 +2225,55 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:AC54"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="40" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <pane xSplit="4" ySplit="6" topLeftCell="U7" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="40" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <pane xSplit="4" ySplit="6" topLeftCell="U40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AC7" sqref="AC7"/>
+      <selection pane="bottomRight" activeCell="AH26" sqref="AH26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="33" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.25" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.75" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.625" style="3" customWidth="1"/>
     <col min="6" max="29" width="16.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="94" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
@@ -2254,135 +2281,135 @@
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
     </row>
     <row r="3" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B3" s="1"/>
       <c r="O3" s="4"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="5"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
     </row>
     <row r="4" spans="2:29" s="4" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="142" t="s">
+      <c r="B4" s="151" t="s">
         <v>38</v>
       </c>
-      <c r="C4" s="142"/>
-[...8 lines deleted...]
-      <c r="L4" s="142"/>
+      <c r="C4" s="151"/>
+      <c r="D4" s="151"/>
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="151"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
       <c r="N4" s="3"/>
       <c r="O4" s="2"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="3"/>
       <c r="S4" s="2"/>
       <c r="T4" s="3"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:29" s="4" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="130" t="s">
+      <c r="B5" s="139" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="146" t="s">
+      <c r="C5" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="148" t="s">
+      <c r="D5" s="157" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="F5" s="130" t="s">
+      <c r="F5" s="139" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="131"/>
-[...2 lines deleted...]
-      <c r="J5" s="130" t="s">
+      <c r="G5" s="140"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="131"/>
-[...2 lines deleted...]
-      <c r="N5" s="140" t="s">
+      <c r="K5" s="140"/>
+      <c r="L5" s="140"/>
+      <c r="M5" s="141"/>
+      <c r="N5" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="131"/>
-[...2 lines deleted...]
-      <c r="R5" s="140" t="s">
+      <c r="O5" s="140"/>
+      <c r="P5" s="140"/>
+      <c r="Q5" s="141"/>
+      <c r="R5" s="149" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="131"/>
-[...2 lines deleted...]
-      <c r="V5" s="137" t="s">
+      <c r="S5" s="140"/>
+      <c r="T5" s="140"/>
+      <c r="U5" s="150"/>
+      <c r="V5" s="146" t="s">
         <v>48</v>
       </c>
-      <c r="W5" s="138"/>
-[...2 lines deleted...]
-      <c r="Z5" s="137" t="s">
+      <c r="W5" s="147"/>
+      <c r="X5" s="147"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="146" t="s">
         <v>49</v>
       </c>
-      <c r="AA5" s="138"/>
-[...1 lines deleted...]
-      <c r="AC5" s="139"/>
+      <c r="AA5" s="147"/>
+      <c r="AB5" s="147"/>
+      <c r="AC5" s="148"/>
     </row>
     <row r="6" spans="2:29" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="136"/>
-[...1 lines deleted...]
-      <c r="D6" s="149"/>
+      <c r="B6" s="145"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="158"/>
       <c r="E6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="92" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="92" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="92" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="92" t="s">
         <v>7</v>
       </c>
       <c r="M6" s="13" t="s">
@@ -2405,54 +2432,54 @@
       </c>
       <c r="S6" s="103" t="s">
         <v>6</v>
       </c>
       <c r="T6" s="103" t="s">
         <v>7</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="W6" s="113" t="s">
         <v>6</v>
       </c>
       <c r="X6" s="113" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="127" t="s">
+      <c r="AA6" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="127" t="s">
+      <c r="AB6" s="126" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B7" s="89" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="16">
         <v>1</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>11</v>
       </c>
@@ -2497,51 +2524,53 @@
       </c>
       <c r="U7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="V7" s="111" t="s">
         <v>11</v>
       </c>
       <c r="W7" s="65" t="s">
         <v>11</v>
       </c>
       <c r="X7" s="65" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="Z7" s="124" t="s">
         <v>11</v>
       </c>
       <c r="AA7" s="65" t="s">
         <v>11</v>
       </c>
       <c r="AB7" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="AC7" s="17"/>
+      <c r="AC7" s="17" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B8" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="23">
         <v>2</v>
       </c>
       <c r="D8" s="62" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="24" t="s">
         <v>11</v>
@@ -2581,54 +2610,56 @@
       </c>
       <c r="U8" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y8" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB8" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC8" s="24"/>
+      <c r="AC8" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="9" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="133" t="s">
+      <c r="B9" s="142" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="29">
         <v>3</v>
       </c>
       <c r="D9" s="60" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="32" t="s">
         <v>12</v>
@@ -2665,58 +2696,60 @@
       </c>
       <c r="U9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V9" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z9" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB9" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC9" s="30"/>
+      <c r="AC9" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="10" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="134"/>
+      <c r="B10" s="143"/>
       <c r="C10" s="35">
         <v>4</v>
       </c>
-      <c r="D10" s="128" t="s">
+      <c r="D10" s="127" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="L10" s="35" t="s">
         <v>11</v>
@@ -2747,58 +2780,60 @@
       </c>
       <c r="U10" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V10" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y10" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z10" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB10" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC10" s="36"/>
+      <c r="AC10" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="134"/>
+      <c r="B11" s="143"/>
       <c r="C11" s="35">
         <v>5</v>
       </c>
-      <c r="D11" s="128" t="s">
+      <c r="D11" s="127" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="L11" s="35" t="s">
         <v>11</v>
@@ -2829,54 +2864,56 @@
       </c>
       <c r="U11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V11" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z11" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB11" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC11" s="36"/>
+      <c r="AC11" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="12" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="135"/>
+      <c r="B12" s="144"/>
       <c r="C12" s="41">
         <v>23</v>
       </c>
       <c r="D12" s="76" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="41" t="s">
@@ -2911,54 +2948,56 @@
       </c>
       <c r="U12" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V12" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y12" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z12" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC12" s="42"/>
+      <c r="AC12" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="143" t="s">
+      <c r="B13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="87">
         <v>6</v>
       </c>
       <c r="D13" s="74" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J13" s="50" t="s">
         <v>12</v>
@@ -2995,54 +3034,56 @@
       </c>
       <c r="U13" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V13" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W13" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X13" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y13" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z13" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA13" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB13" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC13" s="118"/>
+      <c r="AC13" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="2:29" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.4">
-      <c r="B14" s="144"/>
+      <c r="B14" s="153"/>
       <c r="C14" s="35">
         <v>7</v>
       </c>
       <c r="D14" s="96" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="53">
         <v>10</v>
       </c>
       <c r="F14" s="38">
         <v>7</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="35">
         <v>6</v>
       </c>
       <c r="I14" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J14" s="38">
         <v>7</v>
       </c>
       <c r="K14" s="35">
@@ -3077,54 +3118,56 @@
       </c>
       <c r="U14" s="36">
         <v>11</v>
       </c>
       <c r="V14" s="109">
         <v>10</v>
       </c>
       <c r="W14" s="35">
         <v>8</v>
       </c>
       <c r="X14" s="35">
         <v>6</v>
       </c>
       <c r="Y14" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z14" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB14" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC14" s="36"/>
+      <c r="AC14" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="15" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="144"/>
+      <c r="B15" s="153"/>
       <c r="C15" s="35">
         <v>8</v>
       </c>
       <c r="D15" s="97" t="s">
         <v>65</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I15" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J15" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="35" t="s">
@@ -3159,54 +3202,56 @@
       </c>
       <c r="U15" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V15" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y15" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z15" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB15" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC15" s="36"/>
+      <c r="AC15" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="144"/>
+      <c r="B16" s="153"/>
       <c r="C16" s="35">
         <v>9</v>
       </c>
       <c r="D16" s="96" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="38">
         <v>6</v>
       </c>
       <c r="G16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="35">
         <v>5</v>
       </c>
       <c r="I16" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J16" s="38">
         <v>8</v>
       </c>
       <c r="K16" s="35" t="s">
@@ -3241,54 +3286,56 @@
       </c>
       <c r="U16" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V16" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y16" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z16" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB16" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC16" s="36"/>
+      <c r="AC16" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="17" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="144"/>
+      <c r="B17" s="153"/>
       <c r="C17" s="35">
         <v>10</v>
       </c>
       <c r="D17" s="96" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I17" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K17" s="35" t="s">
@@ -3323,54 +3370,56 @@
       </c>
       <c r="U17" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V17" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y17" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z17" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB17" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC17" s="36"/>
+      <c r="AC17" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="18" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B18" s="145"/>
+      <c r="B18" s="154"/>
       <c r="C18" s="54">
         <v>11</v>
       </c>
       <c r="D18" s="98" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="55">
         <v>13</v>
       </c>
       <c r="F18" s="56">
         <v>6</v>
       </c>
       <c r="G18" s="54">
         <v>7</v>
       </c>
       <c r="H18" s="54">
         <v>7</v>
       </c>
       <c r="I18" s="57">
         <v>6</v>
       </c>
       <c r="J18" s="56">
         <v>17</v>
       </c>
       <c r="K18" s="54">
@@ -3405,54 +3454,56 @@
       </c>
       <c r="U18" s="57">
         <v>7</v>
       </c>
       <c r="V18" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W18" s="54">
         <v>7</v>
       </c>
       <c r="X18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y18" s="57">
         <v>6</v>
       </c>
       <c r="Z18" s="120">
         <v>8</v>
       </c>
       <c r="AA18" s="54">
         <v>7</v>
       </c>
       <c r="AB18" s="54">
         <v>5</v>
       </c>
-      <c r="AC18" s="57"/>
+      <c r="AC18" s="57">
+        <v>7</v>
+      </c>
     </row>
     <row r="19" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="133" t="s">
+      <c r="B19" s="142" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="29">
         <v>12</v>
       </c>
       <c r="D19" s="99" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>12</v>
@@ -3489,54 +3540,56 @@
       </c>
       <c r="U19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V19" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z19" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB19" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC19" s="30"/>
+      <c r="AC19" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="20" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="135"/>
+      <c r="B20" s="144"/>
       <c r="C20" s="41">
         <v>18</v>
       </c>
       <c r="D20" s="100" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I20" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J20" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K20" s="41" t="s">
@@ -3571,51 +3624,53 @@
       </c>
       <c r="U20" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V20" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y20" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z20" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC20" s="42"/>
+      <c r="AC20" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="21" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B21" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="23">
         <v>13</v>
       </c>
       <c r="D21" s="101" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I21" s="24" t="s">
         <v>11</v>
@@ -3655,54 +3710,56 @@
       </c>
       <c r="U21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V21" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z21" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB21" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC21" s="24"/>
+      <c r="AC21" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="22" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="133" t="s">
+      <c r="B22" s="142" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="29">
         <v>14</v>
       </c>
       <c r="D22" s="60" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>12</v>
@@ -3739,54 +3796,56 @@
       </c>
       <c r="U22" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V22" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y22" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z22" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB22" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC22" s="30"/>
+      <c r="AC22" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="23" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="135"/>
+      <c r="B23" s="144"/>
       <c r="C23" s="41">
         <v>22</v>
       </c>
       <c r="D23" s="42" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J23" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K23" s="41" t="s">
@@ -3821,51 +3880,53 @@
       </c>
       <c r="U23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V23" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z23" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB23" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC23" s="42"/>
+      <c r="AC23" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="24" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B24" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="23">
         <v>15</v>
       </c>
       <c r="D24" s="62" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="63" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="24" t="s">
         <v>11</v>
@@ -3905,51 +3966,53 @@
       </c>
       <c r="U24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB24" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC24" s="24"/>
+      <c r="AC24" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="25" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="90" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="65">
         <v>16</v>
       </c>
       <c r="D25" s="66" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="67" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="68" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="I25" s="69" t="s">
         <v>11</v>
@@ -3989,51 +4052,53 @@
       </c>
       <c r="U25" s="69" t="s">
         <v>11</v>
       </c>
       <c r="V25" s="111" t="s">
         <v>11</v>
       </c>
       <c r="W25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="X25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="Y25" s="69" t="s">
         <v>11</v>
       </c>
       <c r="Z25" s="124" t="s">
         <v>11</v>
       </c>
       <c r="AA25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="AB25" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="AC25" s="69"/>
+      <c r="AC25" s="69" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="26" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B26" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="23">
         <v>36</v>
       </c>
       <c r="D26" s="62" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="63" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I26" s="24" t="s">
         <v>11</v>
@@ -4073,51 +4138,53 @@
       </c>
       <c r="U26" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V26" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y26" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z26" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC26" s="24"/>
+      <c r="AC26" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="27" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="23">
         <v>17</v>
       </c>
       <c r="D27" s="62" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="24" t="s">
         <v>11</v>
@@ -4157,54 +4224,56 @@
       </c>
       <c r="U27" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V27" s="111" t="s">
         <v>11</v>
       </c>
       <c r="W27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="X27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="Y27" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z27" s="124" t="s">
         <v>11</v>
       </c>
       <c r="AA27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="AB27" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="AC27" s="24"/>
+      <c r="AC27" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="28" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="133" t="s">
+      <c r="B28" s="142" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="29">
         <v>19</v>
       </c>
       <c r="D28" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I28" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>12</v>
@@ -4241,58 +4310,60 @@
       </c>
       <c r="U28" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V28" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W28" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X28" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y28" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z28" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA28" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB28" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC28" s="30"/>
+      <c r="AC28" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="29" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="136"/>
+      <c r="B29" s="145"/>
       <c r="C29" s="54">
         <v>20</v>
       </c>
-      <c r="D29" s="129" t="s">
+      <c r="D29" s="128" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="56" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I29" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="56" t="s">
         <v>12</v>
       </c>
       <c r="K29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="L29" s="54" t="s">
         <v>11</v>
@@ -4323,54 +4394,56 @@
       </c>
       <c r="U29" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V29" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y29" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Z29" s="120" t="s">
         <v>11</v>
       </c>
       <c r="AA29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB29" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC29" s="57"/>
+      <c r="AC29" s="57" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="30" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="130" t="s">
+      <c r="B30" s="139" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="87">
         <v>21</v>
       </c>
       <c r="D30" s="93" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I30" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="50" t="s">
         <v>12</v>
@@ -4407,54 +4480,56 @@
       </c>
       <c r="U30" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V30" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y30" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z30" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB30" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC30" s="118"/>
+      <c r="AC30" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="135"/>
+      <c r="B31" s="144"/>
       <c r="C31" s="41">
         <v>24</v>
       </c>
       <c r="D31" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K31" s="41" t="s">
@@ -4489,54 +4564,56 @@
       </c>
       <c r="U31" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V31" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y31" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z31" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC31" s="42"/>
+      <c r="AC31" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="32" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B32" s="130" t="s">
+      <c r="B32" s="139" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="87">
         <v>25</v>
       </c>
       <c r="D32" s="74" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="75" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I32" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="50" t="s">
         <v>12</v>
@@ -4573,58 +4650,60 @@
       </c>
       <c r="U32" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V32" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W32" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X32" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y32" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z32" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA32" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB32" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC32" s="118"/>
+      <c r="AC32" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="33" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B33" s="136"/>
+      <c r="B33" s="145"/>
       <c r="C33" s="54">
         <v>38</v>
       </c>
-      <c r="D33" s="129" t="s">
+      <c r="D33" s="128" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="56" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="56" t="s">
         <v>12</v>
       </c>
       <c r="K33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="54" t="s">
         <v>11</v>
@@ -4655,54 +4734,56 @@
       </c>
       <c r="U33" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V33" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y33" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Z33" s="120" t="s">
         <v>11</v>
       </c>
       <c r="AA33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB33" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC33" s="57"/>
+      <c r="AC33" s="57" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="34" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B34" s="133" t="s">
+      <c r="B34" s="142" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="29">
         <v>26</v>
       </c>
       <c r="D34" s="60" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I34" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="32" t="s">
         <v>12</v>
@@ -4739,54 +4820,56 @@
       </c>
       <c r="U34" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V34" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y34" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z34" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB34" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC34" s="30"/>
+      <c r="AC34" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="35" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B35" s="135"/>
+      <c r="B35" s="144"/>
       <c r="C35" s="41">
         <v>27</v>
       </c>
       <c r="D35" s="76" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="77" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I35" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J35" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K35" s="41" t="s">
@@ -4821,54 +4904,56 @@
       </c>
       <c r="U35" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V35" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y35" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z35" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC35" s="42"/>
+      <c r="AC35" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="36" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B36" s="130" t="s">
+      <c r="B36" s="139" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="87">
         <v>28</v>
       </c>
       <c r="D36" s="93" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I36" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J36" s="50" t="s">
         <v>12</v>
@@ -4905,54 +4990,56 @@
       </c>
       <c r="U36" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V36" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W36" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X36" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y36" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z36" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA36" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB36" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC36" s="118"/>
+      <c r="AC36" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="37" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="134"/>
+      <c r="B37" s="143"/>
       <c r="C37" s="35">
         <v>43</v>
       </c>
       <c r="D37" s="36" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I37" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K37" s="35" t="s">
@@ -4987,58 +5074,60 @@
       </c>
       <c r="U37" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V37" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y37" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z37" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB37" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC37" s="36"/>
+      <c r="AC37" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="38" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B38" s="136"/>
+      <c r="B38" s="145"/>
       <c r="C38" s="54">
         <v>47</v>
       </c>
-      <c r="D38" s="129" t="s">
+      <c r="D38" s="128" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="56" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I38" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J38" s="56" t="s">
         <v>12</v>
       </c>
       <c r="K38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="L38" s="54" t="s">
         <v>11</v>
@@ -5069,54 +5158,56 @@
       </c>
       <c r="U38" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V38" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y38" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Z38" s="120" t="s">
         <v>11</v>
       </c>
       <c r="AA38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB38" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC38" s="57"/>
+      <c r="AC38" s="57" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="39" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="133" t="s">
+      <c r="B39" s="142" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="29">
         <v>29</v>
       </c>
       <c r="D39" s="60" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I39" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J39" s="32" t="s">
         <v>12</v>
@@ -5153,54 +5244,56 @@
       </c>
       <c r="U39" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V39" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y39" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z39" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB39" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC39" s="30"/>
+      <c r="AC39" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="40" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B40" s="135"/>
+      <c r="B40" s="144"/>
       <c r="C40" s="41">
         <v>35</v>
       </c>
       <c r="D40" s="76" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I40" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J40" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K40" s="41" t="s">
@@ -5235,54 +5328,56 @@
       </c>
       <c r="U40" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V40" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y40" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z40" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB40" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC40" s="42"/>
+      <c r="AC40" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="41" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B41" s="130" t="s">
+      <c r="B41" s="139" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="87">
         <v>30</v>
       </c>
       <c r="D41" s="74" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I41" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J41" s="50" t="s">
         <v>12</v>
@@ -5319,58 +5414,60 @@
       </c>
       <c r="U41" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V41" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W41" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X41" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y41" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z41" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA41" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB41" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC41" s="118"/>
+      <c r="AC41" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="42" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B42" s="134"/>
+      <c r="B42" s="143"/>
       <c r="C42" s="35">
         <v>32</v>
       </c>
-      <c r="D42" s="128" t="s">
+      <c r="D42" s="127" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="L42" s="35" t="s">
         <v>11</v>
@@ -5401,58 +5498,60 @@
       </c>
       <c r="U42" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V42" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y42" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z42" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB42" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC42" s="36"/>
+      <c r="AC42" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="43" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B43" s="134"/>
+      <c r="B43" s="143"/>
       <c r="C43" s="35">
         <v>44</v>
       </c>
-      <c r="D43" s="128" t="s">
+      <c r="D43" s="127" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I43" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="L43" s="35" t="s">
         <v>11</v>
@@ -5483,58 +5582,60 @@
       </c>
       <c r="U43" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V43" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y43" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z43" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB43" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC43" s="36"/>
+      <c r="AC43" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="44" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B44" s="136"/>
+      <c r="B44" s="145"/>
       <c r="C44" s="54">
         <v>45</v>
       </c>
-      <c r="D44" s="129" t="s">
+      <c r="D44" s="128" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="56" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I44" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="56" t="s">
         <v>12</v>
       </c>
       <c r="K44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="L44" s="54" t="s">
         <v>11</v>
@@ -5565,54 +5666,56 @@
       </c>
       <c r="U44" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V44" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W44" s="54">
         <v>5</v>
       </c>
       <c r="X44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y44" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Z44" s="120" t="s">
         <v>11</v>
       </c>
       <c r="AA44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB44" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC44" s="57"/>
+      <c r="AC44" s="57" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="45" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B45" s="133" t="s">
+      <c r="B45" s="142" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="29">
         <v>31</v>
       </c>
       <c r="D45" s="60" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I45" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="32" t="s">
         <v>12</v>
@@ -5649,54 +5752,56 @@
       </c>
       <c r="U45" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V45" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y45" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z45" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB45" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC45" s="30"/>
+      <c r="AC45" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="46" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B46" s="135"/>
+      <c r="B46" s="144"/>
       <c r="C46" s="41">
         <v>37</v>
       </c>
       <c r="D46" s="76" t="s">
         <v>63</v>
       </c>
       <c r="E46" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I46" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J46" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K46" s="41" t="s">
@@ -5731,54 +5836,56 @@
       </c>
       <c r="U46" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V46" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y46" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z46" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB46" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC46" s="42"/>
+      <c r="AC46" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="47" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B47" s="130" t="s">
+      <c r="B47" s="139" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="87">
         <v>33</v>
       </c>
       <c r="D47" s="74" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="50" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="87" t="s">
         <v>11</v>
       </c>
       <c r="H47" s="87" t="s">
         <v>11</v>
       </c>
       <c r="I47" s="93" t="s">
         <v>11</v>
       </c>
       <c r="J47" s="50" t="s">
         <v>12</v>
@@ -5815,58 +5922,60 @@
       </c>
       <c r="U47" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V47" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W47" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X47" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y47" s="116" t="s">
         <v>11</v>
       </c>
       <c r="Z47" s="119" t="s">
         <v>11</v>
       </c>
       <c r="AA47" s="117" t="s">
         <v>11</v>
       </c>
       <c r="AB47" s="117" t="s">
         <v>11</v>
       </c>
-      <c r="AC47" s="118"/>
+      <c r="AC47" s="118" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="48" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B48" s="136"/>
+      <c r="B48" s="145"/>
       <c r="C48" s="54">
         <v>34</v>
       </c>
-      <c r="D48" s="129" t="s">
+      <c r="D48" s="128" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="56" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="56" t="s">
         <v>12</v>
       </c>
       <c r="K48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="L48" s="54" t="s">
         <v>11</v>
@@ -5897,54 +6006,56 @@
       </c>
       <c r="U48" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V48" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y48" s="57" t="s">
         <v>11</v>
       </c>
       <c r="Z48" s="120" t="s">
         <v>11</v>
       </c>
       <c r="AA48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB48" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC48" s="57"/>
+      <c r="AC48" s="57" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="49" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B49" s="133" t="s">
+      <c r="B49" s="142" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="29">
         <v>39</v>
       </c>
       <c r="D49" s="60" t="s">
         <v>64</v>
       </c>
       <c r="E49" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I49" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J49" s="32" t="s">
         <v>12</v>
@@ -5981,58 +6092,60 @@
       </c>
       <c r="U49" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V49" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y49" s="30" t="s">
         <v>11</v>
       </c>
       <c r="Z49" s="121" t="s">
         <v>11</v>
       </c>
       <c r="AA49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB49" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC49" s="30"/>
+      <c r="AC49" s="30" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="50" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B50" s="134"/>
+      <c r="B50" s="143"/>
       <c r="C50" s="35">
         <v>41</v>
       </c>
-      <c r="D50" s="128" t="s">
+      <c r="D50" s="127" t="s">
         <v>64</v>
       </c>
       <c r="E50" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="38" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I50" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J50" s="38" t="s">
         <v>12</v>
       </c>
       <c r="K50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="L50" s="35" t="s">
         <v>11</v>
@@ -6063,54 +6176,56 @@
       </c>
       <c r="U50" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V50" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y50" s="36" t="s">
         <v>11</v>
       </c>
       <c r="Z50" s="122" t="s">
         <v>11</v>
       </c>
       <c r="AA50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB50" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC50" s="36"/>
+      <c r="AC50" s="36" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="51" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B51" s="135"/>
+      <c r="B51" s="144"/>
       <c r="C51" s="41">
         <v>46</v>
       </c>
       <c r="D51" s="76" t="s">
         <v>64</v>
       </c>
       <c r="E51" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="44" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I51" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J51" s="44" t="s">
         <v>12</v>
       </c>
       <c r="K51" s="41" t="s">
@@ -6145,51 +6260,53 @@
       </c>
       <c r="U51" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V51" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y51" s="42" t="s">
         <v>11</v>
       </c>
       <c r="Z51" s="123" t="s">
         <v>11</v>
       </c>
       <c r="AA51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB51" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC51" s="42"/>
+      <c r="AC51" s="42" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="52" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B52" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C52" s="23">
         <v>40</v>
       </c>
       <c r="D52" s="62" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I52" s="24" t="s">
         <v>11</v>
@@ -6229,51 +6346,53 @@
       </c>
       <c r="U52" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V52" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y52" s="24" t="s">
         <v>11</v>
       </c>
       <c r="Z52" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC52" s="24"/>
+      <c r="AC52" s="24" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="53" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B53" s="91" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="79">
         <v>42</v>
       </c>
       <c r="D53" s="80" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="81" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="82" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="I53" s="80" t="s">
         <v>11</v>
@@ -6313,51 +6432,53 @@
       </c>
       <c r="U53" s="80" t="s">
         <v>11</v>
       </c>
       <c r="V53" s="112" t="s">
         <v>11</v>
       </c>
       <c r="W53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="X53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="Y53" s="80" t="s">
         <v>11</v>
       </c>
       <c r="Z53" s="125" t="s">
         <v>11</v>
       </c>
       <c r="AA53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="AB53" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="AC53" s="80"/>
+      <c r="AC53" s="80" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="54" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="M54" s="7"/>
       <c r="N54" s="73"/>
       <c r="O54" s="73"/>
       <c r="P54" s="73"/>
       <c r="Q54" s="95"/>
       <c r="R54" s="73"/>
       <c r="S54" s="73"/>
       <c r="T54" s="73"/>
       <c r="Y54" s="95"/>
       <c r="Z54" s="95"/>
       <c r="AA54" s="73"/>
       <c r="AB54" s="73"/>
       <c r="AC54" s="95" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="Z5:AC5"/>
     <mergeCell ref="V5:Y5"/>
@@ -6372,197 +6493,197 @@
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="N5:Q5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="B49:B51"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="B41:B44"/>
     <mergeCell ref="B45:B46"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="18" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AC54"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <pane xSplit="4" ySplit="6" topLeftCell="U7" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <pane xSplit="4" ySplit="6" topLeftCell="U31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AH16" sqref="AH16"/>
+      <selection pane="bottomRight" activeCell="Z5" sqref="Z5:AC53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="33" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.875" style="2" customWidth="1"/>
     <col min="2" max="2" width="14.25" style="3" customWidth="1"/>
     <col min="3" max="3" width="10.75" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="19.625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.625" style="3" customWidth="1"/>
     <col min="6" max="29" width="16.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M1" s="7"/>
       <c r="N1" s="3"/>
       <c r="P1" s="3"/>
       <c r="R1" s="3"/>
       <c r="T1" s="3"/>
     </row>
     <row r="2" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="94" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
     </row>
     <row r="3" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="142"/>
-[...9 lines deleted...]
-      <c r="L3" s="142"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
     </row>
     <row r="4" spans="2:29" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="142" t="s">
+      <c r="B4" s="151" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="142"/>
-[...8 lines deleted...]
-      <c r="L4" s="142"/>
+      <c r="C4" s="151"/>
+      <c r="D4" s="151"/>
+      <c r="E4" s="151"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="151"/>
+      <c r="H4" s="151"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="151"/>
+      <c r="K4" s="151"/>
+      <c r="L4" s="151"/>
       <c r="M4" s="4"/>
       <c r="N4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="3"/>
       <c r="T4" s="3"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="AC4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="130" t="s">
+      <c r="B5" s="139" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="146" t="s">
+      <c r="C5" s="155" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="148" t="s">
+      <c r="D5" s="157" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="130" t="s">
+      <c r="F5" s="139" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="131"/>
-[...2 lines deleted...]
-      <c r="J5" s="130" t="s">
+      <c r="G5" s="140"/>
+      <c r="H5" s="140"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="139" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="131"/>
-[...2 lines deleted...]
-      <c r="N5" s="140" t="s">
+      <c r="K5" s="140"/>
+      <c r="L5" s="140"/>
+      <c r="M5" s="141"/>
+      <c r="N5" s="149" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="131"/>
-[...2 lines deleted...]
-      <c r="R5" s="140" t="s">
+      <c r="O5" s="140"/>
+      <c r="P5" s="140"/>
+      <c r="Q5" s="141"/>
+      <c r="R5" s="149" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="131"/>
-[...2 lines deleted...]
-      <c r="V5" s="137" t="s">
+      <c r="S5" s="140"/>
+      <c r="T5" s="140"/>
+      <c r="U5" s="150"/>
+      <c r="V5" s="146" t="s">
         <v>48</v>
       </c>
-      <c r="W5" s="138"/>
-[...2 lines deleted...]
-      <c r="Z5" s="137" t="s">
+      <c r="W5" s="147"/>
+      <c r="X5" s="147"/>
+      <c r="Y5" s="148"/>
+      <c r="Z5" s="146" t="s">
         <v>49</v>
       </c>
-      <c r="AA5" s="138"/>
-[...1 lines deleted...]
-      <c r="AC5" s="139"/>
+      <c r="AA5" s="147"/>
+      <c r="AB5" s="147"/>
+      <c r="AC5" s="148"/>
     </row>
     <row r="6" spans="2:29" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="136"/>
-[...1 lines deleted...]
-      <c r="D6" s="149"/>
+      <c r="B6" s="145"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="158"/>
       <c r="E6" s="85" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M6" s="13" t="s">
@@ -6585,54 +6706,54 @@
       </c>
       <c r="S6" s="103" t="s">
         <v>6</v>
       </c>
       <c r="T6" s="103" t="s">
         <v>7</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="W6" s="113" t="s">
         <v>6</v>
       </c>
       <c r="X6" s="113" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="127" t="s">
+      <c r="AA6" s="138" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="127" t="s">
+      <c r="AB6" s="138" t="s">
         <v>7</v>
       </c>
       <c r="AC6" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="16">
         <v>1</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="86" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>11</v>
       </c>
@@ -6668,60 +6789,62 @@
       </c>
       <c r="R7" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="T7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="U7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="V7" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="123" t="s">
+      <c r="Z7" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB7" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC7" s="20"/>
+      <c r="AC7" s="20" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B8" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="23">
         <v>2</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>51</v>
       </c>
       <c r="E8" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="24" t="s">
         <v>11</v>
@@ -6761,54 +6884,56 @@
       </c>
       <c r="U8" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Z8" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB8" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC8" s="27"/>
+      <c r="AC8" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="9" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="133" t="s">
+      <c r="B9" s="142" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="29">
         <v>3</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="32" t="s">
         <v>11</v>
@@ -6836,63 +6961,65 @@
       </c>
       <c r="R9" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V9" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z9" s="121" t="s">
+      <c r="Z9" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB9" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC9" s="33"/>
+      <c r="AC9" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="10" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="134"/>
+      <c r="B10" s="143"/>
       <c r="C10" s="35">
         <v>4</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K10" s="35" t="s">
@@ -6918,63 +7045,65 @@
       </c>
       <c r="R10" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U10" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V10" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y10" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z10" s="122" t="s">
+      <c r="Z10" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA10" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB10" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC10" s="39"/>
+      <c r="AC10" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="11" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="134"/>
+      <c r="B11" s="143"/>
       <c r="C11" s="35">
         <v>5</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K11" s="35" t="s">
@@ -7000,63 +7129,65 @@
       </c>
       <c r="R11" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U11" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V11" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z11" s="122" t="s">
+      <c r="Z11" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA11" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB11" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC11" s="39"/>
+      <c r="AC11" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="12" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="135"/>
+      <c r="B12" s="144"/>
       <c r="C12" s="41">
         <v>23</v>
       </c>
       <c r="D12" s="42" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J12" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K12" s="41" t="s">
@@ -7082,63 +7213,65 @@
       </c>
       <c r="R12" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U12" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V12" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y12" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z12" s="123" t="s">
+      <c r="Z12" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA12" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB12" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC12" s="45"/>
+      <c r="AC12" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="13" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="143" t="s">
+      <c r="B13" s="152" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="47">
         <v>6</v>
       </c>
       <c r="D13" s="102" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J13" s="50" t="s">
         <v>11</v>
@@ -7166,63 +7299,65 @@
       </c>
       <c r="R13" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S13" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T13" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U13" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V13" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W13" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X13" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y13" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z13" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC13" s="126"/>
+      <c r="Z13" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA13" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC13" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="14" spans="2:29" ht="63.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="144"/>
+      <c r="B14" s="153"/>
       <c r="C14" s="35">
         <v>7</v>
       </c>
       <c r="D14" s="96" t="s">
         <v>54</v>
       </c>
       <c r="E14" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J14" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K14" s="35" t="s">
@@ -7248,63 +7383,65 @@
       </c>
       <c r="R14" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U14" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V14" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y14" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z14" s="122" t="s">
+      <c r="Z14" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA14" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB14" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC14" s="39"/>
+      <c r="AC14" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="15" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="144"/>
+      <c r="B15" s="153"/>
       <c r="C15" s="35">
         <v>8</v>
       </c>
       <c r="D15" s="97" t="s">
         <v>55</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I15" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J15" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K15" s="35" t="s">
@@ -7330,63 +7467,65 @@
       </c>
       <c r="R15" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U15" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V15" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y15" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z15" s="122" t="s">
+      <c r="Z15" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA15" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB15" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC15" s="39"/>
+      <c r="AC15" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="16" spans="2:29" ht="39" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="144"/>
+      <c r="B16" s="153"/>
       <c r="C16" s="35">
         <v>9</v>
       </c>
       <c r="D16" s="96" t="s">
         <v>56</v>
       </c>
       <c r="E16" s="53" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I16" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K16" s="35" t="s">
@@ -7412,63 +7551,65 @@
       </c>
       <c r="R16" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U16" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V16" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y16" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z16" s="122" t="s">
+      <c r="Z16" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA16" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB16" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC16" s="39"/>
+      <c r="AC16" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="17" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="144"/>
+      <c r="B17" s="153"/>
       <c r="C17" s="35">
         <v>10</v>
       </c>
       <c r="D17" s="97" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I17" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K17" s="35" t="s">
@@ -7494,63 +7635,65 @@
       </c>
       <c r="R17" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U17" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V17" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y17" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z17" s="122" t="s">
+      <c r="Z17" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA17" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB17" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC17" s="39"/>
+      <c r="AC17" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="18" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B18" s="145"/>
+      <c r="B18" s="154"/>
       <c r="C18" s="54">
         <v>11</v>
       </c>
       <c r="D18" s="98" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="55" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I18" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J18" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K18" s="54" t="s">
@@ -7576,63 +7719,65 @@
       </c>
       <c r="R18" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U18" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V18" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y18" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z18" s="120" t="s">
+      <c r="Z18" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA18" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB18" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC18" s="58"/>
+      <c r="AC18" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="19" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="133" t="s">
+      <c r="B19" s="142" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="29">
         <v>12</v>
       </c>
       <c r="D19" s="99" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J19" s="32" t="s">
         <v>11</v>
@@ -7660,63 +7805,65 @@
       </c>
       <c r="R19" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U19" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V19" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y19" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z19" s="121" t="s">
+      <c r="Z19" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA19" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB19" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC19" s="33"/>
+      <c r="AC19" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="20" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="135"/>
+      <c r="B20" s="144"/>
       <c r="C20" s="41">
         <v>18</v>
       </c>
       <c r="D20" s="100" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I20" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J20" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K20" s="41" t="s">
@@ -7742,60 +7889,62 @@
       </c>
       <c r="R20" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U20" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V20" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y20" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z20" s="123" t="s">
+      <c r="Z20" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA20" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB20" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC20" s="45"/>
+      <c r="AC20" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="21" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B21" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="23">
         <v>13</v>
       </c>
       <c r="D21" s="101" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I21" s="24" t="s">
         <v>11</v>
@@ -7835,54 +7984,56 @@
       </c>
       <c r="U21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V21" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y21" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Z21" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA21" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB21" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC21" s="27"/>
+      <c r="AC21" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="22" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="133" t="s">
+      <c r="B22" s="142" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="29">
         <v>14</v>
       </c>
       <c r="D22" s="60" t="s">
         <v>52</v>
       </c>
       <c r="E22" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I22" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J22" s="32" t="s">
         <v>11</v>
@@ -7910,63 +8061,65 @@
       </c>
       <c r="R22" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U22" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V22" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y22" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z22" s="121" t="s">
+      <c r="Z22" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB22" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC22" s="33"/>
+      <c r="AC22" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="23" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="135"/>
+      <c r="B23" s="144"/>
       <c r="C23" s="41">
         <v>22</v>
       </c>
       <c r="D23" s="42" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J23" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K23" s="41" t="s">
@@ -7992,60 +8145,62 @@
       </c>
       <c r="R23" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U23" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V23" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y23" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z23" s="123" t="s">
+      <c r="Z23" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA23" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB23" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC23" s="45"/>
+      <c r="AC23" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="24" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B24" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="23">
         <v>15</v>
       </c>
       <c r="D24" s="62" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="63" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I24" s="24" t="s">
         <v>11</v>
@@ -8085,51 +8240,53 @@
       </c>
       <c r="U24" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y24" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Z24" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA24" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB24" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC24" s="27"/>
+      <c r="AC24" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="25" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B25" s="64" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="65">
         <v>16</v>
       </c>
       <c r="D25" s="66" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="67" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="71" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="I25" s="69" t="s">
         <v>11</v>
@@ -8160,60 +8317,62 @@
       </c>
       <c r="R25" s="71" t="s">
         <v>11</v>
       </c>
       <c r="S25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="T25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="U25" s="69" t="s">
         <v>11</v>
       </c>
       <c r="V25" s="111" t="s">
         <v>11</v>
       </c>
       <c r="W25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="X25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="Y25" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="Z25" s="124" t="s">
+      <c r="Z25" s="135" t="s">
         <v>11</v>
       </c>
       <c r="AA25" s="65" t="s">
         <v>11</v>
       </c>
       <c r="AB25" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="AC25" s="70"/>
+      <c r="AC25" s="70" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="26" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B26" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="23">
         <v>36</v>
       </c>
       <c r="D26" s="62" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="63" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I26" s="24" t="s">
         <v>11</v>
@@ -8253,51 +8412,53 @@
       </c>
       <c r="U26" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V26" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y26" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Z26" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA26" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB26" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC26" s="27"/>
+      <c r="AC26" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="27" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B27" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="23">
         <v>17</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I27" s="24" t="s">
         <v>11</v>
@@ -8328,63 +8489,65 @@
       </c>
       <c r="R27" s="28" t="s">
         <v>11</v>
       </c>
       <c r="S27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="T27" s="23" t="s">
         <v>11</v>
       </c>
       <c r="U27" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V27" s="111" t="s">
         <v>11</v>
       </c>
       <c r="W27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="X27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="Y27" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="Z27" s="124" t="s">
+      <c r="Z27" s="135" t="s">
         <v>11</v>
       </c>
       <c r="AA27" s="65" t="s">
         <v>11</v>
       </c>
       <c r="AB27" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="AC27" s="27"/>
+      <c r="AC27" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="28" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="133" t="s">
+      <c r="B28" s="142" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="29">
         <v>19</v>
       </c>
       <c r="D28" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I28" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="32" t="s">
         <v>11</v>
@@ -8412,63 +8575,65 @@
       </c>
       <c r="R28" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T28" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U28" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V28" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W28" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X28" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y28" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z28" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC28" s="33"/>
+      <c r="Z28" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB28" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC28" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="29" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="136"/>
+      <c r="B29" s="145"/>
       <c r="C29" s="54">
         <v>20</v>
       </c>
       <c r="D29" s="57" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I29" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K29" s="54" t="s">
@@ -8494,63 +8659,65 @@
       </c>
       <c r="R29" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U29" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V29" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y29" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z29" s="120" t="s">
+      <c r="Z29" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA29" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB29" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC29" s="58"/>
+      <c r="AC29" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="30" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="130" t="s">
+      <c r="B30" s="139" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="47">
         <v>21</v>
       </c>
       <c r="D30" s="48" t="s">
         <v>55</v>
       </c>
       <c r="E30" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I30" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="50" t="s">
         <v>11</v>
@@ -8578,63 +8745,65 @@
       </c>
       <c r="R30" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S30" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T30" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U30" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V30" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y30" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z30" s="121" t="s">
+      <c r="Z30" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA30" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB30" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC30" s="126"/>
+      <c r="AC30" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="31" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="135"/>
+      <c r="B31" s="144"/>
       <c r="C31" s="41">
         <v>24</v>
       </c>
       <c r="D31" s="42" t="s">
         <v>52</v>
       </c>
       <c r="E31" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I31" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J31" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K31" s="41" t="s">
@@ -8660,63 +8829,65 @@
       </c>
       <c r="R31" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U31" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V31" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y31" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z31" s="123" t="s">
+      <c r="Z31" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA31" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB31" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC31" s="45"/>
+      <c r="AC31" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="32" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B32" s="130" t="s">
+      <c r="B32" s="139" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="47">
         <v>25</v>
       </c>
       <c r="D32" s="74" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="75" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H32" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I32" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J32" s="50" t="s">
         <v>11</v>
@@ -8744,63 +8915,65 @@
       </c>
       <c r="R32" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S32" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T32" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U32" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V32" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W32" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X32" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y32" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z32" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC32" s="126"/>
+      <c r="Z32" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA32" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB32" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC32" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="33" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B33" s="136"/>
+      <c r="B33" s="145"/>
       <c r="C33" s="54">
         <v>38</v>
       </c>
       <c r="D33" s="57" t="s">
         <v>52</v>
       </c>
       <c r="E33" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K33" s="54" t="s">
@@ -8826,63 +8999,65 @@
       </c>
       <c r="R33" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U33" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V33" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y33" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z33" s="120" t="s">
+      <c r="Z33" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA33" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB33" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC33" s="58"/>
+      <c r="AC33" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="34" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B34" s="133" t="s">
+      <c r="B34" s="142" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="29">
         <v>26</v>
       </c>
       <c r="D34" s="60" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="61" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I34" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="32" t="s">
         <v>11</v>
@@ -8910,63 +9085,65 @@
       </c>
       <c r="R34" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U34" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V34" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y34" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z34" s="121" t="s">
+      <c r="Z34" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA34" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB34" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC34" s="33"/>
+      <c r="AC34" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="35" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B35" s="135"/>
+      <c r="B35" s="144"/>
       <c r="C35" s="41">
         <v>27</v>
       </c>
       <c r="D35" s="76" t="s">
         <v>61</v>
       </c>
       <c r="E35" s="77" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I35" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J35" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K35" s="41" t="s">
@@ -8992,63 +9169,65 @@
       </c>
       <c r="R35" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U35" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V35" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y35" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z35" s="123" t="s">
+      <c r="Z35" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA35" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB35" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC35" s="45"/>
+      <c r="AC35" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="36" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B36" s="130" t="s">
+      <c r="B36" s="139" t="s">
         <v>29</v>
       </c>
       <c r="C36" s="47">
         <v>28</v>
       </c>
       <c r="D36" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E36" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I36" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J36" s="50" t="s">
         <v>11</v>
@@ -9076,63 +9255,65 @@
       </c>
       <c r="R36" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S36" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T36" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U36" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V36" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W36" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X36" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y36" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z36" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC36" s="126"/>
+      <c r="Z36" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA36" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC36" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="37" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="134"/>
+      <c r="B37" s="143"/>
       <c r="C37" s="35">
         <v>43</v>
       </c>
       <c r="D37" s="36" t="s">
         <v>61</v>
       </c>
       <c r="E37" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F37" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I37" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K37" s="35" t="s">
@@ -9158,63 +9339,65 @@
       </c>
       <c r="R37" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U37" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V37" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y37" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z37" s="122" t="s">
+      <c r="Z37" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA37" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB37" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC37" s="39"/>
+      <c r="AC37" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="38" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B38" s="136"/>
+      <c r="B38" s="145"/>
       <c r="C38" s="54">
         <v>47</v>
       </c>
       <c r="D38" s="57" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I38" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J38" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K38" s="54" t="s">
@@ -9240,63 +9423,65 @@
       </c>
       <c r="R38" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U38" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V38" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y38" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z38" s="120" t="s">
+      <c r="Z38" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA38" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB38" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC38" s="58"/>
+      <c r="AC38" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="39" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="133" t="s">
+      <c r="B39" s="142" t="s">
         <v>30</v>
       </c>
       <c r="C39" s="29">
         <v>29</v>
       </c>
       <c r="D39" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E39" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I39" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J39" s="32" t="s">
         <v>11</v>
@@ -9324,63 +9509,65 @@
       </c>
       <c r="R39" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U39" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V39" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y39" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z39" s="121" t="s">
+      <c r="Z39" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA39" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB39" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC39" s="33"/>
+      <c r="AC39" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="40" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B40" s="135"/>
+      <c r="B40" s="144"/>
       <c r="C40" s="41">
         <v>35</v>
       </c>
       <c r="D40" s="42" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I40" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J40" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K40" s="41" t="s">
@@ -9406,63 +9593,65 @@
       </c>
       <c r="R40" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U40" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V40" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y40" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z40" s="123" t="s">
+      <c r="Z40" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA40" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB40" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC40" s="45"/>
+      <c r="AC40" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="41" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B41" s="130" t="s">
+      <c r="B41" s="139" t="s">
         <v>31</v>
       </c>
       <c r="C41" s="47">
         <v>30</v>
       </c>
       <c r="D41" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H41" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I41" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J41" s="50" t="s">
         <v>11</v>
@@ -9490,63 +9679,65 @@
       </c>
       <c r="R41" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S41" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T41" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U41" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V41" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W41" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X41" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y41" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z41" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC41" s="126"/>
+      <c r="Z41" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA41" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB41" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC41" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="42" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B42" s="134"/>
+      <c r="B42" s="143"/>
       <c r="C42" s="35">
         <v>32</v>
       </c>
       <c r="D42" s="36" t="s">
         <v>62</v>
       </c>
       <c r="E42" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I42" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J42" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K42" s="35" t="s">
@@ -9572,63 +9763,65 @@
       </c>
       <c r="R42" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U42" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V42" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y42" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z42" s="122" t="s">
+      <c r="Z42" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA42" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB42" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC42" s="39"/>
+      <c r="AC42" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="43" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B43" s="134"/>
+      <c r="B43" s="143"/>
       <c r="C43" s="35">
         <v>44</v>
       </c>
       <c r="D43" s="36" t="s">
         <v>62</v>
       </c>
       <c r="E43" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I43" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J43" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K43" s="35" t="s">
@@ -9654,63 +9847,65 @@
       </c>
       <c r="R43" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U43" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V43" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y43" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z43" s="122" t="s">
+      <c r="Z43" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA43" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB43" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC43" s="39"/>
+      <c r="AC43" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="44" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B44" s="136"/>
+      <c r="B44" s="145"/>
       <c r="C44" s="54">
         <v>45</v>
       </c>
       <c r="D44" s="57" t="s">
         <v>62</v>
       </c>
       <c r="E44" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I44" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J44" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K44" s="54" t="s">
@@ -9736,63 +9931,65 @@
       </c>
       <c r="R44" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U44" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V44" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y44" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z44" s="120" t="s">
+      <c r="Z44" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA44" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB44" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC44" s="58"/>
+      <c r="AC44" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="45" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B45" s="133" t="s">
+      <c r="B45" s="142" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="29">
         <v>31</v>
       </c>
       <c r="D45" s="30" t="s">
         <v>62</v>
       </c>
       <c r="E45" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I45" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J45" s="32" t="s">
         <v>11</v>
@@ -9820,63 +10017,65 @@
       </c>
       <c r="R45" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U45" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V45" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y45" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z45" s="121" t="s">
+      <c r="Z45" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA45" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB45" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC45" s="33"/>
+      <c r="AC45" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="46" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B46" s="135"/>
+      <c r="B46" s="144"/>
       <c r="C46" s="41">
         <v>37</v>
       </c>
       <c r="D46" s="42" t="s">
         <v>63</v>
       </c>
       <c r="E46" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I46" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J46" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K46" s="41" t="s">
@@ -9902,63 +10101,65 @@
       </c>
       <c r="R46" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U46" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V46" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y46" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z46" s="123" t="s">
+      <c r="Z46" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA46" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB46" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC46" s="45"/>
+      <c r="AC46" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="47" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B47" s="130" t="s">
+      <c r="B47" s="139" t="s">
         <v>33</v>
       </c>
       <c r="C47" s="47">
         <v>33</v>
       </c>
       <c r="D47" s="48" t="s">
         <v>62</v>
       </c>
       <c r="E47" s="49" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="52" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="47" t="s">
         <v>11</v>
       </c>
       <c r="H47" s="47" t="s">
         <v>11</v>
       </c>
       <c r="I47" s="48" t="s">
         <v>11</v>
       </c>
       <c r="J47" s="50" t="s">
         <v>11</v>
@@ -9986,63 +10187,65 @@
       </c>
       <c r="R47" s="52" t="s">
         <v>11</v>
       </c>
       <c r="S47" s="104" t="s">
         <v>11</v>
       </c>
       <c r="T47" s="104" t="s">
         <v>11</v>
       </c>
       <c r="U47" s="114" t="s">
         <v>11</v>
       </c>
       <c r="V47" s="106" t="s">
         <v>11</v>
       </c>
       <c r="W47" s="105" t="s">
         <v>11</v>
       </c>
       <c r="X47" s="105" t="s">
         <v>11</v>
       </c>
       <c r="Y47" s="115" t="s">
         <v>11</v>
       </c>
-      <c r="Z47" s="119" t="s">
-[...8 lines deleted...]
-      <c r="AC47" s="126"/>
+      <c r="Z47" s="130" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA47" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB47" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC47" s="137" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="48" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B48" s="136"/>
+      <c r="B48" s="145"/>
       <c r="C48" s="54">
         <v>34</v>
       </c>
       <c r="D48" s="57" t="s">
         <v>62</v>
       </c>
       <c r="E48" s="72" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="59" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="I48" s="57" t="s">
         <v>11</v>
       </c>
       <c r="J48" s="56" t="s">
         <v>11</v>
       </c>
       <c r="K48" s="54" t="s">
@@ -10068,63 +10271,65 @@
       </c>
       <c r="R48" s="59" t="s">
         <v>11</v>
       </c>
       <c r="S48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="T48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="U48" s="57" t="s">
         <v>11</v>
       </c>
       <c r="V48" s="107" t="s">
         <v>11</v>
       </c>
       <c r="W48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="X48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="Y48" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="Z48" s="120" t="s">
+      <c r="Z48" s="131" t="s">
         <v>11</v>
       </c>
       <c r="AA48" s="54" t="s">
         <v>11</v>
       </c>
       <c r="AB48" s="54" t="s">
         <v>11</v>
       </c>
-      <c r="AC48" s="58"/>
+      <c r="AC48" s="58" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="49" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B49" s="133" t="s">
+      <c r="B49" s="142" t="s">
         <v>34</v>
       </c>
       <c r="C49" s="29">
         <v>39</v>
       </c>
       <c r="D49" s="30" t="s">
         <v>52</v>
       </c>
       <c r="E49" s="31" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="34" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="I49" s="30" t="s">
         <v>11</v>
       </c>
       <c r="J49" s="32" t="s">
         <v>11</v>
@@ -10152,63 +10357,65 @@
       </c>
       <c r="R49" s="34" t="s">
         <v>11</v>
       </c>
       <c r="S49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="T49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="U49" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V49" s="108" t="s">
         <v>11</v>
       </c>
       <c r="W49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="X49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="Y49" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="Z49" s="121" t="s">
+      <c r="Z49" s="132" t="s">
         <v>11</v>
       </c>
       <c r="AA49" s="29" t="s">
         <v>11</v>
       </c>
       <c r="AB49" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="AC49" s="33"/>
+      <c r="AC49" s="33" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="50" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B50" s="134"/>
+      <c r="B50" s="143"/>
       <c r="C50" s="35">
         <v>41</v>
       </c>
       <c r="D50" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E50" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="40" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="H50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="I50" s="36" t="s">
         <v>11</v>
       </c>
       <c r="J50" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K50" s="35" t="s">
@@ -10234,63 +10441,65 @@
       </c>
       <c r="R50" s="40" t="s">
         <v>11</v>
       </c>
       <c r="S50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="T50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="U50" s="36" t="s">
         <v>11</v>
       </c>
       <c r="V50" s="109" t="s">
         <v>11</v>
       </c>
       <c r="W50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="X50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="Y50" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="Z50" s="122" t="s">
+      <c r="Z50" s="133" t="s">
         <v>11</v>
       </c>
       <c r="AA50" s="35" t="s">
         <v>11</v>
       </c>
       <c r="AB50" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AC50" s="39"/>
+      <c r="AC50" s="39" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="51" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B51" s="135"/>
+      <c r="B51" s="144"/>
       <c r="C51" s="41">
         <v>46</v>
       </c>
       <c r="D51" s="42" t="s">
         <v>52</v>
       </c>
       <c r="E51" s="43" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="46" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="I51" s="42" t="s">
         <v>11</v>
       </c>
       <c r="J51" s="44" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="41" t="s">
@@ -10316,60 +10525,62 @@
       </c>
       <c r="R51" s="46" t="s">
         <v>11</v>
       </c>
       <c r="S51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="T51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="U51" s="42" t="s">
         <v>11</v>
       </c>
       <c r="V51" s="110" t="s">
         <v>11</v>
       </c>
       <c r="W51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="X51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="Y51" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="Z51" s="123" t="s">
+      <c r="Z51" s="134" t="s">
         <v>11</v>
       </c>
       <c r="AA51" s="41" t="s">
         <v>11</v>
       </c>
       <c r="AB51" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="AC51" s="45"/>
+      <c r="AC51" s="45" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="52" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B52" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C52" s="23">
         <v>40</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E52" s="25" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="I52" s="24" t="s">
         <v>11</v>
@@ -10409,51 +10620,53 @@
       </c>
       <c r="U52" s="24" t="s">
         <v>11</v>
       </c>
       <c r="V52" s="22" t="s">
         <v>11</v>
       </c>
       <c r="W52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="X52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y52" s="27" t="s">
         <v>11</v>
       </c>
       <c r="Z52" s="22" t="s">
         <v>11</v>
       </c>
       <c r="AA52" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AB52" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="AC52" s="27"/>
+      <c r="AC52" s="27" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="53" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B53" s="78" t="s">
         <v>36</v>
       </c>
       <c r="C53" s="79">
         <v>42</v>
       </c>
       <c r="D53" s="80" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="81" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="84" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="H53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="I53" s="80" t="s">
         <v>11</v>
@@ -10484,60 +10697,62 @@
       </c>
       <c r="R53" s="84" t="s">
         <v>11</v>
       </c>
       <c r="S53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="T53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="U53" s="80" t="s">
         <v>11</v>
       </c>
       <c r="V53" s="112" t="s">
         <v>11</v>
       </c>
       <c r="W53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="X53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="Y53" s="83" t="s">
         <v>11</v>
       </c>
-      <c r="Z53" s="125" t="s">
+      <c r="Z53" s="136" t="s">
         <v>11</v>
       </c>
       <c r="AA53" s="79" t="s">
         <v>11</v>
       </c>
       <c r="AB53" s="79" t="s">
         <v>11</v>
       </c>
-      <c r="AC53" s="83"/>
+      <c r="AC53" s="83" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="54" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
       <c r="Q54" s="95"/>
       <c r="U54" s="95"/>
       <c r="V54" s="95"/>
       <c r="W54" s="95"/>
       <c r="X54" s="95"/>
       <c r="Y54" s="95"/>
       <c r="AC54" s="95" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
     <mergeCell ref="Z5:AC5"/>
     <mergeCell ref="V5:Y5"/>
     <mergeCell ref="R5:U5"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="N5:Q5"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B9:B12"/>