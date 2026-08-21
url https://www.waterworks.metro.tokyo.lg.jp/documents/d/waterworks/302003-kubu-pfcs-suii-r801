--- v1 (2026-05-20)
+++ v2 (2026-08-21)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82356385-8273-4B6B-BD45-9E3037A8BAE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{261392EA-18E7-4964-9FC7-974F0F473678}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="690" yWindow="1875" windowWidth="28800" windowHeight="15495" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PFOS+PFOA" sheetId="2" r:id="rId1"/>
-    <sheet name="PFHxS" sheetId="1" r:id="rId2"/>
+    <sheet name="PFHxS" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">PFHxS!$A$1:$AC$54</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'PFOS+PFOA'!$A$1:$AC$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'PFOS+PFOA'!$A$1:$AG$54</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2514" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2566" uniqueCount="74">
   <si>
     <t>（単位：ng/L）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区</t>
     <rPh sb="0" eb="1">
       <t>ク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>給水栓
 No.</t>
     <rPh sb="0" eb="3">
       <t>キュウスイセン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>代表
 浄水場（所）</t>
     <rPh sb="0" eb="2">
       <t>ダイヒョウ</t>
     </rPh>
@@ -98,51 +98,51 @@
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>10～12月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>1～3月</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>文京区</t>
     <rPh sb="0" eb="3">
       <t>ブンキョウク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>朝霞浄水場</t>
     <rPh sb="0" eb="2">
       <t>アサカ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジョウスイジョウ</t>
     </rPh>
-    <phoneticPr fontId="5"/>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＜5</t>
   </si>
   <si>
     <t>＜5</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>品川区</t>
     <rPh sb="0" eb="2">
       <t>シナガワ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大田区</t>
     <rPh sb="0" eb="3">
       <t>オオタク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -307,91 +307,50 @@
     </rPh>
     <rPh sb="15" eb="16">
       <t>トウ</t>
     </rPh>
     <rPh sb="29" eb="30">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>ケントウ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>コウモク</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>セッテイ</t>
     </rPh>
     <rPh sb="45" eb="48">
       <t>モクヒョウチ</t>
     </rPh>
     <rPh sb="49" eb="50">
       <t>モウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>有機フッ素化合物に関する目標値等
-[...39 lines deleted...]
-  <si>
     <t>区部の給水栓(蛇口)の水質検査結果（PFOS及びPFOAの合計）</t>
     <rPh sb="0" eb="2">
       <t>クブ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>キュウスイセン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジャグチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>区部の給水栓(蛇口)の水質検査結果（PFHxS）</t>
     <rPh sb="0" eb="2">
       <t>クブ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>キュウスイセン</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ジャグチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -450,60 +409,50 @@
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和５年度（2023年度）</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和６年度（2024年度）</t>
-    <rPh sb="0" eb="2">
-[...8 lines deleted...]
-    <t>令和７年度（2025年度）</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ネンド</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>朝霞浄水場</t>
     <rPh sb="0" eb="2">
       <t>アサカ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ジョウスイジョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三郷浄水場
 金町浄水場</t>
     <rPh sb="0" eb="5">
       <t>ミサトジョウスイジョウ</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -616,122 +565,164 @@
 朝霞浄水場</t>
     <rPh sb="0" eb="2">
       <t>カナマチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>三郷浄水場
 朝霞浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>朝霞浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>朝霞浄水場
 長沢浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>朝霞浄水場
 三郷浄水場</t>
     <phoneticPr fontId="2"/>
   </si>
+  <si>
+    <t>令和７年度（2025年度）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>4～6月</t>
+  </si>
+  <si>
+    <t>7～9月</t>
+  </si>
+  <si>
+    <t>10～12月</t>
+  </si>
+  <si>
+    <t>1～3月</t>
+  </si>
+  <si>
+    <t>令和８年度（2026年度）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>有機フッ素化合物に関する基準値（令和7年度までは目標値）
+・PFOS及びPFOAについては、水質基準項目として給水栓水(蛇口)において、基準値（合算で50ng/L）が設定されています。</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>令和７年度（2025年度）</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ネンド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...12 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="14"/>
-      <name val="ＭＳ ゴシック"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="ＭＳ ゴシック"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Meiryo UI"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF000000"/>
-      <name val="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <name val="Meiryo UI"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="58">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -1453,527 +1444,485 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="159">
+  <cellXfs count="145">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...223 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...94 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -2223,278 +2172,308 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AC54"/>
+  <dimension ref="B1:AG54"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="40" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <pane xSplit="4" ySplit="6" topLeftCell="U40" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="6" topLeftCell="E13" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AH26" sqref="AH26"/>
+      <selection pane="bottomRight" activeCell="D36" sqref="D36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="33" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.875" style="2" customWidth="1"/>
-    <col min="2" max="2" width="14.25" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.75" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.625" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="30" max="16384" width="9" style="2"/>
+    <col min="4" max="4" width="19.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.625" style="1" customWidth="1"/>
+    <col min="6" max="33" width="16.25" style="2" customWidth="1"/>
+    <col min="34" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:29" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-        <v>39</v>
+    <row r="1" spans="2:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:33" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
+      <c r="AD2" s="4"/>
+      <c r="AE2" s="4"/>
+      <c r="AF2" s="4"/>
+      <c r="AG2" s="4"/>
     </row>
-    <row r="3" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="1"/>
+    <row r="3" spans="2:33" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="5"/>
       <c r="O3" s="4"/>
-      <c r="P3" s="5"/>
+      <c r="P3" s="6"/>
       <c r="Q3" s="4"/>
       <c r="S3" s="4"/>
-      <c r="T3" s="5"/>
+      <c r="T3" s="6"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
+      <c r="AD3" s="4"/>
+      <c r="AE3" s="4"/>
+      <c r="AF3" s="4"/>
+      <c r="AG3" s="4"/>
     </row>
-    <row r="4" spans="2:29" s="4" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...13 lines deleted...]
-      <c r="N4" s="3"/>
+    <row r="4" spans="2:33" s="4" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B4" s="122" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="122"/>
+      <c r="D4" s="122"/>
+      <c r="E4" s="122"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="122"/>
+      <c r="K4" s="122"/>
+      <c r="L4" s="122"/>
+      <c r="N4" s="1"/>
       <c r="O4" s="2"/>
-      <c r="P4" s="3"/>
+      <c r="P4" s="1"/>
       <c r="Q4" s="7"/>
-      <c r="R4" s="3"/>
+      <c r="R4" s="1"/>
       <c r="S4" s="2"/>
-      <c r="T4" s="3"/>
+      <c r="T4" s="1"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
-      <c r="Z4" s="2"/>
-[...2 lines deleted...]
-      <c r="AC4" s="7" t="s">
+      <c r="Z4" s="7"/>
+      <c r="AA4" s="7"/>
+      <c r="AB4" s="7"/>
+      <c r="AC4" s="7"/>
+      <c r="AD4" s="2"/>
+      <c r="AE4" s="2"/>
+      <c r="AF4" s="2"/>
+      <c r="AG4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="2:29" s="4" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="139" t="s">
+    <row r="5" spans="2:33" s="4" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="155" t="s">
+      <c r="C5" s="132" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="157" t="s">
+      <c r="D5" s="134" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F5" s="139" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="123" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="140"/>
-[...2 lines deleted...]
-      <c r="J5" s="139" t="s">
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="131"/>
+      <c r="N5" s="119" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="140"/>
-[...2 lines deleted...]
-      <c r="N5" s="149" t="s">
+      <c r="O5" s="120"/>
+      <c r="P5" s="120"/>
+      <c r="Q5" s="131"/>
+      <c r="R5" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="140"/>
-[...2 lines deleted...]
-      <c r="R5" s="149" t="s">
+      <c r="S5" s="120"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="121"/>
+      <c r="V5" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="140"/>
-[...13 lines deleted...]
-      <c r="AC5" s="148"/>
+      <c r="W5" s="117"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
+      <c r="Z5" s="116" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA5" s="117"/>
+      <c r="AB5" s="117"/>
+      <c r="AC5" s="118"/>
+      <c r="AD5" s="116" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE5" s="117"/>
+      <c r="AF5" s="117"/>
+      <c r="AG5" s="118"/>
     </row>
-    <row r="6" spans="2:29" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-      <c r="D6" s="158"/>
+    <row r="6" spans="2:33" s="4" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="124"/>
+      <c r="C6" s="133"/>
+      <c r="D6" s="135"/>
       <c r="E6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="92" t="s">
+      <c r="G6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="92" t="s">
+      <c r="H6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="92" t="s">
+      <c r="K6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="92" t="s">
+      <c r="L6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="92" t="s">
+      <c r="O6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="92" t="s">
+      <c r="P6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="103" t="s">
+      <c r="S6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="103" t="s">
+      <c r="T6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="U6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="V6" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="113" t="s">
+      <c r="W6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="113" t="s">
+      <c r="X6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Y6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="Z6" s="10" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>67</v>
+      </c>
+      <c r="AA6" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AB6" s="11" t="s">
+        <v>69</v>
       </c>
       <c r="AC6" s="13" t="s">
-        <v>8</v>
+        <v>70</v>
+      </c>
+      <c r="AD6" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE6" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AF6" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="AG6" s="13" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="7" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="89" t="s">
+    <row r="7" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="16">
         <v>1</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="17" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>11</v>
       </c>
@@ -2503,8295 +2482,8579 @@
       </c>
       <c r="N7" s="21" t="s">
         <v>12</v>
       </c>
       <c r="O7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>11</v>
       </c>
       <c r="R7" s="21" t="s">
         <v>11</v>
       </c>
       <c r="S7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="T7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="U7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="V7" s="111" t="s">
-[...5 lines deleted...]
-      <c r="X7" s="65" t="s">
+      <c r="V7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="X7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="124" t="s">
-[...5 lines deleted...]
-      <c r="AB7" s="65" t="s">
+      <c r="Z7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA7" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="AC7" s="17" t="s">
         <v>11</v>
       </c>
+      <c r="AD7" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE7" s="23"/>
+      <c r="AF7" s="23"/>
+      <c r="AG7" s="20"/>
     </row>
-    <row r="8" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="22" t="s">
+    <row r="8" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="25">
         <v>2</v>
       </c>
-      <c r="D8" s="62" t="s">
+      <c r="D8" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N8" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q8" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R8" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S8" s="25">
+        <v>5</v>
+      </c>
+      <c r="T8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE8" s="25"/>
+      <c r="AF8" s="25"/>
+      <c r="AG8" s="30"/>
+    </row>
+    <row r="9" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="125" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="32">
+        <v>3</v>
+      </c>
+      <c r="D9" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N9" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O9" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="P9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R9" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE9" s="32"/>
+      <c r="AF9" s="32"/>
+      <c r="AG9" s="37"/>
+    </row>
+    <row r="10" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="126"/>
+      <c r="C10" s="40">
+        <v>4</v>
+      </c>
+      <c r="D10" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="E8" s="25" t="s">
-[...14 lines deleted...]
-      <c r="J8" s="26" t="s">
+      <c r="E10" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="K8" s="23" t="s">
-[...8 lines deleted...]
-      <c r="N8" s="28" t="s">
+      <c r="K10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N10" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="O8" s="23" t="s">
-[...11 lines deleted...]
-      <c r="S8" s="23">
+      <c r="O10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R10" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE10" s="40"/>
+      <c r="AF10" s="40"/>
+      <c r="AG10" s="45"/>
+    </row>
+    <row r="11" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="126"/>
+      <c r="C11" s="40">
         <v>5</v>
       </c>
-      <c r="T8" s="23" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="D11" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M11" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q11" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R11" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE11" s="40"/>
+      <c r="AF11" s="40"/>
+      <c r="AG11" s="45"/>
     </row>
-    <row r="9" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="142" t="s">
+    <row r="12" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="127"/>
+      <c r="C12" s="48">
+        <v>23</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M12" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N12" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q12" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R12" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE12" s="48"/>
+      <c r="AF12" s="48"/>
+      <c r="AG12" s="53"/>
+    </row>
+    <row r="13" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="128" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="56">
+        <v>6</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M13" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N13" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q13" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R13" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE13" s="56"/>
+      <c r="AF13" s="56"/>
+      <c r="AG13" s="61"/>
+    </row>
+    <row r="14" spans="2:33" s="4" customFormat="1" ht="42" x14ac:dyDescent="0.4">
+      <c r="B14" s="129"/>
+      <c r="C14" s="40">
+        <v>7</v>
+      </c>
+      <c r="D14" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="65">
+        <v>10</v>
+      </c>
+      <c r="F14" s="43">
+        <v>7</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="40">
+        <v>6</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="43">
+        <v>7</v>
+      </c>
+      <c r="K14" s="40">
+        <v>7</v>
+      </c>
+      <c r="L14" s="40">
+        <v>9</v>
+      </c>
+      <c r="M14" s="45">
+        <v>15</v>
+      </c>
+      <c r="N14" s="46">
+        <v>8</v>
+      </c>
+      <c r="O14" s="40">
+        <v>9</v>
+      </c>
+      <c r="P14" s="40">
+        <v>8</v>
+      </c>
+      <c r="Q14" s="45">
+        <v>20</v>
+      </c>
+      <c r="R14" s="46">
+        <v>9</v>
+      </c>
+      <c r="S14" s="40">
+        <v>9</v>
+      </c>
+      <c r="T14" s="40">
+        <v>11</v>
+      </c>
+      <c r="U14" s="44">
+        <v>11</v>
+      </c>
+      <c r="V14" s="47">
+        <v>10</v>
+      </c>
+      <c r="W14" s="40">
+        <v>8</v>
+      </c>
+      <c r="X14" s="40">
+        <v>6</v>
+      </c>
+      <c r="Y14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z14" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD14" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE14" s="40"/>
+      <c r="AF14" s="40"/>
+      <c r="AG14" s="45"/>
+    </row>
+    <row r="15" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="129"/>
+      <c r="C15" s="40">
+        <v>8</v>
+      </c>
+      <c r="D15" s="66" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M15" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N15" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R15" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE15" s="40"/>
+      <c r="AF15" s="40"/>
+      <c r="AG15" s="45"/>
+    </row>
+    <row r="16" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="129"/>
+      <c r="C16" s="40">
+        <v>9</v>
+      </c>
+      <c r="D16" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="43">
+        <v>6</v>
+      </c>
+      <c r="G16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="40">
+        <v>5</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J16" s="43">
+        <v>8</v>
+      </c>
+      <c r="K16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N16" s="46">
+        <v>10</v>
+      </c>
+      <c r="O16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P16" s="40">
+        <v>7</v>
+      </c>
+      <c r="Q16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R16" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S16" s="40">
+        <v>7</v>
+      </c>
+      <c r="T16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE16" s="40"/>
+      <c r="AF16" s="40"/>
+      <c r="AG16" s="45"/>
+    </row>
+    <row r="17" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="129"/>
+      <c r="C17" s="40">
+        <v>10</v>
+      </c>
+      <c r="D17" s="64" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M17" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N17" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R17" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE17" s="40"/>
+      <c r="AF17" s="40"/>
+      <c r="AG17" s="45"/>
+    </row>
+    <row r="18" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B18" s="130"/>
+      <c r="C18" s="67">
+        <v>11</v>
+      </c>
+      <c r="D18" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="69">
+        <v>13</v>
+      </c>
+      <c r="F18" s="70">
+        <v>6</v>
+      </c>
+      <c r="G18" s="67">
+        <v>7</v>
+      </c>
+      <c r="H18" s="67">
+        <v>7</v>
+      </c>
+      <c r="I18" s="71">
+        <v>6</v>
+      </c>
+      <c r="J18" s="70">
+        <v>17</v>
+      </c>
+      <c r="K18" s="67">
+        <v>6</v>
+      </c>
+      <c r="L18" s="67">
+        <v>7</v>
+      </c>
+      <c r="M18" s="72">
+        <v>9</v>
+      </c>
+      <c r="N18" s="73">
+        <v>7</v>
+      </c>
+      <c r="O18" s="67">
+        <v>7</v>
+      </c>
+      <c r="P18" s="67">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="72">
+        <v>7</v>
+      </c>
+      <c r="R18" s="73">
+        <v>5</v>
+      </c>
+      <c r="S18" s="67">
         <v>14</v>
       </c>
-      <c r="C9" s="29">
-[...20 lines deleted...]
-      <c r="J9" s="32" t="s">
+      <c r="T18" s="67">
+        <v>6</v>
+      </c>
+      <c r="U18" s="71">
+        <v>7</v>
+      </c>
+      <c r="V18" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W18" s="67">
+        <v>7</v>
+      </c>
+      <c r="X18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="71">
+        <v>6</v>
+      </c>
+      <c r="Z18" s="74">
+        <v>8</v>
+      </c>
+      <c r="AA18" s="67">
+        <v>7</v>
+      </c>
+      <c r="AB18" s="67">
+        <v>5</v>
+      </c>
+      <c r="AC18" s="71">
+        <v>7</v>
+      </c>
+      <c r="AD18" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE18" s="67"/>
+      <c r="AF18" s="67"/>
+      <c r="AG18" s="72"/>
+    </row>
+    <row r="19" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="125" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="32">
         <v>12</v>
       </c>
-      <c r="K9" s="29" t="s">
-[...8 lines deleted...]
-      <c r="N9" s="34" t="s">
+      <c r="D19" s="75" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="O9" s="29" t="s">
+      <c r="K19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="P9" s="29" t="s">
-[...40 lines deleted...]
-      </c>
+      <c r="O19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R19" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE19" s="32"/>
+      <c r="AF19" s="32"/>
+      <c r="AG19" s="37"/>
     </row>
-    <row r="10" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="D10" s="127" t="s">
+    <row r="20" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="127"/>
+      <c r="C20" s="48">
+        <v>18</v>
+      </c>
+      <c r="D20" s="77" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J20" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N20" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R20" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE20" s="48"/>
+      <c r="AF20" s="48"/>
+      <c r="AG20" s="53"/>
+    </row>
+    <row r="21" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="25">
+        <v>13</v>
+      </c>
+      <c r="D21" s="78" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M21" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N21" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q21" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R21" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE21" s="25"/>
+      <c r="AF21" s="25"/>
+      <c r="AG21" s="30"/>
+    </row>
+    <row r="22" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="125" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="32">
+        <v>14</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J22" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N22" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R22" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE22" s="32"/>
+      <c r="AF22" s="32"/>
+      <c r="AG22" s="37"/>
+    </row>
+    <row r="23" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="127"/>
+      <c r="C23" s="48">
+        <v>22</v>
+      </c>
+      <c r="D23" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M23" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N23" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q23" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R23" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE23" s="48"/>
+      <c r="AF23" s="48"/>
+      <c r="AG23" s="53"/>
+    </row>
+    <row r="24" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="25">
+        <v>15</v>
+      </c>
+      <c r="D24" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M24" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N24" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R24" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE24" s="25"/>
+      <c r="AF24" s="25"/>
+      <c r="AG24" s="30"/>
+    </row>
+    <row r="25" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="23">
+        <v>16</v>
+      </c>
+      <c r="D25" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="K25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="L25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="M25" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="N25" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="P25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q25" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="R25" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="S25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="U25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="V25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="X25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE25" s="23"/>
+      <c r="AF25" s="23"/>
+      <c r="AG25" s="84"/>
+    </row>
+    <row r="26" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="25">
+        <v>36</v>
+      </c>
+      <c r="D26" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N26" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R26" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE26" s="25"/>
+      <c r="AF26" s="25"/>
+      <c r="AG26" s="30"/>
+    </row>
+    <row r="27" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B27" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="25">
+        <v>17</v>
+      </c>
+      <c r="D27" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M27" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N27" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R27" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V27" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z27" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD27" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE27" s="23"/>
+      <c r="AF27" s="23"/>
+      <c r="AG27" s="30"/>
+    </row>
+    <row r="28" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="32">
+        <v>19</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="E28" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N28" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R28" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V28" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z28" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD28" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE28" s="56"/>
+      <c r="AF28" s="56"/>
+      <c r="AG28" s="37"/>
+    </row>
+    <row r="29" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B29" s="124"/>
+      <c r="C29" s="67">
+        <v>20</v>
+      </c>
+      <c r="D29" s="86" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M29" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N29" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="O29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R29" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="S29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE29" s="67"/>
+      <c r="AF29" s="67"/>
+      <c r="AG29" s="72"/>
+    </row>
+    <row r="30" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="123" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="56">
+        <v>21</v>
+      </c>
+      <c r="D30" s="60" t="s">
         <v>53</v>
       </c>
-      <c r="E10" s="37" t="s">
-[...14 lines deleted...]
-      <c r="J10" s="38" t="s">
+      <c r="E30" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="K10" s="35" t="s">
-[...8 lines deleted...]
-      <c r="N10" s="40" t="s">
+      <c r="K30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M30" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N30" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="O10" s="35" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="O30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R30" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V30" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z30" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD30" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE30" s="32"/>
+      <c r="AF30" s="32"/>
+      <c r="AG30" s="61"/>
     </row>
-    <row r="11" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="C11" s="35">
+    <row r="31" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="127"/>
+      <c r="C31" s="48">
+        <v>24</v>
+      </c>
+      <c r="D31" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="E31" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M31" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N31" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R31" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE31" s="48"/>
+      <c r="AF31" s="48"/>
+      <c r="AG31" s="53"/>
+    </row>
+    <row r="32" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="123" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="56">
+        <v>25</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M32" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N32" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="O32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q32" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R32" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE32" s="56"/>
+      <c r="AF32" s="56"/>
+      <c r="AG32" s="61"/>
+    </row>
+    <row r="33" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B33" s="124"/>
+      <c r="C33" s="67">
+        <v>38</v>
+      </c>
+      <c r="D33" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="E33" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="K33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N33" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="O33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R33" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="S33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE33" s="67"/>
+      <c r="AF33" s="67"/>
+      <c r="AG33" s="72"/>
+    </row>
+    <row r="34" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="125" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="32">
+        <v>26</v>
+      </c>
+      <c r="D34" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M34" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N34" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R34" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE34" s="32"/>
+      <c r="AF34" s="32"/>
+      <c r="AG34" s="37"/>
+    </row>
+    <row r="35" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="127"/>
+      <c r="C35" s="48">
+        <v>27</v>
+      </c>
+      <c r="D35" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M35" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N35" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q35" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R35" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE35" s="48"/>
+      <c r="AF35" s="48"/>
+      <c r="AG35" s="53"/>
+    </row>
+    <row r="36" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="123" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="56">
+        <v>28</v>
+      </c>
+      <c r="D36" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E36" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M36" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N36" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="O36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q36" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R36" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE36" s="56"/>
+      <c r="AF36" s="56"/>
+      <c r="AG36" s="61"/>
+    </row>
+    <row r="37" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="126"/>
+      <c r="C37" s="40">
+        <v>43</v>
+      </c>
+      <c r="D37" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M37" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N37" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q37" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R37" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE37" s="40"/>
+      <c r="AF37" s="40"/>
+      <c r="AG37" s="45"/>
+    </row>
+    <row r="38" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B38" s="124"/>
+      <c r="C38" s="67">
+        <v>47</v>
+      </c>
+      <c r="D38" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="K38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M38" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N38" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="O38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q38" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R38" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="S38" s="67">
         <v>5</v>
       </c>
-      <c r="D11" s="127" t="s">
-[...17 lines deleted...]
-      <c r="J11" s="38" t="s">
+      <c r="T38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE38" s="67"/>
+      <c r="AF38" s="67"/>
+      <c r="AG38" s="72"/>
+    </row>
+    <row r="39" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="125" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" s="32">
+        <v>29</v>
+      </c>
+      <c r="D39" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="K11" s="35" t="s">
-[...8 lines deleted...]
-      <c r="N11" s="40" t="s">
+      <c r="K39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N39" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="O11" s="35" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="O39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R39" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE39" s="32"/>
+      <c r="AF39" s="32"/>
+      <c r="AG39" s="37"/>
     </row>
-    <row r="12" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-[...22 lines deleted...]
-      <c r="J12" s="44" t="s">
+    <row r="40" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B40" s="127"/>
+      <c r="C40" s="48">
+        <v>35</v>
+      </c>
+      <c r="D40" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="K12" s="41" t="s">
-[...8 lines deleted...]
-      <c r="N12" s="46" t="s">
+      <c r="K40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M40" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N40" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="O12" s="41" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="O40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q40" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R40" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE40" s="48"/>
+      <c r="AF40" s="48"/>
+      <c r="AG40" s="53"/>
     </row>
-    <row r="13" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="C13" s="87">
+    <row r="41" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="123" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="56">
+        <v>30</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="E41" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M41" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N41" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="O41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q41" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R41" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE41" s="56"/>
+      <c r="AF41" s="56"/>
+      <c r="AG41" s="61"/>
+    </row>
+    <row r="42" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="126"/>
+      <c r="C42" s="40">
+        <v>32</v>
+      </c>
+      <c r="D42" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M42" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N42" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q42" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R42" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE42" s="40"/>
+      <c r="AF42" s="40"/>
+      <c r="AG42" s="45"/>
+    </row>
+    <row r="43" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="126"/>
+      <c r="C43" s="40">
+        <v>44</v>
+      </c>
+      <c r="D43" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M43" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N43" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q43" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R43" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S43" s="40">
         <v>6</v>
       </c>
-      <c r="D13" s="74" t="s">
-[...17 lines deleted...]
-      <c r="J13" s="50" t="s">
+      <c r="T43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE43" s="40"/>
+      <c r="AF43" s="40"/>
+      <c r="AG43" s="45"/>
+    </row>
+    <row r="44" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B44" s="124"/>
+      <c r="C44" s="67">
+        <v>45</v>
+      </c>
+      <c r="D44" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="K13" s="87" t="s">
-[...8 lines deleted...]
-      <c r="N13" s="52" t="s">
+      <c r="K44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M44" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N44" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="O13" s="87" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="O44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q44" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R44" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="S44" s="67">
+        <v>6</v>
+      </c>
+      <c r="T44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W44" s="67">
+        <v>5</v>
+      </c>
+      <c r="X44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE44" s="67"/>
+      <c r="AF44" s="67"/>
+      <c r="AG44" s="72"/>
     </row>
-    <row r="14" spans="2:29" s="4" customFormat="1" ht="37.5" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-      <c r="E14" s="53">
+    <row r="45" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="125" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="32">
+        <v>31</v>
+      </c>
+      <c r="D45" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M45" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N45" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q45" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R45" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE45" s="32"/>
+      <c r="AF45" s="32"/>
+      <c r="AG45" s="37"/>
+    </row>
+    <row r="46" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B46" s="127"/>
+      <c r="C46" s="48">
+        <v>37</v>
+      </c>
+      <c r="D46" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M46" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N46" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q46" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R46" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE46" s="48"/>
+      <c r="AF46" s="48"/>
+      <c r="AG46" s="53"/>
+    </row>
+    <row r="47" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B47" s="123" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="56">
+        <v>33</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="E47" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="K47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M47" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N47" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="O47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q47" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R47" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="S47" s="56">
+        <v>5</v>
+      </c>
+      <c r="T47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE47" s="56"/>
+      <c r="AF47" s="56"/>
+      <c r="AG47" s="61"/>
+    </row>
+    <row r="48" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B48" s="124"/>
+      <c r="C48" s="67">
+        <v>34</v>
+      </c>
+      <c r="D48" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="E48" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="70" t="s">
+        <v>12</v>
+      </c>
+      <c r="K48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M48" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N48" s="73" t="s">
+        <v>12</v>
+      </c>
+      <c r="O48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q48" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R48" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="S48" s="67">
+        <v>6</v>
+      </c>
+      <c r="T48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE48" s="67"/>
+      <c r="AF48" s="67"/>
+      <c r="AG48" s="72"/>
+    </row>
+    <row r="49" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B49" s="125" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" s="32">
+        <v>39</v>
+      </c>
+      <c r="D49" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="E49" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="K49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N49" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="O49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R49" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="S49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE49" s="32"/>
+      <c r="AF49" s="32"/>
+      <c r="AG49" s="37"/>
+    </row>
+    <row r="50" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B50" s="126"/>
+      <c r="C50" s="40">
+        <v>41</v>
+      </c>
+      <c r="D50" s="41" t="s">
+        <v>62</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="K50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M50" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N50" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="O50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q50" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R50" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="S50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE50" s="40"/>
+      <c r="AF50" s="40"/>
+      <c r="AG50" s="45"/>
+    </row>
+    <row r="51" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B51" s="127"/>
+      <c r="C51" s="48">
+        <v>46</v>
+      </c>
+      <c r="D51" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="E51" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="K51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M51" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N51" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="O51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R51" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="S51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE51" s="48"/>
+      <c r="AF51" s="48"/>
+      <c r="AG51" s="53"/>
+    </row>
+    <row r="52" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C52" s="25">
+        <v>40</v>
+      </c>
+      <c r="D52" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="K52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M52" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N52" s="31" t="s">
+        <v>12</v>
+      </c>
+      <c r="O52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q52" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R52" s="31" t="s">
+        <v>11</v>
+      </c>
+      <c r="S52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE52" s="25"/>
+      <c r="AF52" s="25"/>
+      <c r="AG52" s="30"/>
+    </row>
+    <row r="53" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B53" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="C53" s="91">
+        <v>42</v>
+      </c>
+      <c r="D53" s="92" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="38">
-[...70 lines deleted...]
-      </c>
+      <c r="E53" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="94" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="I53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="K53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="L53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="M53" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="N53" s="96" t="s">
+        <v>12</v>
+      </c>
+      <c r="O53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="P53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="R53" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="S53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="T53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="U53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="V53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="W53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="X53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="AD53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="AE53" s="91"/>
+      <c r="AF53" s="91"/>
+      <c r="AG53" s="95"/>
     </row>
-    <row r="15" spans="2:29" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
-[...3145 lines deleted...]
-      <c r="C52" s="23">
+    <row r="54" spans="2:33" s="4" customFormat="1" ht="38.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B54" s="97"/>
+      <c r="D54" s="97"/>
+      <c r="E54" s="97"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="98"/>
+      <c r="O54" s="98"/>
+      <c r="P54" s="98"/>
+      <c r="Q54" s="99"/>
+      <c r="R54" s="98"/>
+      <c r="S54" s="98"/>
+      <c r="T54" s="98"/>
+      <c r="Y54" s="99"/>
+      <c r="AC54" s="99"/>
+      <c r="AD54" s="99"/>
+      <c r="AE54" s="98"/>
+      <c r="AF54" s="98"/>
+      <c r="AG54" s="99" t="s">
         <v>40</v>
-      </c>
-[...182 lines deleted...]
-        <v>41</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="25">
+    <mergeCell ref="V5:Y5"/>
+    <mergeCell ref="J5:M5"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B41:B44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="AD5:AG5"/>
     <mergeCell ref="Z5:AC5"/>
-    <mergeCell ref="V5:Y5"/>
     <mergeCell ref="R5:U5"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="B47:B48"/>
     <mergeCell ref="B9:B12"/>
     <mergeCell ref="B13:B18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="N5:Q5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="F5:I5"/>
-    <mergeCell ref="J5:M5"/>
-[...6 lines deleted...]
-    <mergeCell ref="B45:B46"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="18" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="15" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6488236F-637F-41FF-A0ED-56D2303F37DF}">
   <dimension ref="B1:AC54"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <pane xSplit="4" ySplit="6" topLeftCell="U31" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="6" topLeftCell="E7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="Z5" sqref="Z5:AC53"/>
+      <selection pane="bottomRight" activeCell="I37" sqref="I37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="33" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.875" style="2" customWidth="1"/>
-    <col min="2" max="2" width="14.25" style="3" customWidth="1"/>
+    <col min="2" max="2" width="14.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.75" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="19.625" style="3" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="19.625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.625" style="1" customWidth="1"/>
     <col min="6" max="29" width="16.25" style="2" customWidth="1"/>
     <col min="30" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:29" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="M1" s="7"/>
-      <c r="N1" s="3"/>
-[...2 lines deleted...]
-      <c r="T1" s="3"/>
+      <c r="N1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="T1" s="1"/>
     </row>
     <row r="2" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="94" t="s">
-        <v>40</v>
+      <c r="B2" s="101" t="s">
+        <v>39</v>
       </c>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="4"/>
       <c r="W2" s="4"/>
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
     </row>
     <row r="3" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="151"/>
-[...9 lines deleted...]
-      <c r="L3" s="151"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="136"/>
+      <c r="J3" s="136"/>
+      <c r="K3" s="136"/>
+      <c r="L3" s="136"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="4"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
       <c r="V3" s="4"/>
       <c r="W3" s="4"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
     </row>
     <row r="4" spans="2:29" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B4" s="151" t="s">
+      <c r="B4" s="136" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="151"/>
-[...8 lines deleted...]
-      <c r="L4" s="151"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
       <c r="M4" s="4"/>
-      <c r="N4" s="3"/>
-      <c r="P4" s="3"/>
+      <c r="N4" s="1"/>
+      <c r="P4" s="1"/>
       <c r="Q4" s="7"/>
-      <c r="R4" s="3"/>
-      <c r="T4" s="3"/>
+      <c r="R4" s="1"/>
+      <c r="T4" s="1"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="AC4" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="139" t="s">
+      <c r="B5" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="155" t="s">
+      <c r="C5" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="157" t="s">
+      <c r="D5" s="139" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="8" t="s">
+      <c r="E5" s="88" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="139" t="s">
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="123" t="s">
         <v>44</v>
       </c>
-      <c r="G5" s="140"/>
-[...2 lines deleted...]
-      <c r="J5" s="139" t="s">
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="131"/>
+      <c r="N5" s="119" t="s">
         <v>45</v>
       </c>
-      <c r="K5" s="140"/>
-[...2 lines deleted...]
-      <c r="N5" s="149" t="s">
+      <c r="O5" s="120"/>
+      <c r="P5" s="120"/>
+      <c r="Q5" s="131"/>
+      <c r="R5" s="119" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="140"/>
-[...2 lines deleted...]
-      <c r="R5" s="149" t="s">
+      <c r="S5" s="120"/>
+      <c r="T5" s="120"/>
+      <c r="U5" s="121"/>
+      <c r="V5" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="S5" s="140"/>
-[...13 lines deleted...]
-      <c r="AC5" s="148"/>
+      <c r="W5" s="117"/>
+      <c r="X5" s="117"/>
+      <c r="Y5" s="118"/>
+      <c r="Z5" s="116" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA5" s="117"/>
+      <c r="AB5" s="117"/>
+      <c r="AC5" s="118"/>
     </row>
     <row r="6" spans="2:29" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="145"/>
-[...2 lines deleted...]
-      <c r="E6" s="85" t="s">
+      <c r="B6" s="124"/>
+      <c r="C6" s="138"/>
+      <c r="D6" s="140"/>
+      <c r="E6" s="87" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="K6" s="11" t="s">
+      <c r="K6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="11" t="s">
+      <c r="L6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="M6" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="N6" s="14" t="s">
+      <c r="N6" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="O6" s="11" t="s">
+      <c r="O6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="11" t="s">
+      <c r="P6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="Q6" s="13" t="s">
+      <c r="Q6" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="R6" s="14" t="s">
+      <c r="R6" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="S6" s="103" t="s">
+      <c r="S6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="T6" s="103" t="s">
+      <c r="T6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="U6" s="12" t="s">
+      <c r="U6" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="V6" s="10" t="s">
+      <c r="V6" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="W6" s="113" t="s">
+      <c r="W6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="X6" s="113" t="s">
+      <c r="X6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="Y6" s="13" t="s">
+      <c r="Y6" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="Z6" s="10" t="s">
+      <c r="Z6" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="AA6" s="138" t="s">
+      <c r="AA6" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="138" t="s">
+      <c r="AB6" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="AC6" s="13" t="s">
+      <c r="AC6" s="106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="16">
         <v>1</v>
       </c>
-      <c r="D7" s="17" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="21" t="s">
+      <c r="D7" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" s="100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="107" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="J7" s="19" t="s">
+      <c r="J7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="M7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="21" t="s">
+      <c r="N7" s="107" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="Q7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="R7" s="21" t="s">
+      <c r="R7" s="107" t="s">
         <v>11</v>
       </c>
       <c r="S7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="T7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="U7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="V7" s="110" t="s">
-[...5 lines deleted...]
-      <c r="X7" s="41" t="s">
+      <c r="V7" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W7" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X7" s="48" t="s">
         <v>11</v>
       </c>
       <c r="Y7" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="Z7" s="134" t="s">
-[...5 lines deleted...]
-      <c r="AB7" s="41" t="s">
+      <c r="Z7" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA7" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB7" s="48" t="s">
         <v>11</v>
       </c>
       <c r="AC7" s="20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="25">
         <v>2</v>
       </c>
-      <c r="D8" s="24" t="s">
-[...74 lines deleted...]
-      <c r="AC8" s="27" t="s">
+      <c r="D8" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M8" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N8" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q8" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R8" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U8" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y8" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z8" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC8" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="142" t="s">
+      <c r="B9" s="125" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="32">
         <v>3</v>
       </c>
-      <c r="D9" s="30" t="s">
-[...74 lines deleted...]
-      <c r="AC9" s="33" t="s">
+      <c r="D9" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N9" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R9" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U9" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z9" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC9" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="143"/>
-      <c r="C10" s="35">
+      <c r="B10" s="126"/>
+      <c r="C10" s="40">
         <v>4</v>
       </c>
-      <c r="D10" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC10" s="39" t="s">
+      <c r="D10" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N10" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R10" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U10" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y10" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z10" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB10" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC10" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="143"/>
-      <c r="C11" s="35">
+      <c r="B11" s="126"/>
+      <c r="C11" s="40">
         <v>5</v>
       </c>
-      <c r="D11" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC11" s="39" t="s">
+      <c r="D11" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M11" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N11" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q11" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R11" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U11" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y11" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z11" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB11" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC11" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B12" s="144"/>
-      <c r="C12" s="41">
+      <c r="B12" s="127"/>
+      <c r="C12" s="48">
         <v>23</v>
       </c>
-      <c r="D12" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC12" s="45" t="s">
+      <c r="D12" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M12" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N12" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q12" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R12" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U12" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y12" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z12" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB12" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC12" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="152" t="s">
+      <c r="B13" s="128" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="47">
+      <c r="C13" s="56">
         <v>6</v>
       </c>
-      <c r="D13" s="102" t="s">
-[...74 lines deleted...]
-      <c r="AC13" s="137" t="s">
+      <c r="D13" s="142" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M13" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N13" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q13" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R13" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U13" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y13" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z13" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB13" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC13" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="2:29" ht="63.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="153"/>
-      <c r="C14" s="35">
+      <c r="B14" s="129"/>
+      <c r="C14" s="40">
         <v>7</v>
       </c>
-      <c r="D14" s="96" t="s">
-[...74 lines deleted...]
-      <c r="AC14" s="39" t="s">
+      <c r="D14" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M14" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N14" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q14" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R14" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V14" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y14" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z14" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC14" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="153"/>
-      <c r="C15" s="35">
+      <c r="B15" s="129"/>
+      <c r="C15" s="40">
         <v>8</v>
       </c>
-      <c r="D15" s="97" t="s">
-[...74 lines deleted...]
-      <c r="AC15" s="39" t="s">
+      <c r="D15" s="64" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M15" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N15" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q15" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R15" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U15" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y15" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z15" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB15" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC15" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="2:29" ht="39" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="153"/>
-      <c r="C16" s="35">
+      <c r="B16" s="129"/>
+      <c r="C16" s="40">
         <v>9</v>
       </c>
-      <c r="D16" s="96" t="s">
-[...74 lines deleted...]
-      <c r="AC16" s="39" t="s">
+      <c r="D16" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E16" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N16" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R16" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U16" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y16" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z16" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB16" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC16" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="153"/>
-      <c r="C17" s="35">
+      <c r="B17" s="129"/>
+      <c r="C17" s="40">
         <v>10</v>
       </c>
-      <c r="D17" s="97" t="s">
-[...74 lines deleted...]
-      <c r="AC17" s="39" t="s">
+      <c r="D17" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M17" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N17" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q17" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R17" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U17" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y17" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z17" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB17" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC17" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B18" s="154"/>
-[...78 lines deleted...]
-      <c r="AC18" s="58" t="s">
+      <c r="B18" s="130"/>
+      <c r="C18" s="67">
+        <v>11</v>
+      </c>
+      <c r="D18" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I18" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M18" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N18" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q18" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R18" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U18" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V18" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y18" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z18" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB18" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC18" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="142" t="s">
+      <c r="B19" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="29">
+      <c r="C19" s="32">
         <v>12</v>
       </c>
-      <c r="D19" s="99" t="s">
-[...74 lines deleted...]
-      <c r="AC19" s="33" t="s">
+      <c r="D19" s="75" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N19" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R19" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U19" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y19" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z19" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB19" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC19" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B20" s="144"/>
-      <c r="C20" s="41">
+      <c r="B20" s="127"/>
+      <c r="C20" s="48">
         <v>18</v>
       </c>
-      <c r="D20" s="100" t="s">
-[...74 lines deleted...]
-      <c r="AC20" s="45" t="s">
+      <c r="D20" s="143" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N20" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R20" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U20" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y20" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z20" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB20" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC20" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="23">
+      <c r="C21" s="25">
         <v>13</v>
       </c>
-      <c r="D21" s="101" t="s">
-[...74 lines deleted...]
-      <c r="AC21" s="27" t="s">
+      <c r="D21" s="78" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M21" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N21" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q21" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R21" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y21" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z21" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB21" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC21" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="142" t="s">
+      <c r="B22" s="125" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="29">
+      <c r="C22" s="32">
         <v>14</v>
       </c>
-      <c r="D22" s="60" t="s">
-[...74 lines deleted...]
-      <c r="AC22" s="33" t="s">
+      <c r="D22" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E22" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M22" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N22" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q22" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R22" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U22" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y22" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z22" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB22" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC22" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B23" s="144"/>
-      <c r="C23" s="41">
+      <c r="B23" s="127"/>
+      <c r="C23" s="48">
         <v>22</v>
       </c>
-      <c r="D23" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC23" s="45" t="s">
+      <c r="D23" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M23" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N23" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q23" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R23" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U23" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y23" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z23" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB23" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC23" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B24" s="22" t="s">
+      <c r="B24" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="C24" s="23">
+      <c r="C24" s="25">
         <v>15</v>
       </c>
-      <c r="D24" s="62" t="s">
+      <c r="D24" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="E24" s="63" t="s">
-[...71 lines deleted...]
-      <c r="AC24" s="27" t="s">
+      <c r="E24" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M24" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N24" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q24" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R24" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U24" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y24" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z24" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB24" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC24" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B25" s="64" t="s">
+      <c r="B25" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="65">
+      <c r="C25" s="23">
         <v>16</v>
       </c>
-      <c r="D25" s="66" t="s">
-[...74 lines deleted...]
-      <c r="AC25" s="70" t="s">
+      <c r="D25" s="80" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="114" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="J25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="K25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="L25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="M25" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="N25" s="114" t="s">
+        <v>11</v>
+      </c>
+      <c r="O25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="P25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q25" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="R25" s="114" t="s">
+        <v>11</v>
+      </c>
+      <c r="S25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="T25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="U25" s="83" t="s">
+        <v>11</v>
+      </c>
+      <c r="V25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="X25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y25" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z25" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB25" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC25" s="84" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B26" s="22" t="s">
+      <c r="B26" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="25">
         <v>36</v>
       </c>
-      <c r="D26" s="62" t="s">
-[...74 lines deleted...]
-      <c r="AC26" s="27" t="s">
+      <c r="D26" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N26" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R26" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y26" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z26" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB26" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC26" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B27" s="22" t="s">
+      <c r="B27" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="25">
         <v>17</v>
       </c>
-      <c r="D27" s="24" t="s">
-[...74 lines deleted...]
-      <c r="AC27" s="27" t="s">
+      <c r="D27" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M27" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N27" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q27" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R27" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T27" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V27" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="X27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y27" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z27" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB27" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC27" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="142" t="s">
+      <c r="B28" s="125" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="29">
+      <c r="C28" s="32">
         <v>19</v>
       </c>
-      <c r="D28" s="30" t="s">
+      <c r="D28" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="E28" s="31" t="s">
-[...71 lines deleted...]
-      <c r="AC28" s="33" t="s">
+      <c r="E28" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J28" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N28" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R28" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T28" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U28" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V28" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z28" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB28" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC28" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B29" s="145"/>
-      <c r="C29" s="54">
+      <c r="B29" s="124"/>
+      <c r="C29" s="67">
         <v>20</v>
       </c>
-      <c r="D29" s="57" t="s">
+      <c r="D29" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="E29" s="72" t="s">
-[...71 lines deleted...]
-      <c r="AC29" s="58" t="s">
+      <c r="E29" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M29" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N29" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q29" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R29" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U29" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y29" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z29" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB29" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC29" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="139" t="s">
+      <c r="B30" s="123" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="47">
+      <c r="C30" s="56">
         <v>21</v>
       </c>
-      <c r="D30" s="48" t="s">
-[...74 lines deleted...]
-      <c r="AC30" s="137" t="s">
+      <c r="D30" s="102" t="s">
+        <v>53</v>
+      </c>
+      <c r="E30" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J30" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M30" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N30" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q30" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R30" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T30" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U30" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V30" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y30" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z30" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB30" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC30" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="144"/>
-      <c r="C31" s="41">
+      <c r="B31" s="127"/>
+      <c r="C31" s="48">
         <v>24</v>
       </c>
-      <c r="D31" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC31" s="45" t="s">
+      <c r="D31" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E31" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M31" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N31" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R31" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U31" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y31" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z31" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB31" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC31" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B32" s="139" t="s">
+      <c r="B32" s="123" t="s">
         <v>26</v>
       </c>
-      <c r="C32" s="47">
+      <c r="C32" s="56">
         <v>25</v>
       </c>
-      <c r="D32" s="74" t="s">
-[...74 lines deleted...]
-      <c r="AC32" s="137" t="s">
+      <c r="D32" s="102" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M32" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N32" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q32" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R32" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U32" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y32" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z32" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB32" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC32" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B33" s="145"/>
-      <c r="C33" s="54">
+      <c r="B33" s="124"/>
+      <c r="C33" s="67">
         <v>38</v>
       </c>
-      <c r="D33" s="57" t="s">
-[...74 lines deleted...]
-      <c r="AC33" s="58" t="s">
+      <c r="D33" s="86" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N33" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R33" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U33" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z33" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB33" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC33" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B34" s="142" t="s">
+      <c r="B34" s="125" t="s">
         <v>27</v>
       </c>
-      <c r="C34" s="29">
+      <c r="C34" s="32">
         <v>26</v>
       </c>
-      <c r="D34" s="60" t="s">
-[...74 lines deleted...]
-      <c r="AC34" s="33" t="s">
+      <c r="D34" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="E34" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M34" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N34" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q34" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R34" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U34" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y34" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z34" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB34" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC34" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B35" s="144"/>
-      <c r="C35" s="41">
+      <c r="B35" s="127"/>
+      <c r="C35" s="48">
         <v>27</v>
       </c>
-      <c r="D35" s="76" t="s">
-[...74 lines deleted...]
-      <c r="AC35" s="45" t="s">
+      <c r="D35" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M35" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N35" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q35" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R35" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U35" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y35" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z35" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB35" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC35" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B36" s="139" t="s">
+      <c r="B36" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="C36" s="47">
+      <c r="C36" s="56">
         <v>28</v>
       </c>
-      <c r="D36" s="48" t="s">
-[...74 lines deleted...]
-      <c r="AC36" s="137" t="s">
+      <c r="D36" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E36" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M36" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N36" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q36" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R36" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U36" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y36" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z36" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB36" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC36" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B37" s="143"/>
-      <c r="C37" s="35">
+      <c r="B37" s="126"/>
+      <c r="C37" s="40">
         <v>43</v>
       </c>
-      <c r="D37" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC37" s="39" t="s">
+      <c r="D37" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M37" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N37" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q37" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R37" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U37" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y37" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z37" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB37" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC37" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B38" s="145"/>
-      <c r="C38" s="54">
+      <c r="B38" s="124"/>
+      <c r="C38" s="67">
         <v>47</v>
       </c>
-      <c r="D38" s="57" t="s">
-[...74 lines deleted...]
-      <c r="AC38" s="58" t="s">
+      <c r="D38" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="E38" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M38" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N38" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q38" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R38" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U38" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y38" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z38" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB38" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC38" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B39" s="142" t="s">
+      <c r="B39" s="125" t="s">
         <v>30</v>
       </c>
-      <c r="C39" s="29">
+      <c r="C39" s="32">
         <v>29</v>
       </c>
-      <c r="D39" s="30" t="s">
-[...74 lines deleted...]
-      <c r="AC39" s="33" t="s">
+      <c r="D39" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E39" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M39" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N39" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q39" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R39" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U39" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y39" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB39" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC39" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B40" s="144"/>
-      <c r="C40" s="41">
+      <c r="B40" s="127"/>
+      <c r="C40" s="48">
         <v>35</v>
       </c>
-      <c r="D40" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC40" s="45" t="s">
+      <c r="D40" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M40" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N40" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q40" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R40" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U40" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y40" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z40" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB40" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC40" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B41" s="139" t="s">
+      <c r="B41" s="123" t="s">
         <v>31</v>
       </c>
-      <c r="C41" s="47">
+      <c r="C41" s="56">
         <v>30</v>
       </c>
-      <c r="D41" s="48" t="s">
-[...74 lines deleted...]
-      <c r="AC41" s="137" t="s">
+      <c r="D41" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E41" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M41" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N41" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q41" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R41" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U41" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y41" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z41" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB41" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC41" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B42" s="143"/>
-      <c r="C42" s="35">
+      <c r="B42" s="126"/>
+      <c r="C42" s="40">
         <v>32</v>
       </c>
-      <c r="D42" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC42" s="39" t="s">
+      <c r="D42" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M42" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N42" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q42" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R42" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U42" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y42" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z42" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB42" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC42" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B43" s="143"/>
-      <c r="C43" s="35">
+      <c r="B43" s="126"/>
+      <c r="C43" s="40">
         <v>44</v>
       </c>
-      <c r="D43" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC43" s="39" t="s">
+      <c r="D43" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="E43" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M43" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N43" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q43" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R43" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U43" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y43" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z43" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB43" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC43" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B44" s="145"/>
-      <c r="C44" s="54">
+      <c r="B44" s="124"/>
+      <c r="C44" s="67">
         <v>45</v>
       </c>
-      <c r="D44" s="57" t="s">
-[...74 lines deleted...]
-      <c r="AC44" s="58" t="s">
+      <c r="D44" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M44" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N44" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q44" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R44" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U44" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y44" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z44" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB44" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC44" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B45" s="142" t="s">
+      <c r="B45" s="125" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="29">
+      <c r="C45" s="32">
         <v>31</v>
       </c>
-      <c r="D45" s="30" t="s">
-[...74 lines deleted...]
-      <c r="AC45" s="33" t="s">
+      <c r="D45" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="E45" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M45" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N45" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q45" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R45" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U45" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y45" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z45" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB45" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC45" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B46" s="144"/>
-      <c r="C46" s="41">
+      <c r="B46" s="127"/>
+      <c r="C46" s="48">
         <v>37</v>
       </c>
-      <c r="D46" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC46" s="45" t="s">
+      <c r="D46" s="49" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M46" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N46" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q46" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R46" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U46" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y46" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z46" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB46" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC46" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="47" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B47" s="139" t="s">
+      <c r="B47" s="123" t="s">
         <v>33</v>
       </c>
-      <c r="C47" s="47">
+      <c r="C47" s="56">
         <v>33</v>
       </c>
-      <c r="D47" s="48" t="s">
-[...74 lines deleted...]
-      <c r="AC47" s="137" t="s">
+      <c r="D47" s="102" t="s">
+        <v>60</v>
+      </c>
+      <c r="E47" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="H47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="I47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="J47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="K47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="L47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="M47" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="N47" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="O47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="P47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q47" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="R47" s="112" t="s">
+        <v>11</v>
+      </c>
+      <c r="S47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="T47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="U47" s="60" t="s">
+        <v>11</v>
+      </c>
+      <c r="V47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="W47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="X47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y47" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z47" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB47" s="56" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC47" s="61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="48" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B48" s="145"/>
-      <c r="C48" s="54">
+      <c r="B48" s="124"/>
+      <c r="C48" s="67">
         <v>34</v>
       </c>
-      <c r="D48" s="57" t="s">
-[...74 lines deleted...]
-      <c r="AC48" s="58" t="s">
+      <c r="D48" s="86" t="s">
+        <v>60</v>
+      </c>
+      <c r="E48" s="87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="H48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="I48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="J48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="K48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="L48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="M48" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="N48" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="O48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="P48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q48" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="R48" s="113" t="s">
+        <v>11</v>
+      </c>
+      <c r="S48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="T48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="U48" s="71" t="s">
+        <v>11</v>
+      </c>
+      <c r="V48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="W48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="X48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y48" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z48" s="74" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB48" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC48" s="72" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B49" s="142" t="s">
+      <c r="B49" s="125" t="s">
         <v>34</v>
       </c>
-      <c r="C49" s="29">
+      <c r="C49" s="32">
         <v>39</v>
       </c>
-      <c r="D49" s="30" t="s">
-[...74 lines deleted...]
-      <c r="AC49" s="33" t="s">
+      <c r="D49" s="33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E49" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="K49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="M49" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="N49" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="O49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="P49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q49" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="R49" s="109" t="s">
+        <v>11</v>
+      </c>
+      <c r="S49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="T49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="U49" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="V49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="W49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="X49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y49" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z49" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB49" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC49" s="37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="2:29" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B50" s="143"/>
-      <c r="C50" s="35">
+      <c r="B50" s="126"/>
+      <c r="C50" s="40">
         <v>41</v>
       </c>
-      <c r="D50" s="36" t="s">
-[...74 lines deleted...]
-      <c r="AC50" s="39" t="s">
+      <c r="D50" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="E50" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="H50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="I50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="K50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="L50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="M50" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="N50" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="O50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="P50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q50" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="R50" s="110" t="s">
+        <v>11</v>
+      </c>
+      <c r="S50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="T50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="U50" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="V50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="W50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="X50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y50" s="45" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z50" s="47" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB50" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC50" s="45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="51" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B51" s="144"/>
-      <c r="C51" s="41">
+      <c r="B51" s="127"/>
+      <c r="C51" s="48">
         <v>46</v>
       </c>
-      <c r="D51" s="42" t="s">
-[...74 lines deleted...]
-      <c r="AC51" s="45" t="s">
+      <c r="D51" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="E51" s="50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="H51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="I51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="K51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="L51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="M51" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N51" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="O51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="P51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q51" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="R51" s="111" t="s">
+        <v>11</v>
+      </c>
+      <c r="S51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="T51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="U51" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="V51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="W51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="X51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y51" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z51" s="55" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB51" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC51" s="53" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B52" s="22" t="s">
+      <c r="B52" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="C52" s="23">
+      <c r="C52" s="25">
         <v>40</v>
       </c>
-      <c r="D52" s="24" t="s">
-[...74 lines deleted...]
-      <c r="AC52" s="27" t="s">
+      <c r="D52" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E52" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="H52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="J52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="K52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="L52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="M52" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="N52" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="O52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="P52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q52" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="R52" s="108" t="s">
+        <v>11</v>
+      </c>
+      <c r="S52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="T52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="U52" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="V52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="W52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="X52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y52" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z52" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB52" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC52" s="30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="2:29" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="B53" s="78" t="s">
+      <c r="B53" s="90" t="s">
         <v>36</v>
       </c>
-      <c r="C53" s="79">
+      <c r="C53" s="91">
         <v>42</v>
       </c>
-      <c r="D53" s="80" t="s">
+      <c r="D53" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="E53" s="81" t="s">
-[...71 lines deleted...]
-      <c r="AC53" s="83" t="s">
+      <c r="E53" s="93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="115" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="H53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="I53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="J53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="K53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="L53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="M53" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="N53" s="115" t="s">
+        <v>11</v>
+      </c>
+      <c r="O53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="P53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q53" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="R53" s="115" t="s">
+        <v>11</v>
+      </c>
+      <c r="S53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="T53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="U53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="V53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="W53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="X53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y53" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="Z53" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="AA53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="AB53" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="AC53" s="95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="54" spans="2:29" ht="33" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q54" s="95"/>
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="Q54" s="99"/>
+      <c r="U54" s="99"/>
+      <c r="V54" s="99"/>
+      <c r="W54" s="99"/>
+      <c r="X54" s="99"/>
+      <c r="Y54" s="99"/>
+      <c r="AC54" s="99" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="Z5:AC5"/>
-[...1 lines deleted...]
-    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="B13:B18"/>
     <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:L4"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="J5:M5"/>
     <mergeCell ref="N5:Q5"/>
-    <mergeCell ref="C5:C6"/>
-[...1 lines deleted...]
-    <mergeCell ref="F5:I5"/>
+    <mergeCell ref="R5:U5"/>
+    <mergeCell ref="V5:Y5"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="B49:B51"/>
+    <mergeCell ref="B19:B20"/>
     <mergeCell ref="B22:B23"/>
-    <mergeCell ref="B9:B12"/>
-[...4 lines deleted...]
-    <mergeCell ref="B49:B51"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B36:B38"/>
     <mergeCell ref="B39:B40"/>
+    <mergeCell ref="B41:B44"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="B47:B48"/>
-    <mergeCell ref="B41:B44"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0.51181102362204722" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="17" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>