--- v0 (2026-02-01)
+++ v1 (2026-05-20)
@@ -11,94 +11,94 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsr2-fsb01\080多摩水調整部\PT-多摩水質試験室文書管理\0001_有機フッ素化合物関連\#★☆★☆★HP掲載データ管理（検査結果はこちら）\# ★年度ごと（令和2年度～）★\2025（R7）年度\Q3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Fsar3-fsa02\050浄水部\G-0502140-000浄水部浄水課水質担当\2026年度（R8）\11_水質管理\14_PFOS・PFOA\08_HP更新、ファクトシート\01_R7第4四半期(PFAS)\03_サ推へ依頼\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBB68D1C-FCA6-4AA4-B87D-36863B107A7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{220FFB88-A948-41E1-B108-FFC1D47D1266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" firstSheet="2" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="①有機フッ素化合物検出状況" sheetId="9" r:id="rId1"/>
     <sheet name="②多摩地区　給水栓水(令和7年度)PFOS及びPFOA" sheetId="6" r:id="rId2"/>
     <sheet name="③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA" sheetId="2" r:id="rId3"/>
     <sheet name="④多摩地区　給水栓水(令和7年度)PFHxS" sheetId="4" r:id="rId4"/>
     <sheet name="⑤多摩地区 原水・浄水(令和7年度)PFHxS" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">①有機フッ素化合物検出状況!$A$1:$D$102</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'②多摩地区　給水栓水(令和7年度)PFOS及びPFOA'!$A$1:$G$99</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'③多摩地区 原水・浄水(令和7年度)PFOS及びPFOA'!$A$1:$K$73</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'④多摩地区　給水栓水(令和7年度)PFHxS'!$A$1:$G$99</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'⑤多摩地区 原水・浄水(令和7年度)PFHxS'!$A$1:$K$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1760" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2105" uniqueCount="289">
   <si>
     <t>PFOS及びPFOAの合計</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>原水</t>
     <rPh sb="0" eb="2">
       <t>ゲンスイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>浄水</t>
     <rPh sb="0" eb="2">
       <t>ジョウスイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>八王子市</t>
   </si>
   <si>
     <t>高月浄水所</t>
   </si>
   <si>
@@ -1126,97 +1126,89 @@
     </rPh>
     <rPh sb="10" eb="11">
       <t>トウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ジョウスイ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>シセツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>千ケ瀬浄水所</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>千ケ瀬第二浄水所</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（単位：ng/L）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>小川給水所</t>
-[...2 lines deleted...]
-  <si>
     <t>給水栓の所在地</t>
     <rPh sb="0" eb="2">
       <t>キュウスイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>セン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>福生市熊川</t>
     <rPh sb="0" eb="3">
       <t>フッサシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>クマカワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>暁町浄水所</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>元本郷浄水所</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＜5</t>
   </si>
   <si>
     <t>＜5</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>停止中</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>＜5</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>停止中</t>
   </si>
   <si>
     <t>天神町</t>
     <rPh sb="0" eb="3">
       <t>テンジンチョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>大和田町五丁目</t>
     <rPh sb="0" eb="4">
       <t>オオワダチョウ</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ゴチョウメ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>子安町二丁目</t>
     <rPh sb="0" eb="3">
@@ -2188,54 +2180,50 @@
     </rPh>
     <rPh sb="138" eb="140">
       <t>スイシツ</t>
     </rPh>
     <rPh sb="140" eb="142">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="142" eb="144">
       <t>ケッカ</t>
     </rPh>
     <rPh sb="145" eb="147">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="147" eb="149">
       <t>イコウ</t>
     </rPh>
     <rPh sb="150" eb="151">
       <t>シメ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>＜5 ：検査結果が定量下限値である5ng/L未満であることを表します。
 配水系統：配水系統の欄に記載の浄水所・給水所等から配水されています。浄水施設が
 　　　　　　　停止している場合は主に東村山浄水場、小作浄水場の水が配水されています。</t>
-    <phoneticPr fontId="2"/>
-[...2 lines deleted...]
-    <t>停止中</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="ＭＳ ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -3424,61 +3412,58 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="3" borderId="65" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="208">
+  <cellXfs count="237">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3518,166 +3503,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3695,403 +3629,544 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...52 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="75" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="74" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="77" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="メモ" xfId="1" builtinId="10"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD9D9D9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4289,50 +4364,117 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>③</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>476249</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>1019174</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>542926</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="テキスト ボックス 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD689ABF-0B61-42F3-9A73-FD138512F48C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13220699" y="0"/>
+          <a:ext cx="541020" cy="541021"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>③</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>353786</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>27214</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>896711</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>570140</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C292293-0574-48A1-A2EA-01691420FFA8}"/>
             </a:ext>
@@ -4361,83 +4503,217 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>④</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>353786</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>27214</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>896711</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>570140</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98F968E8-B54D-4312-B651-D4C054C58F12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7529921" y="29119"/>
+          <a:ext cx="548640" cy="541021"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>④</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>923925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>542926</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B7B367E-B588-4AA9-9D61-FA2AD4ECFBAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="13120688" y="0"/>
           <a:ext cx="542925" cy="542926"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400" b="1">
+              <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
+            </a:rPr>
+            <a:t>⑤</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>923925</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>542926</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="テキスト ボックス 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3367842-FFC3-4672-B997-0A85559CDC8C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13121640" y="0"/>
+          <a:ext cx="541020" cy="541021"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
@@ -4662,9500 +4938,10269 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC5AE456-E26F-4987-94EF-AC6787C89C99}">
   <dimension ref="A1:J108"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="40" zoomScaleSheetLayoutView="80" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:D3"/>
+      <selection activeCell="M3" sqref="M3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="16.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="21.875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="28.375" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.75" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="19.25" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28.375" style="1" customWidth="1"/>
     <col min="10" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="73.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="106" t="s">
+        <v>283</v>
+      </c>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="106"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="53"/>
+    </row>
+    <row r="2" spans="1:10" ht="36" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="113" t="s">
         <v>285</v>
       </c>
-      <c r="B1" s="160"/>
-[...10 lines deleted...]
-      <c r="A2" s="162" t="s">
+      <c r="B2" s="113"/>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+    </row>
+    <row r="3" spans="1:10" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="113" t="s">
+        <v>286</v>
+      </c>
+      <c r="B3" s="113"/>
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+    </row>
+    <row r="4" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B4" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C4" s="107" t="s">
+        <v>192</v>
+      </c>
+      <c r="D4" s="109" t="s">
+        <v>169</v>
+      </c>
+      <c r="F4" s="80"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="80"/>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="115"/>
+      <c r="B5" s="108"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="110"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="80"/>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="102" t="s">
+        <v>95</v>
+      </c>
+      <c r="B6" s="10">
+        <v>48</v>
+      </c>
+      <c r="C6" s="59" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>195</v>
+      </c>
+      <c r="F6" s="75"/>
+      <c r="G6" s="75"/>
+      <c r="H6" s="75"/>
+      <c r="I6" s="75"/>
+    </row>
+    <row r="7" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="104"/>
+      <c r="B7" s="14">
+        <v>49</v>
+      </c>
+      <c r="C7" s="60" t="s">
+        <v>201</v>
+      </c>
+      <c r="D7" s="57" t="s">
+        <v>194</v>
+      </c>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+    </row>
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="14">
+        <v>50</v>
+      </c>
+      <c r="C8" s="60" t="s">
+        <v>202</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="75"/>
+      <c r="G8" s="75"/>
+      <c r="H8" s="75"/>
+      <c r="I8" s="75"/>
+    </row>
+    <row r="9" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="14">
+        <v>51</v>
+      </c>
+      <c r="C9" s="60" t="s">
+        <v>203</v>
+      </c>
+      <c r="D9" s="57" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="14">
+        <v>52</v>
+      </c>
+      <c r="C10" s="60" t="s">
+        <v>204</v>
+      </c>
+      <c r="D10" s="57" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="104"/>
+      <c r="B11" s="14">
+        <v>53</v>
+      </c>
+      <c r="C11" s="60" t="s">
+        <v>205</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="104"/>
+      <c r="B12" s="14">
+        <v>54</v>
+      </c>
+      <c r="C12" s="60" t="s">
+        <v>206</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="104"/>
+      <c r="B13" s="14">
+        <v>117</v>
+      </c>
+      <c r="C13" s="60" t="s">
+        <v>207</v>
+      </c>
+      <c r="D13" s="57" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="104"/>
+      <c r="B14" s="14">
+        <v>124</v>
+      </c>
+      <c r="C14" s="60" t="s">
+        <v>208</v>
+      </c>
+      <c r="D14" s="57" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="105"/>
+      <c r="B15" s="18">
+        <v>125</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>209</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="102" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16" s="10">
+        <v>55</v>
+      </c>
+      <c r="C16" s="59" t="s">
+        <v>210</v>
+      </c>
+      <c r="D16" s="56" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="103"/>
+      <c r="B17" s="14">
+        <v>56</v>
+      </c>
+      <c r="C17" s="60" t="s">
+        <v>211</v>
+      </c>
+      <c r="D17" s="57" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="104"/>
+      <c r="B18" s="14">
+        <v>57</v>
+      </c>
+      <c r="C18" s="60" t="s">
+        <v>212</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="104"/>
+      <c r="B19" s="14">
+        <v>58</v>
+      </c>
+      <c r="C19" s="60" t="s">
+        <v>213</v>
+      </c>
+      <c r="D19" s="57" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="104"/>
+      <c r="B20" s="14">
+        <v>59</v>
+      </c>
+      <c r="C20" s="60" t="s">
+        <v>214</v>
+      </c>
+      <c r="D20" s="57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="104"/>
+      <c r="B21" s="14">
+        <v>60</v>
+      </c>
+      <c r="C21" s="60" t="s">
+        <v>215</v>
+      </c>
+      <c r="D21" s="57" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="104"/>
+      <c r="B22" s="14">
+        <v>61</v>
+      </c>
+      <c r="C22" s="60" t="s">
+        <v>216</v>
+      </c>
+      <c r="D22" s="57" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="105"/>
+      <c r="B23" s="18">
+        <v>62</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="D23" s="19" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="111" t="s">
+        <v>123</v>
+      </c>
+      <c r="B24" s="10">
+        <v>63</v>
+      </c>
+      <c r="C24" s="59" t="s">
+        <v>218</v>
+      </c>
+      <c r="D24" s="56" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="112"/>
+      <c r="B25" s="18">
+        <v>64</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>219</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="64"/>
+      <c r="B26" s="64"/>
+      <c r="C26" s="64"/>
+      <c r="D26" s="64"/>
+    </row>
+    <row r="27" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="36"/>
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+    </row>
+    <row r="28" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="107" t="s">
+        <v>192</v>
+      </c>
+      <c r="D28" s="109" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="115"/>
+      <c r="B29" s="108"/>
+      <c r="C29" s="108"/>
+      <c r="D29" s="110"/>
+    </row>
+    <row r="30" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="10">
+        <v>65</v>
+      </c>
+      <c r="C30" s="59" t="s">
+        <v>220</v>
+      </c>
+      <c r="D30" s="56" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="103"/>
+      <c r="B31" s="14">
+        <v>66</v>
+      </c>
+      <c r="C31" s="60" t="s">
+        <v>221</v>
+      </c>
+      <c r="D31" s="57" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="104"/>
+      <c r="B32" s="14">
+        <v>67</v>
+      </c>
+      <c r="C32" s="60" t="s">
+        <v>222</v>
+      </c>
+      <c r="D32" s="57" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="104"/>
+      <c r="B33" s="14">
+        <v>68</v>
+      </c>
+      <c r="C33" s="60" t="s">
+        <v>223</v>
+      </c>
+      <c r="D33" s="57" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="104"/>
+      <c r="B34" s="14">
+        <v>69</v>
+      </c>
+      <c r="C34" s="60" t="s">
+        <v>224</v>
+      </c>
+      <c r="D34" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="104"/>
+      <c r="B35" s="14">
+        <v>70</v>
+      </c>
+      <c r="C35" s="60" t="s">
+        <v>225</v>
+      </c>
+      <c r="D35" s="57" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="104"/>
+      <c r="B36" s="14">
+        <v>71</v>
+      </c>
+      <c r="C36" s="60" t="s">
+        <v>226</v>
+      </c>
+      <c r="D36" s="57" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="104"/>
+      <c r="B37" s="14">
+        <v>72</v>
+      </c>
+      <c r="C37" s="60" t="s">
+        <v>227</v>
+      </c>
+      <c r="D37" s="57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="105"/>
+      <c r="B38" s="18">
+        <v>73</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="D38" s="19" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="102" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" s="10">
+        <v>74</v>
+      </c>
+      <c r="C39" s="59" t="s">
+        <v>229</v>
+      </c>
+      <c r="D39" s="56" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="104"/>
+      <c r="B40" s="14">
+        <v>75</v>
+      </c>
+      <c r="C40" s="60" t="s">
+        <v>230</v>
+      </c>
+      <c r="D40" s="57" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="104"/>
+      <c r="B41" s="14">
+        <v>76</v>
+      </c>
+      <c r="C41" s="60" t="s">
+        <v>231</v>
+      </c>
+      <c r="D41" s="57" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="105"/>
+      <c r="B42" s="18">
+        <v>77</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>232</v>
+      </c>
+      <c r="D42" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="F42" s="43"/>
+    </row>
+    <row r="43" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="102" t="s">
+        <v>140</v>
+      </c>
+      <c r="B43" s="10">
+        <v>78</v>
+      </c>
+      <c r="C43" s="59" t="s">
+        <v>233</v>
+      </c>
+      <c r="D43" s="56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="104"/>
+      <c r="B44" s="14">
+        <v>79</v>
+      </c>
+      <c r="C44" s="60" t="s">
+        <v>234</v>
+      </c>
+      <c r="D44" s="57" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="62"/>
+      <c r="F44" s="62"/>
+      <c r="G44" s="62"/>
+      <c r="H44" s="62"/>
+      <c r="I44" s="62"/>
+    </row>
+    <row r="45" spans="1:9" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="105"/>
+      <c r="B45" s="18">
+        <v>80</v>
+      </c>
+      <c r="C45" s="18" t="s">
+        <v>235</v>
+      </c>
+      <c r="D45" s="19" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="102" t="s">
+        <v>144</v>
+      </c>
+      <c r="B46" s="10">
+        <v>81</v>
+      </c>
+      <c r="C46" s="59" t="s">
+        <v>236</v>
+      </c>
+      <c r="D46" s="56" t="s">
+        <v>145</v>
+      </c>
+      <c r="F46" s="43"/>
+    </row>
+    <row r="47" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="103"/>
+      <c r="B47" s="14">
+        <v>82</v>
+      </c>
+      <c r="C47" s="60" t="s">
+        <v>237</v>
+      </c>
+      <c r="D47" s="57" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="104"/>
+      <c r="B48" s="14">
+        <v>83</v>
+      </c>
+      <c r="C48" s="60" t="s">
+        <v>238</v>
+      </c>
+      <c r="D48" s="57" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="104"/>
+      <c r="B49" s="14">
+        <v>84</v>
+      </c>
+      <c r="C49" s="60" t="s">
+        <v>239</v>
+      </c>
+      <c r="D49" s="57" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="104"/>
+      <c r="B50" s="14">
+        <v>85</v>
+      </c>
+      <c r="C50" s="60" t="s">
+        <v>240</v>
+      </c>
+      <c r="D50" s="57" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="104"/>
+      <c r="B51" s="14">
+        <v>86</v>
+      </c>
+      <c r="C51" s="60" t="s">
+        <v>241</v>
+      </c>
+      <c r="D51" s="57" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="105"/>
+      <c r="B52" s="18">
+        <v>87</v>
+      </c>
+      <c r="C52" s="18" t="s">
+        <v>242</v>
+      </c>
+      <c r="D52" s="19" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="10">
+        <v>88</v>
+      </c>
+      <c r="C53" s="59" t="s">
+        <v>243</v>
+      </c>
+      <c r="D53" s="56" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="105"/>
+      <c r="B54" s="18">
+        <v>89</v>
+      </c>
+      <c r="C54" s="18" t="s">
+        <v>244</v>
+      </c>
+      <c r="D54" s="19" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B55" s="24">
+        <v>90</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="D55" s="44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="36"/>
+      <c r="B56" s="36"/>
+      <c r="C56" s="36"/>
+      <c r="D56" s="36"/>
+    </row>
+    <row r="57" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="36"/>
+      <c r="B57" s="36"/>
+      <c r="C57" s="36"/>
+      <c r="D57" s="36"/>
+    </row>
+    <row r="58" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C58" s="107" t="s">
+        <v>192</v>
+      </c>
+      <c r="D58" s="109" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="115"/>
+      <c r="B59" s="108"/>
+      <c r="C59" s="108"/>
+      <c r="D59" s="110"/>
+    </row>
+    <row r="60" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="B60" s="10">
+        <v>91</v>
+      </c>
+      <c r="C60" s="59" t="s">
+        <v>246</v>
+      </c>
+      <c r="D60" s="56" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="104"/>
+      <c r="B61" s="14">
+        <v>92</v>
+      </c>
+      <c r="C61" s="60" t="s">
+        <v>247</v>
+      </c>
+      <c r="D61" s="57" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="104"/>
+      <c r="B62" s="14">
+        <v>93</v>
+      </c>
+      <c r="C62" s="60" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" s="57" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="104"/>
+      <c r="B63" s="14">
+        <v>94</v>
+      </c>
+      <c r="C63" s="60" t="s">
+        <v>249</v>
+      </c>
+      <c r="D63" s="57" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="105"/>
+      <c r="B64" s="18">
+        <v>95</v>
+      </c>
+      <c r="C64" s="18" t="s">
+        <v>250</v>
+      </c>
+      <c r="D64" s="19" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B65" s="24">
+        <v>96</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="D65" s="44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="B66" s="10">
+        <v>97</v>
+      </c>
+      <c r="C66" s="59" t="s">
+        <v>252</v>
+      </c>
+      <c r="D66" s="56" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="105"/>
+      <c r="B67" s="18">
+        <v>98</v>
+      </c>
+      <c r="C67" s="18" t="s">
+        <v>253</v>
+      </c>
+      <c r="D67" s="19" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="B68" s="10">
+        <v>99</v>
+      </c>
+      <c r="C68" s="59" t="s">
+        <v>254</v>
+      </c>
+      <c r="D68" s="56" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="105"/>
+      <c r="B69" s="18">
+        <v>100</v>
+      </c>
+      <c r="C69" s="18" t="s">
+        <v>255</v>
+      </c>
+      <c r="D69" s="19" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="55" t="s">
+        <v>116</v>
+      </c>
+      <c r="B70" s="30">
+        <v>101</v>
+      </c>
+      <c r="C70" s="30" t="s">
+        <v>193</v>
+      </c>
+      <c r="D70" s="54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B71" s="24">
+        <v>102</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="D71" s="44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="B72" s="10">
+        <v>103</v>
+      </c>
+      <c r="C72" s="59" t="s">
+        <v>257</v>
+      </c>
+      <c r="D72" s="56" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="104"/>
+      <c r="B73" s="32">
+        <v>104</v>
+      </c>
+      <c r="C73" s="32" t="s">
+        <v>258</v>
+      </c>
+      <c r="D73" s="61" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B74" s="24">
+        <v>105</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="D74" s="44" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="B75" s="10">
+        <v>106</v>
+      </c>
+      <c r="C75" s="59" t="s">
+        <v>260</v>
+      </c>
+      <c r="D75" s="56" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="105"/>
+      <c r="B76" s="18">
+        <v>107</v>
+      </c>
+      <c r="C76" s="18" t="s">
+        <v>261</v>
+      </c>
+      <c r="D76" s="19" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="24">
+        <v>108</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>262</v>
+      </c>
+      <c r="D77" s="44" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="B78" s="10">
+        <v>109</v>
+      </c>
+      <c r="C78" s="59" t="s">
+        <v>263</v>
+      </c>
+      <c r="D78" s="56" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="104"/>
+      <c r="B79" s="32">
+        <v>110</v>
+      </c>
+      <c r="C79" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="D79" s="61" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="B80" s="10">
+        <v>111</v>
+      </c>
+      <c r="C80" s="59" t="s">
+        <v>265</v>
+      </c>
+      <c r="D80" s="56" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="105"/>
+      <c r="B81" s="18">
+        <v>112</v>
+      </c>
+      <c r="C81" s="18" t="s">
+        <v>266</v>
+      </c>
+      <c r="D81" s="19" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A82" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="B82" s="10">
+        <v>113</v>
+      </c>
+      <c r="C82" s="59" t="s">
+        <v>267</v>
+      </c>
+      <c r="D82" s="56" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="104"/>
+      <c r="B83" s="14">
+        <v>114</v>
+      </c>
+      <c r="C83" s="60" t="s">
+        <v>268</v>
+      </c>
+      <c r="D83" s="57" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="104"/>
+      <c r="B84" s="14">
+        <v>115</v>
+      </c>
+      <c r="C84" s="60" t="s">
+        <v>268</v>
+      </c>
+      <c r="D84" s="57" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="105"/>
+      <c r="B85" s="18">
+        <v>116</v>
+      </c>
+      <c r="C85" s="18" t="s">
+        <v>269</v>
+      </c>
+      <c r="D85" s="19" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A86" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B86" s="10">
+        <v>118</v>
+      </c>
+      <c r="C86" s="59" t="s">
+        <v>270</v>
+      </c>
+      <c r="D86" s="56" t="s">
+        <v>138</v>
+      </c>
+      <c r="E86" s="70"/>
+    </row>
+    <row r="87" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A87" s="104"/>
+      <c r="B87" s="14">
+        <v>119</v>
+      </c>
+      <c r="C87" s="60" t="s">
+        <v>271</v>
+      </c>
+      <c r="D87" s="57" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="105"/>
+      <c r="B88" s="18">
+        <v>120</v>
+      </c>
+      <c r="C88" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="D88" s="19" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A89" s="63"/>
+      <c r="B89" s="64"/>
+      <c r="C89" s="64"/>
+      <c r="D89" s="64"/>
+    </row>
+    <row r="90" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="36"/>
+      <c r="B90" s="36"/>
+      <c r="C90" s="36"/>
+      <c r="D90" s="36"/>
+    </row>
+    <row r="91" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B91" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C91" s="107" t="s">
+        <v>192</v>
+      </c>
+      <c r="D91" s="109" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="115"/>
+      <c r="B92" s="108"/>
+      <c r="C92" s="108"/>
+      <c r="D92" s="110"/>
+    </row>
+    <row r="93" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="24">
+        <v>121</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>273</v>
+      </c>
+      <c r="D93" s="44" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="B94" s="10">
+        <v>122</v>
+      </c>
+      <c r="C94" s="59" t="s">
+        <v>274</v>
+      </c>
+      <c r="D94" s="56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="105"/>
+      <c r="B95" s="18">
+        <v>123</v>
+      </c>
+      <c r="C95" s="18" t="s">
+        <v>275</v>
+      </c>
+      <c r="D95" s="19" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="111" t="s">
+        <v>72</v>
+      </c>
+      <c r="B96" s="10">
+        <v>126</v>
+      </c>
+      <c r="C96" s="59" t="s">
+        <v>276</v>
+      </c>
+      <c r="D96" s="56" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="117"/>
+      <c r="B97" s="14">
+        <v>127</v>
+      </c>
+      <c r="C97" s="60" t="s">
+        <v>277</v>
+      </c>
+      <c r="D97" s="57" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A98" s="117"/>
+      <c r="B98" s="14">
+        <v>128</v>
+      </c>
+      <c r="C98" s="60" t="s">
+        <v>278</v>
+      </c>
+      <c r="D98" s="57" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="117"/>
+      <c r="B99" s="14">
+        <v>129</v>
+      </c>
+      <c r="C99" s="60" t="s">
+        <v>279</v>
+      </c>
+      <c r="D99" s="57" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A100" s="117"/>
+      <c r="B100" s="14">
+        <v>130</v>
+      </c>
+      <c r="C100" s="60" t="s">
+        <v>280</v>
+      </c>
+      <c r="D100" s="57" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="118"/>
+      <c r="B101" s="18">
+        <v>131</v>
+      </c>
+      <c r="C101" s="18" t="s">
+        <v>281</v>
+      </c>
+      <c r="D101" s="19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="207.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="116" t="s">
         <v>287</v>
       </c>
-      <c r="B2" s="162"/>
-[...1231 lines deleted...]
-      <c r="D102" s="147"/>
+      <c r="B102" s="116"/>
+      <c r="C102" s="116"/>
+      <c r="D102" s="116"/>
     </row>
     <row r="103" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="A103" s="49"/>
-[...2 lines deleted...]
-      <c r="D103" s="50"/>
+      <c r="A103" s="36"/>
+      <c r="B103" s="37"/>
+      <c r="C103" s="37"/>
+      <c r="D103" s="37"/>
     </row>
     <row r="104" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="B104" s="50"/>
-[...1 lines deleted...]
-      <c r="D104" s="50"/>
+      <c r="B104" s="37"/>
+      <c r="C104" s="37"/>
+      <c r="D104" s="37"/>
     </row>
     <row r="105" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="A105" s="49"/>
-[...2 lines deleted...]
-      <c r="D105" s="50"/>
+      <c r="A105" s="36"/>
+      <c r="B105" s="37"/>
+      <c r="C105" s="37"/>
+      <c r="D105" s="37"/>
     </row>
     <row r="106" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="A106" s="50"/>
+      <c r="A106" s="37"/>
     </row>
     <row r="107" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="A107" s="50"/>
+      <c r="A107" s="37"/>
     </row>
     <row r="108" spans="1:4" ht="21" x14ac:dyDescent="0.15">
-      <c r="A108" s="50"/>
+      <c r="A108" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="39">
-    <mergeCell ref="A46:A52"/>
-[...9 lines deleted...]
-    <mergeCell ref="A43:A45"/>
+    <mergeCell ref="A102:D102"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="B58:B59"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="A96:A101"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="D91:D92"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="A86:A88"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A16:A23"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="A6:A15"/>
-    <mergeCell ref="A102:D102"/>
-[...12 lines deleted...]
-    <mergeCell ref="A86:A88"/>
+    <mergeCell ref="A46:A52"/>
+    <mergeCell ref="A82:A85"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A30:A38"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A60:A64"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="A43:A45"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="120" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="26" max="3" man="1"/>
     <brk id="56" max="3" man="1"/>
     <brk id="89" max="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF5081D8-EACE-43BC-89D9-260DD9A1CA53}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:P105"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="40" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A88" zoomScale="120" zoomScaleNormal="40" zoomScaleSheetLayoutView="120" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="G90" sqref="G90:G98"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="18" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.875" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.375" style="1" customWidth="1"/>
     <col min="4" max="7" width="12.25" style="1" customWidth="1"/>
     <col min="8" max="8" width="7.75" style="1" customWidth="1"/>
     <col min="9" max="9" width="13.625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="28.375" style="1" customWidth="1"/>
     <col min="12" max="15" width="12.25" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="90.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="169" t="s">
-[...16 lines deleted...]
-      <c r="P1" s="71"/>
+      <c r="A1" s="128" t="s">
+        <v>282</v>
+      </c>
+      <c r="B1" s="128"/>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="128"/>
+      <c r="G1" s="128"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="53"/>
     </row>
     <row r="2" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="35" t="s">
         <v>152</v>
       </c>
-      <c r="B2" s="4"/>
-[...11 lines deleted...]
-      <c r="O2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
     </row>
     <row r="3" spans="1:16" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="165" t="s">
+      <c r="A3" s="130" t="s">
         <v>168</v>
       </c>
-      <c r="B3" s="165"/>
-[...17 lines deleted...]
-      <c r="G4" s="51" t="s">
+      <c r="B3" s="130"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="73"/>
+    </row>
+    <row r="4" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="38" t="s">
         <v>191</v>
       </c>
-      <c r="I4" s="94"/>
-[...8 lines deleted...]
-      <c r="A5" s="148" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="77"/>
+    </row>
+    <row r="5" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="114" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="150" t="s">
+      <c r="B5" s="107" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="152" t="s">
+      <c r="C5" s="109" t="s">
         <v>169</v>
       </c>
-      <c r="D5" s="166" t="s">
+      <c r="D5" s="125" t="s">
         <v>153</v>
       </c>
-      <c r="E5" s="167"/>
-[...14 lines deleted...]
-      <c r="D6" s="8" t="s">
+      <c r="E5" s="126"/>
+      <c r="F5" s="126"/>
+      <c r="G5" s="127"/>
+      <c r="I5" s="123"/>
+      <c r="J5" s="122"/>
+      <c r="K5" s="123"/>
+      <c r="L5" s="124"/>
+      <c r="M5" s="124"/>
+      <c r="N5" s="124"/>
+      <c r="O5" s="124"/>
+    </row>
+    <row r="6" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="115"/>
+      <c r="B6" s="108"/>
+      <c r="C6" s="110"/>
+      <c r="D6" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="E6" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="G6" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="I6" s="174"/>
-[...8 lines deleted...]
-      <c r="A7" s="157" t="s">
+      <c r="I6" s="123"/>
+      <c r="J6" s="122"/>
+      <c r="K6" s="123"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+    </row>
+    <row r="7" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="10">
         <v>48</v>
       </c>
-      <c r="C7" s="62" t="s">
+      <c r="C7" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="68" t="s">
+      <c r="D7" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="75"/>
+      <c r="J7" s="75"/>
+      <c r="K7" s="75"/>
+      <c r="L7" s="75"/>
+      <c r="M7" s="75"/>
+      <c r="N7" s="75"/>
+      <c r="O7" s="75"/>
+    </row>
+    <row r="8" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="14">
+        <v>49</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="I8" s="78"/>
+      <c r="J8" s="78"/>
+      <c r="K8" s="78"/>
+      <c r="L8" s="78"/>
+      <c r="M8" s="78"/>
+      <c r="N8" s="78"/>
+      <c r="O8" s="78"/>
+    </row>
+    <row r="9" spans="1:16" s="5" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="14">
+        <v>50</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F9" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="I9" s="75"/>
+      <c r="J9" s="75"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="75"/>
+      <c r="M9" s="75"/>
+      <c r="N9" s="75"/>
+      <c r="O9" s="75"/>
+    </row>
+    <row r="10" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="14">
+        <v>51</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D10" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F10" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="104"/>
+      <c r="B11" s="14">
+        <v>52</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F11" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="104"/>
+      <c r="B12" s="14">
+        <v>53</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F12" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="104"/>
+      <c r="B13" s="14">
+        <v>54</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>105</v>
+      </c>
+      <c r="D13" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="104"/>
+      <c r="B14" s="14">
+        <v>117</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="D14" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="104"/>
+      <c r="B15" s="14">
+        <v>124</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F15" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="105"/>
+      <c r="B16" s="18">
+        <v>125</v>
+      </c>
+      <c r="C16" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="D16" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="102" t="s">
+        <v>113</v>
+      </c>
+      <c r="B17" s="10">
+        <v>55</v>
+      </c>
+      <c r="C17" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="103"/>
+      <c r="B18" s="14">
+        <v>56</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="16">
+        <v>7</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="104"/>
+      <c r="B19" s="14">
+        <v>57</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="104"/>
+      <c r="B20" s="14">
+        <v>58</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D20" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G20" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="104"/>
+      <c r="B21" s="14">
+        <v>59</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="104"/>
+      <c r="B22" s="14">
+        <v>60</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D22" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="104"/>
+      <c r="B23" s="14">
+        <v>61</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>171</v>
+      </c>
+      <c r="D23" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="105"/>
+      <c r="B24" s="18">
+        <v>62</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>171</v>
+      </c>
+      <c r="D24" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="111" t="s">
+        <v>123</v>
+      </c>
+      <c r="B25" s="10">
+        <v>63</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D25" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="112"/>
+      <c r="B26" s="18">
+        <v>64</v>
+      </c>
+      <c r="C26" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="B27" s="10">
+        <v>65</v>
+      </c>
+      <c r="C27" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F27" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="103"/>
+      <c r="B28" s="14">
+        <v>66</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="104"/>
+      <c r="B29" s="14">
+        <v>67</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>185</v>
+      </c>
+      <c r="D29" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="104"/>
+      <c r="B30" s="14">
+        <v>68</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="104"/>
+      <c r="B31" s="14">
+        <v>69</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G31" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="104"/>
+      <c r="B32" s="14">
+        <v>70</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G32" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="104"/>
+      <c r="B33" s="14">
+        <v>71</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D33" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E33" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="104"/>
+      <c r="B34" s="14">
+        <v>72</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E34" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="105"/>
+      <c r="B35" s="18">
+        <v>73</v>
+      </c>
+      <c r="C35" s="19" t="s">
+        <v>155</v>
+      </c>
+      <c r="D35" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E35" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G35" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="102" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="10">
+        <v>74</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D36" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G36" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="104"/>
+      <c r="B37" s="14">
+        <v>75</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="104"/>
+      <c r="B38" s="14">
+        <v>76</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D38" s="50" t="s">
         <v>197</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E38" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F38" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G38" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="105"/>
+      <c r="B39" s="18">
+        <v>77</v>
+      </c>
+      <c r="C39" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D39" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="63"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="64"/>
+      <c r="E40" s="68"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="68"/>
+    </row>
+    <row r="41" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="38" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C42" s="109" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="E42" s="126"/>
+      <c r="F42" s="126"/>
+      <c r="G42" s="127"/>
+    </row>
+    <row r="43" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="115"/>
+      <c r="B43" s="108"/>
+      <c r="C43" s="110"/>
+      <c r="D43" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="102" t="s">
+        <v>140</v>
+      </c>
+      <c r="B44" s="10">
+        <v>78</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D44" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G44" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="104"/>
+      <c r="B45" s="14">
+        <v>79</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D45" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="105"/>
+      <c r="B46" s="18">
+        <v>80</v>
+      </c>
+      <c r="C46" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E46" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G46" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="102" t="s">
+        <v>144</v>
+      </c>
+      <c r="B47" s="10">
+        <v>81</v>
+      </c>
+      <c r="C47" s="47" t="s">
+        <v>145</v>
+      </c>
+      <c r="D47" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G47" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="103"/>
+      <c r="B48" s="14">
+        <v>82</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="104"/>
+      <c r="B49" s="14">
+        <v>83</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="I49" s="43"/>
+    </row>
+    <row r="50" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="104"/>
+      <c r="B50" s="14">
+        <v>84</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="D50" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="104"/>
+      <c r="B51" s="14">
+        <v>85</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>157</v>
+      </c>
+      <c r="D51" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="I51" s="43"/>
+    </row>
+    <row r="52" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="104"/>
+      <c r="B52" s="14">
+        <v>86</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D52" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="67"/>
+      <c r="I52" s="67"/>
+      <c r="J52" s="67"/>
+      <c r="K52" s="67"/>
+      <c r="L52" s="67"/>
+      <c r="M52" s="67"/>
+      <c r="N52" s="67"/>
+      <c r="O52" s="67"/>
+    </row>
+    <row r="53" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="105"/>
+      <c r="B53" s="18">
+        <v>87</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>149</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="I53" s="43"/>
+    </row>
+    <row r="54" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="102" t="s">
+        <v>96</v>
+      </c>
+      <c r="B54" s="10">
+        <v>88</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D54" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="105"/>
+      <c r="B55" s="18">
+        <v>89</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>98</v>
+      </c>
+      <c r="D55" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E55" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B56" s="24">
+        <v>90</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="D56" s="26" t="s">
         <v>197</v>
       </c>
-      <c r="F7" s="13" t="s">
+      <c r="E56" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G56" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="102" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" s="10">
+        <v>91</v>
+      </c>
+      <c r="C57" s="47" t="s">
+        <v>100</v>
+      </c>
+      <c r="D57" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G57" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="104"/>
+      <c r="B58" s="14">
+        <v>92</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D58" s="50">
+        <v>9</v>
+      </c>
+      <c r="E58" s="16">
+        <v>9</v>
+      </c>
+      <c r="F58" s="17">
+        <v>10</v>
+      </c>
+      <c r="G58" s="40">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="104"/>
+      <c r="B59" s="14">
+        <v>93</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>104</v>
+      </c>
+      <c r="D59" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F59" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="104"/>
+      <c r="B60" s="14">
+        <v>94</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="105"/>
+      <c r="B61" s="18">
+        <v>95</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="D61" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="B62" s="24">
+        <v>96</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D62" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="102" t="s">
+        <v>112</v>
+      </c>
+      <c r="B63" s="10">
+        <v>97</v>
+      </c>
+      <c r="C63" s="47" t="s">
+        <v>158</v>
+      </c>
+      <c r="D63" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="105"/>
+      <c r="B64" s="18">
+        <v>98</v>
+      </c>
+      <c r="C64" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="D64" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="102" t="s">
+        <v>114</v>
+      </c>
+      <c r="B65" s="10">
+        <v>99</v>
+      </c>
+      <c r="C65" s="47" t="s">
+        <v>160</v>
+      </c>
+      <c r="D65" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="105"/>
+      <c r="B66" s="18">
+        <v>100</v>
+      </c>
+      <c r="C66" s="29" t="s">
+        <v>161</v>
+      </c>
+      <c r="D66" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="B67" s="30">
+        <v>101</v>
+      </c>
+      <c r="C67" s="46" t="s">
+        <v>162</v>
+      </c>
+      <c r="D67" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B68" s="24">
+        <v>102</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="D68" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="B69" s="10">
+        <v>103</v>
+      </c>
+      <c r="C69" s="47" t="s">
+        <v>120</v>
+      </c>
+      <c r="D69" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="104"/>
+      <c r="B70" s="32">
+        <v>104</v>
+      </c>
+      <c r="C70" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="D70" s="34" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" s="24">
+        <v>105</v>
+      </c>
+      <c r="C71" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="D71" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A72" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="B72" s="10">
+        <v>106</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F72" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G72" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="105"/>
+      <c r="B73" s="18">
+        <v>107</v>
+      </c>
+      <c r="C73" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E73" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F73" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G73" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="B74" s="24">
+        <v>108</v>
+      </c>
+      <c r="C74" s="25" t="s">
+        <v>129</v>
+      </c>
+      <c r="D74" s="26" t="s">
+        <v>196</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F74" s="28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G74" s="42" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="102" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="10">
+        <v>109</v>
+      </c>
+      <c r="C75" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="D75" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F75" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="104"/>
+      <c r="B76" s="32">
+        <v>110</v>
+      </c>
+      <c r="C76" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D76" s="34" t="s">
+        <v>196</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="G76" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A77" s="102" t="s">
+        <v>61</v>
+      </c>
+      <c r="B77" s="10">
+        <v>111</v>
+      </c>
+      <c r="C77" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="D77" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F77" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G77" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="105"/>
+      <c r="B78" s="18">
+        <v>112</v>
+      </c>
+      <c r="C78" s="29" t="s">
+        <v>132</v>
+      </c>
+      <c r="D78" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E78" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F78" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G78" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="B79" s="10">
+        <v>113</v>
+      </c>
+      <c r="C79" s="47" t="s">
+        <v>133</v>
+      </c>
+      <c r="D79" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F79" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G79" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A80" s="104"/>
+      <c r="B80" s="14">
+        <v>114</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D80" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F80" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G80" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="104"/>
+      <c r="B81" s="14">
+        <v>115</v>
+      </c>
+      <c r="C81" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="D81" s="50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F81" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G81" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="105"/>
+      <c r="B82" s="18">
+        <v>116</v>
+      </c>
+      <c r="C82" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="D82" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E82" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F82" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G82" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A83" s="102" t="s">
+        <v>45</v>
+      </c>
+      <c r="B83" s="10">
+        <v>118</v>
+      </c>
+      <c r="C83" s="47" t="s">
+        <v>138</v>
+      </c>
+      <c r="D83" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F83" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G83" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A84" s="104"/>
+      <c r="B84" s="14">
+        <v>119</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D84" s="50" t="s">
         <v>197</v>
       </c>
-      <c r="G7" s="52"/>
-[...238 lines deleted...]
-      <c r="C19" s="64" t="s">
+      <c r="E84" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F84" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G84" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="105"/>
+      <c r="B85" s="18">
+        <v>120</v>
+      </c>
+      <c r="C85" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="D85" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E85" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F85" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G85" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="19.5" x14ac:dyDescent="0.15">
+      <c r="A86" s="63"/>
+      <c r="B86" s="64"/>
+      <c r="C86" s="64"/>
+      <c r="D86" s="64"/>
+      <c r="E86" s="68"/>
+      <c r="F86" s="64"/>
+      <c r="G86" s="68"/>
+    </row>
+    <row r="87" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="4"/>
+      <c r="B87" s="5"/>
+      <c r="C87" s="5"/>
+      <c r="D87" s="5"/>
+      <c r="E87" s="5"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="38" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A88" s="114" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C88" s="109" t="s">
+        <v>169</v>
+      </c>
+      <c r="D88" s="125" t="s">
+        <v>153</v>
+      </c>
+      <c r="E88" s="126"/>
+      <c r="F88" s="126"/>
+      <c r="G88" s="127"/>
+    </row>
+    <row r="89" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="115"/>
+      <c r="B89" s="108"/>
+      <c r="C89" s="110"/>
+      <c r="D89" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="F89" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G89" s="9" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B90" s="24">
+        <v>121</v>
+      </c>
+      <c r="C90" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="D90" s="26">
         <v>11</v>
       </c>
-      <c r="D19" s="67" t="s">
-[...106 lines deleted...]
-      <c r="A25" s="154" t="s">
+      <c r="E90" s="27">
+        <v>11</v>
+      </c>
+      <c r="F90" s="28">
+        <v>14</v>
+      </c>
+      <c r="G90" s="42">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A91" s="102" t="s">
+        <v>71</v>
+      </c>
+      <c r="B91" s="10">
+        <v>122</v>
+      </c>
+      <c r="C91" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="D91" s="51" t="s">
+        <v>196</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F91" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G91" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="105"/>
+      <c r="B92" s="18">
         <v>123</v>
       </c>
-      <c r="B25" s="11">
-[...36 lines deleted...]
-      <c r="A27" s="157" t="s">
+      <c r="C92" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="D92" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="E92" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F92" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A93" s="120" t="s">
+        <v>72</v>
+      </c>
+      <c r="B93" s="59">
+        <v>126</v>
+      </c>
+      <c r="C93" s="86" t="s">
+        <v>73</v>
+      </c>
+      <c r="D93" s="85" t="s">
+        <v>196</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F93" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A94" s="121"/>
+      <c r="B94" s="60">
         <v>127</v>
       </c>
-      <c r="B27" s="11">
-[...172 lines deleted...]
-      <c r="B36" s="11">
+      <c r="C94" s="83" t="s">
         <v>74</v>
       </c>
-      <c r="C36" s="14" t="s">
-[...15 lines deleted...]
-      <c r="B37" s="15">
+      <c r="D94" s="87" t="s">
+        <v>196</v>
+      </c>
+      <c r="E94" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F94" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G94" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A95" s="121"/>
+      <c r="B95" s="60">
+        <v>128</v>
+      </c>
+      <c r="C95" s="84" t="s">
         <v>75</v>
       </c>
-      <c r="C37" s="64" t="s">
-[...15 lines deleted...]
-      <c r="B38" s="15">
+      <c r="D95" s="87" t="s">
+        <v>196</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F95" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="121"/>
+      <c r="B96" s="60">
+        <v>129</v>
+      </c>
+      <c r="C96" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="C38" s="16" t="s">
-[...15 lines deleted...]
-      <c r="B39" s="19">
+      <c r="D96" s="87" t="s">
+        <v>196</v>
+      </c>
+      <c r="E96" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F96" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="H96" s="67"/>
+    </row>
+    <row r="97" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="121"/>
+      <c r="B97" s="60">
+        <v>130</v>
+      </c>
+      <c r="C97" s="84" t="s">
         <v>77</v>
       </c>
-      <c r="C39" s="20" t="s">
-[...71 lines deleted...]
-      <c r="B44" s="11">
+      <c r="D97" s="87" t="s">
+        <v>196</v>
+      </c>
+      <c r="E97" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F97" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="G97" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="118"/>
+      <c r="B98" s="96">
+        <v>131</v>
+      </c>
+      <c r="C98" s="97" t="s">
         <v>78</v>
       </c>
-      <c r="C44" s="14" t="s">
-[...1067 lines deleted...]
-      <c r="G98" s="207"/>
+      <c r="D98" s="98" t="s">
+        <v>196</v>
+      </c>
+      <c r="E98" s="99" t="s">
+        <v>196</v>
+      </c>
+      <c r="F98" s="100" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="101" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="99" spans="1:15" ht="215.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="164" t="s">
-[...14 lines deleted...]
-      <c r="O99" s="170"/>
+      <c r="A99" s="129" t="s">
+        <v>288</v>
+      </c>
+      <c r="B99" s="129"/>
+      <c r="C99" s="129"/>
+      <c r="D99" s="129"/>
+      <c r="E99" s="129"/>
+      <c r="F99" s="129"/>
+      <c r="G99" s="129"/>
+      <c r="I99" s="119"/>
+      <c r="J99" s="119"/>
+      <c r="K99" s="119"/>
+      <c r="L99" s="119"/>
+      <c r="M99" s="119"/>
+      <c r="N99" s="119"/>
+      <c r="O99" s="119"/>
     </row>
     <row r="100" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A100" s="85"/>
-[...5 lines deleted...]
-      <c r="G100" s="85"/>
+      <c r="A100" s="67"/>
+      <c r="B100" s="67"/>
+      <c r="C100" s="67"/>
+      <c r="D100" s="67"/>
+      <c r="E100" s="67"/>
+      <c r="F100" s="67"/>
+      <c r="G100" s="67"/>
     </row>
     <row r="101" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="B101" s="50"/>
-      <c r="C101" s="50"/>
+      <c r="B101" s="37"/>
+      <c r="C101" s="37"/>
     </row>
     <row r="102" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A102" s="49"/>
-[...1 lines deleted...]
-      <c r="C102" s="50"/>
+      <c r="A102" s="36"/>
+      <c r="B102" s="37"/>
+      <c r="C102" s="37"/>
     </row>
     <row r="103" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A103" s="50"/>
+      <c r="A103" s="37"/>
     </row>
     <row r="104" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A104" s="50"/>
+      <c r="A104" s="37"/>
     </row>
     <row r="105" spans="1:15" ht="21" x14ac:dyDescent="0.15">
-      <c r="A105" s="50"/>
+      <c r="A105" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="39">
+    <mergeCell ref="A99:G99"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A88:A89"/>
+    <mergeCell ref="B88:B89"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:G88"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A42:A43"/>
+    <mergeCell ref="B42:B43"/>
+    <mergeCell ref="C42:C43"/>
+    <mergeCell ref="D42:G42"/>
     <mergeCell ref="I99:O99"/>
     <mergeCell ref="A93:A98"/>
     <mergeCell ref="A47:A53"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="A7:A16"/>
     <mergeCell ref="A54:A55"/>
     <mergeCell ref="A17:A24"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A27:A35"/>
-    <mergeCell ref="A36:A39"/>
-[...21 lines deleted...]
-    <mergeCell ref="A91:A92"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="40" max="8" man="1"/>
     <brk id="86" max="8" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P80"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A43" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="H64" sqref="H64:I64"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A55" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="20.5" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="20.5" style="143" customWidth="1"/>
+    <col min="2" max="2" width="15.25" style="143" customWidth="1"/>
+    <col min="3" max="3" width="34.125" style="143" customWidth="1"/>
+    <col min="4" max="11" width="13.875" style="143" customWidth="1"/>
+    <col min="12" max="12" width="2.875" style="143" customWidth="1"/>
+    <col min="13" max="15" width="10.625" style="143" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="143" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="183" t="s">
+      <c r="A1" s="141" t="s">
         <v>184</v>
       </c>
-      <c r="B1" s="183"/>
-[...8 lines deleted...]
-      <c r="K1" s="70"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="141"/>
+      <c r="G1" s="141"/>
+      <c r="H1" s="141"/>
+      <c r="I1" s="141"/>
+      <c r="J1" s="141"/>
+      <c r="K1" s="142"/>
     </row>
     <row r="2" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="144" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="2"/>
-[...11 lines deleted...]
-      <c r="A3" s="69" t="s">
+      <c r="B2" s="145"/>
+      <c r="C2" s="145"/>
+      <c r="D2" s="145"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
+      <c r="G2" s="145"/>
+      <c r="H2" s="145"/>
+      <c r="I2" s="144"/>
+      <c r="J2" s="145"/>
+      <c r="K2" s="145"/>
+    </row>
+    <row r="3" spans="1:16" s="145" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="144" t="s">
         <v>186</v>
       </c>
-      <c r="F3" s="7"/>
-[...1 lines deleted...]
-      <c r="K3" s="51" t="s">
+      <c r="F3" s="146"/>
+      <c r="J3" s="146"/>
+      <c r="K3" s="147" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="157" t="s">
+    <row r="4" spans="1:16" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="148" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="150" t="s">
+      <c r="B4" s="149" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="192" t="s">
+      <c r="C4" s="150" t="s">
         <v>175</v>
       </c>
-      <c r="D4" s="195" t="s">
+      <c r="D4" s="151" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="196"/>
-[...11 lines deleted...]
-      <c r="D5" s="199" t="s">
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="153"/>
+    </row>
+    <row r="5" spans="1:16" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="154"/>
+      <c r="B5" s="155"/>
+      <c r="C5" s="156"/>
+      <c r="D5" s="157" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="198"/>
-      <c r="F5" s="187" t="s">
+      <c r="E5" s="158"/>
+      <c r="F5" s="159" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="198"/>
-      <c r="H5" s="187" t="s">
+      <c r="G5" s="158"/>
+      <c r="H5" s="159" t="s">
         <v>81</v>
       </c>
-      <c r="I5" s="198"/>
-      <c r="J5" s="187" t="s">
+      <c r="I5" s="158"/>
+      <c r="J5" s="159" t="s">
         <v>82</v>
       </c>
-      <c r="K5" s="188"/>
-[...5 lines deleted...]
-      <c r="D6" s="37" t="s">
+      <c r="K5" s="160"/>
+    </row>
+    <row r="6" spans="1:16" s="145" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="161"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="164" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="19" t="s">
+      <c r="I6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="166" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="157" t="s">
+    <row r="7" spans="1:16" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="167">
         <v>12</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C7" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="133" t="s">
+      <c r="D7" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K7" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="170">
+        <v>13</v>
+      </c>
+      <c r="C8" s="171" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G8" s="135"/>
+      <c r="H8" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I8" s="135"/>
+      <c r="J8" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K8" s="172"/>
+    </row>
+    <row r="9" spans="1:16" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="170">
+        <v>14</v>
+      </c>
+      <c r="C9" s="171" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E9" s="135"/>
+      <c r="F9" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I9" s="135"/>
+      <c r="J9" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K9" s="172"/>
+    </row>
+    <row r="10" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="104"/>
+      <c r="B10" s="173">
+        <v>15</v>
+      </c>
+      <c r="C10" s="174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E10" s="131"/>
+      <c r="F10" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G10" s="131"/>
+      <c r="H10" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I10" s="131"/>
+      <c r="J10" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K10" s="175"/>
+    </row>
+    <row r="11" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="148" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="167">
+        <v>16</v>
+      </c>
+      <c r="C11" s="168" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G11" s="136"/>
+      <c r="H11" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I11" s="136"/>
+      <c r="J11" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K11" s="176"/>
+      <c r="P11" s="177"/>
+    </row>
+    <row r="12" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="104"/>
+      <c r="B12" s="170">
+        <v>17</v>
+      </c>
+      <c r="C12" s="171" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E12" s="135"/>
+      <c r="F12" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I12" s="135"/>
+      <c r="J12" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K12" s="172"/>
+    </row>
+    <row r="13" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="104"/>
+      <c r="B13" s="170">
+        <v>18</v>
+      </c>
+      <c r="C13" s="171" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="89">
+        <v>9</v>
+      </c>
+      <c r="E13" s="95">
+        <v>10</v>
+      </c>
+      <c r="F13" s="95">
+        <v>15</v>
+      </c>
+      <c r="G13" s="95">
+        <v>17</v>
+      </c>
+      <c r="H13" s="95">
+        <v>15</v>
+      </c>
+      <c r="I13" s="95">
+        <v>16</v>
+      </c>
+      <c r="J13" s="95">
+        <v>13.000000000000002</v>
+      </c>
+      <c r="K13" s="178">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="104"/>
+      <c r="B14" s="170">
+        <v>19</v>
+      </c>
+      <c r="C14" s="171" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G14" s="135"/>
+      <c r="H14" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I14" s="135"/>
+      <c r="J14" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K14" s="172"/>
+    </row>
+    <row r="15" spans="1:16" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="105"/>
+      <c r="B15" s="165">
+        <v>20</v>
+      </c>
+      <c r="C15" s="179" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E15" s="131"/>
+      <c r="F15" s="91">
+        <v>26</v>
+      </c>
+      <c r="G15" s="91">
+        <v>23</v>
+      </c>
+      <c r="H15" s="91">
+        <v>25</v>
+      </c>
+      <c r="I15" s="91">
+        <v>24</v>
+      </c>
+      <c r="J15" s="91">
+        <v>26.000000000000004</v>
+      </c>
+      <c r="K15" s="180">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="167">
+        <v>21</v>
+      </c>
+      <c r="C16" s="168" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K16" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="104"/>
+      <c r="B17" s="173">
+        <v>22</v>
+      </c>
+      <c r="C17" s="174" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H17" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I17" s="131"/>
+      <c r="J17" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K17" s="175"/>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="181" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="167">
+        <v>23</v>
+      </c>
+      <c r="C18" s="168" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K18" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="182"/>
+      <c r="B19" s="170">
+        <v>24</v>
+      </c>
+      <c r="C19" s="171" t="s">
+        <v>189</v>
+      </c>
+      <c r="D19" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K19" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="182"/>
+      <c r="B20" s="170">
+        <v>25</v>
+      </c>
+      <c r="C20" s="171" t="s">
+        <v>190</v>
+      </c>
+      <c r="D20" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K20" s="172"/>
+    </row>
+    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="182"/>
+      <c r="B21" s="170">
+        <v>26</v>
+      </c>
+      <c r="C21" s="171" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="182"/>
+      <c r="B22" s="170">
+        <v>27</v>
+      </c>
+      <c r="C22" s="171" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K22" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="182"/>
+      <c r="B23" s="170">
+        <v>28</v>
+      </c>
+      <c r="C23" s="171" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="135"/>
+      <c r="F23" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G23" s="135"/>
+      <c r="H23" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I23" s="135"/>
+      <c r="J23" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K23" s="172"/>
+    </row>
+    <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="182"/>
+      <c r="B24" s="170">
+        <v>29</v>
+      </c>
+      <c r="C24" s="171" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="133"/>
+      <c r="B25" s="165">
+        <v>30</v>
+      </c>
+      <c r="C25" s="179" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K25" s="180" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="181" t="s">
+        <v>24</v>
+      </c>
+      <c r="B26" s="167">
+        <v>31</v>
+      </c>
+      <c r="C26" s="168" t="s">
+        <v>87</v>
+      </c>
+      <c r="D26" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E26" s="136"/>
+      <c r="F26" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G26" s="136"/>
+      <c r="H26" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I26" s="136"/>
+      <c r="J26" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K26" s="176"/>
+    </row>
+    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="182"/>
+      <c r="B27" s="170">
+        <v>32</v>
+      </c>
+      <c r="C27" s="171" t="s">
+        <v>181</v>
+      </c>
+      <c r="D27" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G27" s="135"/>
+      <c r="H27" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I27" s="135"/>
+      <c r="J27" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K27" s="172"/>
+    </row>
+    <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="182"/>
+      <c r="B28" s="170">
+        <v>33</v>
+      </c>
+      <c r="C28" s="171" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K28" s="172"/>
+    </row>
+    <row r="29" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="134"/>
+      <c r="B29" s="173">
+        <v>34</v>
+      </c>
+      <c r="C29" s="174" t="s">
+        <v>26</v>
+      </c>
+      <c r="D29" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E29" s="131"/>
+      <c r="F29" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K29" s="175"/>
+    </row>
+    <row r="30" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="181" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="167">
+        <v>35</v>
+      </c>
+      <c r="C30" s="168" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K30" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="182"/>
+      <c r="B31" s="170">
+        <v>36</v>
+      </c>
+      <c r="C31" s="171" t="s">
+        <v>84</v>
+      </c>
+      <c r="D31" s="89">
+        <v>6</v>
+      </c>
+      <c r="E31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="95">
+        <v>7</v>
+      </c>
+      <c r="G31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" s="95">
+        <v>6</v>
+      </c>
+      <c r="I31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J31" s="95">
+        <v>7</v>
+      </c>
+      <c r="K31" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="133"/>
+      <c r="B32" s="165">
+        <v>37</v>
+      </c>
+      <c r="C32" s="179" t="s">
+        <v>29</v>
+      </c>
+      <c r="D32" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K32" s="175"/>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="181" t="s">
+        <v>30</v>
+      </c>
+      <c r="B33" s="167">
+        <v>38</v>
+      </c>
+      <c r="C33" s="168" t="s">
+        <v>179</v>
+      </c>
+      <c r="D33" s="88">
+        <v>20.999999999999996</v>
+      </c>
+      <c r="E33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="94">
+        <v>12</v>
+      </c>
+      <c r="G33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H33" s="94">
+        <v>12</v>
+      </c>
+      <c r="I33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J33" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K33" s="176"/>
+    </row>
+    <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="182"/>
+      <c r="B34" s="170">
+        <v>39</v>
+      </c>
+      <c r="C34" s="171" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E34" s="135"/>
+      <c r="F34" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G34" s="135"/>
+      <c r="H34" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I34" s="135"/>
+      <c r="J34" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K34" s="172"/>
+    </row>
+    <row r="35" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="133"/>
+      <c r="B35" s="165">
+        <v>40</v>
+      </c>
+      <c r="C35" s="179" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E35" s="131"/>
+      <c r="F35" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I35" s="131"/>
+      <c r="J35" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K35" s="175"/>
+    </row>
+    <row r="36" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="181" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="167">
+        <v>41</v>
+      </c>
+      <c r="C36" s="168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E36" s="136"/>
+      <c r="F36" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G36" s="136"/>
+      <c r="H36" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I36" s="136"/>
+      <c r="J36" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K36" s="176"/>
+    </row>
+    <row r="37" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="133"/>
+      <c r="B37" s="165">
+        <v>42</v>
+      </c>
+      <c r="C37" s="179" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E37" s="131"/>
+      <c r="F37" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G37" s="131"/>
+      <c r="H37" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I37" s="131"/>
+      <c r="J37" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K37" s="175"/>
+    </row>
+    <row r="38" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="183" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" s="184">
+        <v>43</v>
+      </c>
+      <c r="C38" s="185" t="s">
+        <v>182</v>
+      </c>
+      <c r="D38" s="138" t="s">
+        <v>198</v>
+      </c>
+      <c r="E38" s="132"/>
+      <c r="F38" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="G38" s="132"/>
+      <c r="H38" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="I38" s="132"/>
+      <c r="J38" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="K38" s="186"/>
+    </row>
+    <row r="39" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="181" t="s">
+        <v>176</v>
+      </c>
+      <c r="B39" s="167">
+        <v>44</v>
+      </c>
+      <c r="C39" s="168" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="88">
+        <v>20</v>
+      </c>
+      <c r="E39" s="94">
+        <v>8</v>
+      </c>
+      <c r="F39" s="94">
+        <v>26.000000000000004</v>
+      </c>
+      <c r="G39" s="94">
+        <v>9</v>
+      </c>
+      <c r="H39" s="94">
+        <v>16</v>
+      </c>
+      <c r="I39" s="94">
+        <v>8</v>
+      </c>
+      <c r="J39" s="94">
+        <v>20</v>
+      </c>
+      <c r="K39" s="169">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="182"/>
+      <c r="B40" s="170">
+        <v>45</v>
+      </c>
+      <c r="C40" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="140" t="s">
+        <v>198</v>
+      </c>
+      <c r="E40" s="135"/>
+      <c r="F40" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G40" s="135"/>
+      <c r="H40" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I40" s="135"/>
+      <c r="J40" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K40" s="172"/>
+    </row>
+    <row r="41" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="182"/>
+      <c r="B41" s="170">
+        <v>46</v>
+      </c>
+      <c r="C41" s="171" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K41" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="133"/>
+      <c r="B42" s="165">
+        <v>47</v>
+      </c>
+      <c r="C42" s="179" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K42" s="180" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="181" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="167">
+        <v>48</v>
+      </c>
+      <c r="C43" s="168" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E43" s="136"/>
+      <c r="F43" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G43" s="136"/>
+      <c r="H43" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I43" s="136"/>
+      <c r="J43" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K43" s="176"/>
+    </row>
+    <row r="44" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="134"/>
+      <c r="B44" s="173">
+        <v>49</v>
+      </c>
+      <c r="C44" s="174" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E44" s="131"/>
+      <c r="F44" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G44" s="131"/>
+      <c r="H44" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I44" s="131"/>
+      <c r="J44" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K44" s="175"/>
+    </row>
+    <row r="45" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="181" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="167">
+        <v>50</v>
+      </c>
+      <c r="C45" s="168" t="s">
+        <v>85</v>
+      </c>
+      <c r="D45" s="88">
+        <v>11</v>
+      </c>
+      <c r="E45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="94">
+        <v>12</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" s="94">
+        <v>10</v>
+      </c>
+      <c r="I45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J45" s="94">
+        <v>7</v>
+      </c>
+      <c r="K45" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="133"/>
+      <c r="B46" s="165">
+        <v>51</v>
+      </c>
+      <c r="C46" s="179" t="s">
+        <v>86</v>
+      </c>
+      <c r="D46" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E46" s="131"/>
+      <c r="F46" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G46" s="131"/>
+      <c r="H46" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I46" s="131"/>
+      <c r="J46" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K46" s="175"/>
+    </row>
+    <row r="47" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="181" t="s">
+        <v>45</v>
+      </c>
+      <c r="B47" s="167">
+        <v>52</v>
+      </c>
+      <c r="C47" s="168" t="s">
+        <v>46</v>
+      </c>
+      <c r="D47" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E47" s="136"/>
+      <c r="F47" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G47" s="136"/>
+      <c r="H47" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I47" s="136"/>
+      <c r="J47" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K47" s="176"/>
+    </row>
+    <row r="48" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="182"/>
+      <c r="B48" s="170">
+        <v>53</v>
+      </c>
+      <c r="C48" s="171" t="s">
+        <v>183</v>
+      </c>
+      <c r="D48" s="89">
+        <v>8</v>
+      </c>
+      <c r="E48" s="95" t="s">
         <v>197</v>
       </c>
-      <c r="E7" s="134" t="s">
-[...22 lines deleted...]
-      <c r="C8" s="41" t="s">
+      <c r="F48" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="G48" s="135"/>
+      <c r="H48" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="I48" s="135"/>
+      <c r="J48" s="135" t="s">
+        <v>198</v>
+      </c>
+      <c r="K48" s="172"/>
+    </row>
+    <row r="49" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="133"/>
+      <c r="B49" s="165">
+        <v>54</v>
+      </c>
+      <c r="C49" s="179" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I49" s="131"/>
+      <c r="J49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K49" s="180" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="183" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="184">
+        <v>55</v>
+      </c>
+      <c r="C50" s="185" t="s">
+        <v>166</v>
+      </c>
+      <c r="D50" s="92">
+        <v>8</v>
+      </c>
+      <c r="E50" s="93">
         <v>5</v>
       </c>
-      <c r="D8" s="184" t="s">
-[...19 lines deleted...]
-      <c r="C9" s="41" t="s">
+      <c r="F50" s="93">
+        <v>9</v>
+      </c>
+      <c r="G50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" s="93">
+        <v>9</v>
+      </c>
+      <c r="I50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J50" s="93">
+        <v>8</v>
+      </c>
+      <c r="K50" s="187" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="183" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="184">
+        <v>56</v>
+      </c>
+      <c r="C51" s="185" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="138" t="s">
+        <v>198</v>
+      </c>
+      <c r="E51" s="132"/>
+      <c r="F51" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="G51" s="132"/>
+      <c r="H51" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="I51" s="132"/>
+      <c r="J51" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="K51" s="186"/>
+    </row>
+    <row r="52" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="183" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="184">
+        <v>57</v>
+      </c>
+      <c r="C52" s="185" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K52" s="187" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="181" t="s">
+        <v>53</v>
+      </c>
+      <c r="B53" s="167">
+        <v>58</v>
+      </c>
+      <c r="C53" s="168" t="s">
+        <v>54</v>
+      </c>
+      <c r="D53" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E53" s="136"/>
+      <c r="F53" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G53" s="136"/>
+      <c r="H53" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I53" s="136"/>
+      <c r="J53" s="94">
+        <v>18.000000000000004</v>
+      </c>
+      <c r="K53" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="133"/>
+      <c r="B54" s="165">
+        <v>59</v>
+      </c>
+      <c r="C54" s="179" t="s">
+        <v>55</v>
+      </c>
+      <c r="D54" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E54" s="131"/>
+      <c r="F54" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G54" s="131"/>
+      <c r="H54" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I54" s="131"/>
+      <c r="J54" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K54" s="175"/>
+    </row>
+    <row r="55" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="188" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="189">
+        <v>60</v>
+      </c>
+      <c r="C55" s="190" t="s">
+        <v>57</v>
+      </c>
+      <c r="D55" s="138" t="s">
+        <v>198</v>
+      </c>
+      <c r="E55" s="132"/>
+      <c r="F55" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="G55" s="132"/>
+      <c r="H55" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="I55" s="132"/>
+      <c r="J55" s="132" t="s">
+        <v>198</v>
+      </c>
+      <c r="K55" s="186"/>
+    </row>
+    <row r="56" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="181" t="s">
+        <v>58</v>
+      </c>
+      <c r="B56" s="167">
+        <v>61</v>
+      </c>
+      <c r="C56" s="168" t="s">
+        <v>59</v>
+      </c>
+      <c r="D56" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E56" s="136"/>
+      <c r="F56" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="G56" s="136"/>
+      <c r="H56" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I56" s="136"/>
+      <c r="J56" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K56" s="176"/>
+    </row>
+    <row r="57" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="133"/>
+      <c r="B57" s="165">
+        <v>62</v>
+      </c>
+      <c r="C57" s="179" t="s">
+        <v>60</v>
+      </c>
+      <c r="D57" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E57" s="131"/>
+      <c r="F57" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G57" s="131"/>
+      <c r="H57" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I57" s="131"/>
+      <c r="J57" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K57" s="175"/>
+    </row>
+    <row r="58" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="181" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="167">
+        <v>63</v>
+      </c>
+      <c r="C58" s="168" t="s">
+        <v>62</v>
+      </c>
+      <c r="D58" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K58" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="133"/>
+      <c r="B59" s="165">
+        <v>64</v>
+      </c>
+      <c r="C59" s="179" t="s">
+        <v>63</v>
+      </c>
+      <c r="D59" s="137" t="s">
+        <v>198</v>
+      </c>
+      <c r="E59" s="131"/>
+      <c r="F59" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="G59" s="131"/>
+      <c r="H59" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="I59" s="131"/>
+      <c r="J59" s="131" t="s">
+        <v>198</v>
+      </c>
+      <c r="K59" s="175"/>
+    </row>
+    <row r="60" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="181" t="s">
+        <v>64</v>
+      </c>
+      <c r="B60" s="167">
+        <v>65</v>
+      </c>
+      <c r="C60" s="168" t="s">
+        <v>65</v>
+      </c>
+      <c r="D60" s="139" t="s">
+        <v>198</v>
+      </c>
+      <c r="E60" s="136"/>
+      <c r="F60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K60" s="169" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="182"/>
+      <c r="B61" s="170">
+        <v>66</v>
+      </c>
+      <c r="C61" s="171" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K61" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="182"/>
+      <c r="B62" s="170">
+        <v>67</v>
+      </c>
+      <c r="C62" s="171" t="s">
+        <v>67</v>
+      </c>
+      <c r="D62" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K62" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="133"/>
+      <c r="B63" s="165">
+        <v>68</v>
+      </c>
+      <c r="C63" s="179" t="s">
+        <v>68</v>
+      </c>
+      <c r="D63" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K63" s="180" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="183" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" s="184">
+        <v>69</v>
+      </c>
+      <c r="C64" s="185" t="s">
+        <v>70</v>
+      </c>
+      <c r="D64" s="92">
+        <v>12</v>
+      </c>
+      <c r="E64" s="93">
         <v>6</v>
       </c>
-      <c r="D9" s="184" t="s">
-[...91 lines deleted...]
-      <c r="C13" s="41" t="s">
+      <c r="F64" s="93">
         <v>11</v>
       </c>
-      <c r="D13" s="135">
-[...25 lines deleted...]
-      <c r="C14" s="41" t="s">
+      <c r="G64" s="93">
+        <v>11</v>
+      </c>
+      <c r="H64" s="93">
+        <v>13.000000000000002</v>
+      </c>
+      <c r="I64" s="93">
+        <v>11</v>
+      </c>
+      <c r="J64" s="93">
+        <v>5</v>
+      </c>
+      <c r="K64" s="187">
         <v>12</v>
       </c>
-      <c r="D14" s="184" t="s">
-[...1324 lines deleted...]
-      <c r="C64" s="44" t="s">
+    </row>
+    <row r="65" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="183" t="s">
+        <v>71</v>
+      </c>
+      <c r="B65" s="184">
         <v>70</v>
       </c>
-      <c r="D64" s="139">
-[...21 lines deleted...]
-      <c r="A65" s="24" t="s">
+      <c r="C65" s="185" t="s">
+        <v>178</v>
+      </c>
+      <c r="D65" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K65" s="187" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A66" s="181" t="s">
+        <v>72</v>
+      </c>
+      <c r="B66" s="167">
         <v>71</v>
       </c>
-      <c r="B65" s="25">
-[...27 lines deleted...]
-      <c r="A66" s="154" t="s">
+      <c r="C66" s="168" t="s">
+        <v>73</v>
+      </c>
+      <c r="D66" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H66" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="I66" s="136"/>
+      <c r="J66" s="136" t="s">
+        <v>198</v>
+      </c>
+      <c r="K66" s="176"/>
+    </row>
+    <row r="67" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="182"/>
+      <c r="B67" s="170">
         <v>72</v>
       </c>
-      <c r="B66" s="11">
-[...2 lines deleted...]
-      <c r="C66" s="40" t="s">
+      <c r="C67" s="171" t="s">
+        <v>74</v>
+      </c>
+      <c r="D67" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K67" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="182"/>
+      <c r="B68" s="170">
         <v>73</v>
       </c>
-      <c r="D66" s="133" t="s">
-[...23 lines deleted...]
-      <c r="C67" s="41" t="s">
+      <c r="C68" s="171" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K68" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="182"/>
+      <c r="B69" s="170">
         <v>74</v>
       </c>
-      <c r="D67" s="135" t="s">
-[...25 lines deleted...]
-      <c r="C68" s="41" t="s">
+      <c r="C69" s="171" t="s">
+        <v>76</v>
+      </c>
+      <c r="D69" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K69" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A70" s="182"/>
+      <c r="B70" s="170">
         <v>75</v>
       </c>
-      <c r="D68" s="135" t="s">
-[...25 lines deleted...]
-      <c r="C69" s="41" t="s">
+      <c r="C70" s="171" t="s">
+        <v>77</v>
+      </c>
+      <c r="D70" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K70" s="178" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="133"/>
+      <c r="B71" s="165">
         <v>76</v>
       </c>
-      <c r="D69" s="135" t="s">
-[...54 lines deleted...]
-      <c r="C71" s="43" t="s">
+      <c r="C71" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="D71" s="137" t="s">
-[...18 lines deleted...]
-      <c r="K71" s="106"/>
+      <c r="D71" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K71" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="72" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="45" t="s">
+      <c r="A72" s="191" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="45"/>
-[...11 lines deleted...]
-      <c r="A73" s="2" t="s">
+      <c r="B72" s="191"/>
+      <c r="C72" s="191"/>
+      <c r="D72" s="191"/>
+      <c r="E72" s="191"/>
+      <c r="F72" s="191"/>
+      <c r="G72" s="191"/>
+      <c r="H72" s="191"/>
+      <c r="I72" s="191"/>
+      <c r="J72" s="191"/>
+      <c r="K72" s="191"/>
+    </row>
+    <row r="73" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="145" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="74" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="3" t="s">
+    <row r="74" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="192" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="75" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-[...2 lines deleted...]
-    <row r="76" spans="1:11" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="75" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="193"/>
+    </row>
+    <row r="76" spans="1:11" s="145" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="77" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="78" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="79" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="80" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="123">
-[...10 lines deleted...]
-    <mergeCell ref="F56:G56"/>
+  <mergeCells count="156">
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:K4"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="A7:A10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="D60:E60"/>
     <mergeCell ref="A36:A37"/>
     <mergeCell ref="A39:A42"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A58:A59"/>
     <mergeCell ref="A60:A63"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F27:G27"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="F29:G29"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="F35:G35"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="F38:G38"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="F43:G43"/>
-    <mergeCell ref="A66:A71"/>
-[...86 lines deleted...]
-    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="F56:G56"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:N105"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A76" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="I1" sqref="I1"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="40" zoomScaleSheetLayoutView="70" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="M11" sqref="M11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="18" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="18" style="143" customWidth="1"/>
+    <col min="2" max="2" width="10.875" style="143" customWidth="1"/>
+    <col min="3" max="3" width="28.375" style="143" customWidth="1"/>
+    <col min="4" max="7" width="12.25" style="143" customWidth="1"/>
+    <col min="8" max="8" width="13.625" style="143" customWidth="1"/>
+    <col min="9" max="9" width="10.875" style="143" customWidth="1"/>
+    <col min="10" max="10" width="28.375" style="143" customWidth="1"/>
+    <col min="11" max="11" width="12" style="143" customWidth="1"/>
+    <col min="12" max="14" width="12.25" style="143" customWidth="1"/>
+    <col min="15" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="90.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="169" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="48"/>
+      <c r="A1" s="195" t="s">
+        <v>284</v>
+      </c>
+      <c r="B1" s="195"/>
+      <c r="C1" s="195"/>
+      <c r="D1" s="195"/>
+      <c r="E1" s="195"/>
+      <c r="F1" s="195"/>
+      <c r="G1" s="195"/>
+      <c r="H1" s="196"/>
+      <c r="I1" s="197"/>
+      <c r="J1" s="196"/>
+      <c r="K1" s="196"/>
+      <c r="L1" s="196"/>
+      <c r="M1" s="196"/>
+      <c r="N1" s="198"/>
     </row>
     <row r="2" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="199" t="s">
         <v>152</v>
       </c>
-      <c r="B2" s="4"/>
-[...11 lines deleted...]
-      <c r="N2" s="93"/>
+      <c r="B2" s="200"/>
+      <c r="C2" s="200"/>
+      <c r="D2" s="200"/>
+      <c r="E2" s="200"/>
+      <c r="F2" s="200"/>
+      <c r="G2" s="200"/>
+      <c r="H2" s="192"/>
+      <c r="I2" s="192"/>
+      <c r="J2" s="192"/>
+      <c r="K2" s="192"/>
+      <c r="L2" s="192"/>
+      <c r="M2" s="192"/>
+      <c r="N2" s="192"/>
     </row>
     <row r="3" spans="1:14" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="165" t="s">
+      <c r="A3" s="201" t="s">
         <v>151</v>
       </c>
-      <c r="B3" s="165"/>
-[...27 lines deleted...]
-      <c r="A5" s="148" t="s">
+      <c r="B3" s="201"/>
+      <c r="C3" s="201"/>
+      <c r="D3" s="201"/>
+      <c r="E3" s="201"/>
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="H3" s="192"/>
+      <c r="I3" s="192"/>
+      <c r="J3" s="192"/>
+      <c r="K3" s="192"/>
+      <c r="L3" s="192"/>
+      <c r="M3" s="192"/>
+      <c r="N3" s="192"/>
+    </row>
+    <row r="4" spans="1:14" s="145" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="202"/>
+      <c r="G4" s="147" t="s">
+        <v>180</v>
+      </c>
+      <c r="H4" s="202"/>
+      <c r="N4" s="147"/>
+    </row>
+    <row r="5" spans="1:14" s="145" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="203" t="s">
         <v>88</v>
       </c>
-      <c r="B5" s="150" t="s">
+      <c r="B5" s="149" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="202" t="s">
+      <c r="C5" s="204" t="s">
         <v>169</v>
       </c>
-      <c r="D5" s="196" t="s">
+      <c r="D5" s="152" t="s">
         <v>154</v>
       </c>
-      <c r="E5" s="196"/>
-[...14 lines deleted...]
-      <c r="D6" s="100" t="s">
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="153"/>
+      <c r="H5" s="205"/>
+      <c r="I5" s="206"/>
+      <c r="J5" s="207"/>
+      <c r="K5" s="207"/>
+      <c r="L5" s="207"/>
+      <c r="M5" s="207"/>
+      <c r="N5" s="207"/>
+    </row>
+    <row r="6" spans="1:14" s="145" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="208"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="209"/>
+      <c r="D6" s="210" t="s">
         <v>91</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="E6" s="211" t="s">
         <v>92</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="211" t="s">
         <v>93</v>
       </c>
-      <c r="G6" s="10" t="s">
+      <c r="G6" s="212" t="s">
         <v>94</v>
       </c>
-      <c r="H6" s="204"/>
-[...8 lines deleted...]
-      <c r="A7" s="157" t="s">
+      <c r="H6" s="205"/>
+      <c r="I6" s="206"/>
+      <c r="J6" s="207"/>
+      <c r="K6" s="210"/>
+      <c r="L6" s="210"/>
+      <c r="M6" s="210"/>
+      <c r="N6" s="210"/>
+    </row>
+    <row r="7" spans="1:14" s="145" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="148" t="s">
         <v>95</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="167">
         <v>48</v>
       </c>
-      <c r="C7" s="123" t="s">
+      <c r="C7" s="213" t="s">
         <v>5</v>
       </c>
-      <c r="D7" s="108" t="s">
-[...15 lines deleted...]
-      <c r="N7" s="95"/>
+      <c r="D7" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="8" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="159"/>
-      <c r="B8" s="15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="170">
         <v>49</v>
       </c>
-      <c r="C8" s="124" t="s">
+      <c r="C8" s="215" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="121" t="s">
-[...19 lines deleted...]
-      <c r="B9" s="15">
+      <c r="D8" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F8" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="145" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="170">
         <v>50</v>
       </c>
-      <c r="C9" s="124" t="s">
+      <c r="C9" s="215" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="53"/>
+      <c r="D9" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F9" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="10" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="159"/>
-      <c r="B10" s="15">
+      <c r="A10" s="104"/>
+      <c r="B10" s="170">
         <v>51</v>
       </c>
-      <c r="C10" s="124" t="s">
+      <c r="C10" s="215" t="s">
         <v>4</v>
       </c>
-      <c r="D10" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="53"/>
+      <c r="D10" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F10" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G10" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="11" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="159"/>
-      <c r="B11" s="15">
+      <c r="A11" s="104"/>
+      <c r="B11" s="170">
         <v>52</v>
       </c>
-      <c r="C11" s="124" t="s">
+      <c r="C11" s="215" t="s">
         <v>101</v>
       </c>
-      <c r="D11" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="53"/>
+      <c r="D11" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F11" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G11" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="12" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="159"/>
-      <c r="B12" s="15">
+      <c r="A12" s="104"/>
+      <c r="B12" s="170">
         <v>53</v>
       </c>
-      <c r="C12" s="124" t="s">
+      <c r="C12" s="215" t="s">
         <v>103</v>
       </c>
-      <c r="D12" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="53"/>
+      <c r="D12" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F12" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="13" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="159"/>
-      <c r="B13" s="15">
+      <c r="A13" s="104"/>
+      <c r="B13" s="170">
         <v>54</v>
       </c>
-      <c r="C13" s="124" t="s">
+      <c r="C13" s="215" t="s">
         <v>105</v>
       </c>
-      <c r="D13" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="53"/>
+      <c r="D13" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="14" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="159"/>
-      <c r="B14" s="15">
+      <c r="A14" s="104"/>
+      <c r="B14" s="170">
         <v>117</v>
       </c>
-      <c r="C14" s="124" t="s">
+      <c r="C14" s="215" t="s">
         <v>106</v>
       </c>
-      <c r="D14" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="53"/>
+      <c r="D14" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F14" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G14" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="15" spans="1:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="159"/>
-      <c r="B15" s="15">
+      <c r="A15" s="104"/>
+      <c r="B15" s="170">
         <v>124</v>
       </c>
-      <c r="C15" s="124" t="s">
+      <c r="C15" s="215" t="s">
         <v>108</v>
       </c>
-      <c r="D15" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="53"/>
+      <c r="D15" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F15" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="16" spans="1:14" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="158"/>
-      <c r="B16" s="19">
+      <c r="A16" s="105"/>
+      <c r="B16" s="165">
         <v>125</v>
       </c>
-      <c r="C16" s="30" t="s">
+      <c r="C16" s="166" t="s">
         <v>111</v>
       </c>
-      <c r="D16" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="54"/>
+      <c r="D16" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="17" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="157" t="s">
+      <c r="A17" s="148" t="s">
         <v>113</v>
       </c>
-      <c r="B17" s="11">
+      <c r="B17" s="167">
         <v>55</v>
       </c>
-      <c r="C17" s="123" t="s">
+      <c r="C17" s="213" t="s">
         <v>9</v>
       </c>
-      <c r="D17" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="52"/>
+      <c r="D17" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="18" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="163"/>
-      <c r="B18" s="15">
+      <c r="A18" s="154"/>
+      <c r="B18" s="170">
         <v>56</v>
       </c>
-      <c r="C18" s="124" t="s">
+      <c r="C18" s="215" t="s">
         <v>10</v>
       </c>
-      <c r="D18" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="53"/>
+      <c r="D18" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="19" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="159"/>
-      <c r="B19" s="15">
+      <c r="A19" s="104"/>
+      <c r="B19" s="170">
         <v>57</v>
       </c>
-      <c r="C19" s="124" t="s">
+      <c r="C19" s="215" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="53"/>
+      <c r="D19" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="20" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="159"/>
-      <c r="B20" s="15">
+      <c r="A20" s="104"/>
+      <c r="B20" s="170">
         <v>58</v>
       </c>
-      <c r="C20" s="124" t="s">
+      <c r="C20" s="215" t="s">
         <v>115</v>
       </c>
-      <c r="D20" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="53"/>
+      <c r="D20" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E20" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F20" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G20" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="21" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="159"/>
-      <c r="B21" s="15">
+      <c r="A21" s="104"/>
+      <c r="B21" s="170">
         <v>59</v>
       </c>
-      <c r="C21" s="124" t="s">
+      <c r="C21" s="215" t="s">
         <v>13</v>
       </c>
-      <c r="D21" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="53"/>
+      <c r="D21" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="22" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="159"/>
-      <c r="B22" s="15">
+      <c r="A22" s="104"/>
+      <c r="B22" s="170">
         <v>60</v>
       </c>
-      <c r="C22" s="124" t="s">
+      <c r="C22" s="215" t="s">
         <v>170</v>
       </c>
-      <c r="D22" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="53"/>
+      <c r="D22" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="23" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="159"/>
-      <c r="B23" s="15">
+      <c r="A23" s="104"/>
+      <c r="B23" s="170">
         <v>61</v>
       </c>
-      <c r="C23" s="124" t="s">
+      <c r="C23" s="215" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="53"/>
+      <c r="D23" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E23" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F23" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G23" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="24" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="158"/>
-      <c r="B24" s="19">
+      <c r="A24" s="105"/>
+      <c r="B24" s="165">
         <v>62</v>
       </c>
-      <c r="C24" s="30" t="s">
+      <c r="C24" s="166" t="s">
         <v>171</v>
       </c>
-      <c r="D24" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="54"/>
+      <c r="D24" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="25" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="154" t="s">
+      <c r="A25" s="181" t="s">
         <v>123</v>
       </c>
-      <c r="B25" s="11">
+      <c r="B25" s="167">
         <v>63</v>
       </c>
-      <c r="C25" s="123" t="s">
+      <c r="C25" s="213" t="s">
         <v>15</v>
       </c>
-      <c r="D25" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="52"/>
+      <c r="D25" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="26" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="161"/>
-      <c r="B26" s="19">
+      <c r="A26" s="220"/>
+      <c r="B26" s="165">
         <v>64</v>
       </c>
-      <c r="C26" s="30" t="s">
+      <c r="C26" s="166" t="s">
         <v>16</v>
       </c>
-      <c r="D26" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="54"/>
+      <c r="D26" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F26" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="27" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="157" t="s">
+      <c r="A27" s="148" t="s">
         <v>127</v>
       </c>
-      <c r="B27" s="11">
+      <c r="B27" s="167">
         <v>65</v>
       </c>
-      <c r="C27" s="123" t="s">
+      <c r="C27" s="213" t="s">
         <v>18</v>
       </c>
-      <c r="D27" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="52"/>
+      <c r="D27" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F27" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="28" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="163"/>
-      <c r="B28" s="15">
+      <c r="A28" s="154"/>
+      <c r="B28" s="170">
         <v>66</v>
       </c>
-      <c r="C28" s="124" t="s">
+      <c r="C28" s="215" t="s">
         <v>172</v>
       </c>
-      <c r="D28" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="53"/>
+      <c r="D28" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E28" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F28" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="29" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="159"/>
-      <c r="B29" s="15">
+      <c r="A29" s="104"/>
+      <c r="B29" s="170">
         <v>67</v>
       </c>
-      <c r="C29" s="124" t="s">
+      <c r="C29" s="215" t="s">
         <v>185</v>
       </c>
-      <c r="D29" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="53"/>
+      <c r="D29" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E29" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F29" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="30" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="159"/>
-      <c r="B30" s="15">
+      <c r="A30" s="104"/>
+      <c r="B30" s="170">
         <v>68</v>
       </c>
-      <c r="C30" s="124" t="s">
+      <c r="C30" s="215" t="s">
         <v>20</v>
       </c>
-      <c r="D30" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="53"/>
+      <c r="D30" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="31" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="159"/>
-      <c r="B31" s="15">
+      <c r="A31" s="104"/>
+      <c r="B31" s="170">
         <v>69</v>
       </c>
-      <c r="C31" s="124" t="s">
+      <c r="C31" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="D31" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="53"/>
+      <c r="D31" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E31" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G31" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="32" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="159"/>
-      <c r="B32" s="15">
+      <c r="A32" s="104"/>
+      <c r="B32" s="170">
         <v>70</v>
       </c>
-      <c r="C32" s="124" t="s">
+      <c r="C32" s="215" t="s">
         <v>19</v>
       </c>
-      <c r="D32" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="53"/>
+      <c r="D32" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E32" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F32" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G32" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="33" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="159"/>
-      <c r="B33" s="15">
+      <c r="A33" s="104"/>
+      <c r="B33" s="170">
         <v>71</v>
       </c>
-      <c r="C33" s="124" t="s">
+      <c r="C33" s="215" t="s">
         <v>22</v>
       </c>
-      <c r="D33" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="53"/>
+      <c r="D33" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E33" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="34" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="159"/>
-      <c r="B34" s="15">
+      <c r="A34" s="104"/>
+      <c r="B34" s="170">
         <v>72</v>
       </c>
-      <c r="C34" s="124" t="s">
+      <c r="C34" s="215" t="s">
         <v>23</v>
       </c>
-      <c r="D34" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G34" s="53"/>
+      <c r="D34" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E34" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F34" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G34" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="35" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="158"/>
-      <c r="B35" s="19">
+      <c r="A35" s="105"/>
+      <c r="B35" s="165">
         <v>73</v>
       </c>
-      <c r="C35" s="30" t="s">
+      <c r="C35" s="166" t="s">
         <v>155</v>
       </c>
-      <c r="D35" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="54"/>
+      <c r="D35" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E35" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F35" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G35" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="36" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="157" t="s">
+      <c r="A36" s="148" t="s">
         <v>137</v>
       </c>
-      <c r="B36" s="11">
+      <c r="B36" s="167">
         <v>74</v>
       </c>
-      <c r="C36" s="123" t="s">
+      <c r="C36" s="213" t="s">
         <v>25</v>
       </c>
-      <c r="D36" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="52"/>
+      <c r="D36" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F36" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G36" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="37" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A37" s="159"/>
-      <c r="B37" s="15">
+      <c r="A37" s="104"/>
+      <c r="B37" s="170">
         <v>75</v>
       </c>
-      <c r="C37" s="124" t="s">
+      <c r="C37" s="215" t="s">
         <v>156</v>
       </c>
-      <c r="D37" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="53"/>
+      <c r="D37" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E37" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F37" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G37" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="38" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A38" s="159"/>
-      <c r="B38" s="15">
+      <c r="A38" s="104"/>
+      <c r="B38" s="170">
         <v>76</v>
       </c>
-      <c r="C38" s="124" t="s">
+      <c r="C38" s="215" t="s">
         <v>181</v>
       </c>
-      <c r="D38" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="53"/>
+      <c r="D38" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E38" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F38" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G38" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="39" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="158"/>
-      <c r="B39" s="19">
+      <c r="A39" s="105"/>
+      <c r="B39" s="165">
         <v>77</v>
       </c>
-      <c r="C39" s="30" t="s">
+      <c r="C39" s="166" t="s">
         <v>26</v>
       </c>
-      <c r="D39" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="54"/>
+      <c r="D39" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="40" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="81"/>
-[...5 lines deleted...]
-      <c r="G40" s="86"/>
+      <c r="A40" s="221"/>
+      <c r="B40" s="210"/>
+      <c r="C40" s="210"/>
+      <c r="D40" s="210"/>
+      <c r="E40" s="222"/>
+      <c r="F40" s="210"/>
+      <c r="G40" s="222"/>
     </row>
     <row r="41" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="5"/>
-[...5 lines deleted...]
-      <c r="G41" s="51" t="s">
+      <c r="A41" s="202"/>
+      <c r="B41" s="145"/>
+      <c r="C41" s="145"/>
+      <c r="D41" s="145"/>
+      <c r="E41" s="145"/>
+      <c r="F41" s="146"/>
+      <c r="G41" s="147" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A42" s="148" t="s">
+      <c r="A42" s="203" t="s">
         <v>88</v>
       </c>
-      <c r="B42" s="150" t="s">
+      <c r="B42" s="149" t="s">
         <v>90</v>
       </c>
-      <c r="C42" s="202" t="s">
+      <c r="C42" s="204" t="s">
         <v>169</v>
       </c>
-      <c r="D42" s="196" t="s">
+      <c r="D42" s="152" t="s">
         <v>154</v>
       </c>
-      <c r="E42" s="196"/>
-[...1 lines deleted...]
-      <c r="G42" s="197"/>
+      <c r="E42" s="152"/>
+      <c r="F42" s="152"/>
+      <c r="G42" s="153"/>
     </row>
     <row r="43" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="149"/>
-[...2 lines deleted...]
-      <c r="D43" s="100" t="s">
+      <c r="A43" s="208"/>
+      <c r="B43" s="162"/>
+      <c r="C43" s="209"/>
+      <c r="D43" s="210" t="s">
         <v>91</v>
       </c>
-      <c r="E43" s="9" t="s">
+      <c r="E43" s="211" t="s">
         <v>92</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="F43" s="211" t="s">
         <v>93</v>
       </c>
-      <c r="G43" s="10" t="s">
+      <c r="G43" s="212" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A44" s="157" t="s">
+      <c r="A44" s="148" t="s">
         <v>140</v>
       </c>
-      <c r="B44" s="11">
+      <c r="B44" s="167">
         <v>78</v>
       </c>
-      <c r="C44" s="123" t="s">
+      <c r="C44" s="213" t="s">
         <v>141</v>
       </c>
-      <c r="D44" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="52"/>
+      <c r="D44" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E44" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F44" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G44" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="45" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="159"/>
-      <c r="B45" s="15">
+      <c r="A45" s="104"/>
+      <c r="B45" s="170">
         <v>79</v>
       </c>
-      <c r="C45" s="124" t="s">
+      <c r="C45" s="215" t="s">
         <v>29</v>
       </c>
-      <c r="D45" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="53"/>
+      <c r="D45" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E45" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="46" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="158"/>
-      <c r="B46" s="19">
+      <c r="A46" s="105"/>
+      <c r="B46" s="165">
         <v>80</v>
       </c>
-      <c r="C46" s="30" t="s">
+      <c r="C46" s="166" t="s">
         <v>28</v>
       </c>
-      <c r="D46" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="54"/>
+      <c r="D46" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E46" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F46" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G46" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="47" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="157" t="s">
+      <c r="A47" s="148" t="s">
         <v>144</v>
       </c>
-      <c r="B47" s="11">
+      <c r="B47" s="167">
         <v>81</v>
       </c>
-      <c r="C47" s="123" t="s">
+      <c r="C47" s="213" t="s">
         <v>145</v>
       </c>
-      <c r="D47" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="52"/>
+      <c r="D47" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E47" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F47" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G47" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="48" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="163"/>
-      <c r="B48" s="15">
+      <c r="A48" s="154"/>
+      <c r="B48" s="170">
         <v>82</v>
       </c>
-      <c r="C48" s="124" t="s">
+      <c r="C48" s="215" t="s">
         <v>146</v>
       </c>
-      <c r="D48" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="53"/>
+      <c r="D48" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="49" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="159"/>
-      <c r="B49" s="15">
+      <c r="A49" s="104"/>
+      <c r="B49" s="170">
         <v>83</v>
       </c>
-      <c r="C49" s="124" t="s">
+      <c r="C49" s="215" t="s">
         <v>32</v>
       </c>
-      <c r="D49" s="121" t="s">
-[...9 lines deleted...]
-      <c r="H49" s="56"/>
+      <c r="D49" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="223"/>
     </row>
     <row r="50" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A50" s="159"/>
-      <c r="B50" s="15">
+      <c r="A50" s="104"/>
+      <c r="B50" s="170">
         <v>84</v>
       </c>
-      <c r="C50" s="124" t="s">
+      <c r="C50" s="215" t="s">
         <v>147</v>
       </c>
-      <c r="D50" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G50" s="53"/>
+      <c r="D50" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F50" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="51" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="159"/>
-      <c r="B51" s="15">
+      <c r="A51" s="104"/>
+      <c r="B51" s="170">
         <v>85</v>
       </c>
-      <c r="C51" s="124" t="s">
+      <c r="C51" s="215" t="s">
         <v>157</v>
       </c>
-      <c r="D51" s="121" t="s">
-[...9 lines deleted...]
-      <c r="H51" s="56"/>
+      <c r="D51" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E51" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G51" s="40" t="s">
+        <v>196</v>
+      </c>
+      <c r="H51" s="223"/>
     </row>
     <row r="52" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="159"/>
-      <c r="B52" s="15">
+      <c r="A52" s="104"/>
+      <c r="B52" s="170">
         <v>86</v>
       </c>
-      <c r="C52" s="124" t="s">
+      <c r="C52" s="215" t="s">
         <v>148</v>
       </c>
-      <c r="D52" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G52" s="53"/>
+      <c r="D52" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="53" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="158"/>
-      <c r="B53" s="19">
+      <c r="A53" s="105"/>
+      <c r="B53" s="165">
         <v>87</v>
       </c>
-      <c r="C53" s="30" t="s">
+      <c r="C53" s="166" t="s">
         <v>149</v>
       </c>
-      <c r="D53" s="122" t="s">
-[...9 lines deleted...]
-      <c r="H53" s="56"/>
+      <c r="D53" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G53" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" s="223"/>
     </row>
     <row r="54" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="157" t="s">
+      <c r="A54" s="148" t="s">
         <v>96</v>
       </c>
-      <c r="B54" s="11">
+      <c r="B54" s="167">
         <v>88</v>
       </c>
-      <c r="C54" s="123" t="s">
+      <c r="C54" s="213" t="s">
         <v>97</v>
       </c>
-      <c r="D54" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G54" s="52"/>
+      <c r="D54" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F54" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G54" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="55" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="158"/>
-      <c r="B55" s="19">
+      <c r="A55" s="105"/>
+      <c r="B55" s="165">
         <v>89</v>
       </c>
-      <c r="C55" s="30" t="s">
+      <c r="C55" s="166" t="s">
         <v>98</v>
       </c>
-      <c r="D55" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G55" s="54"/>
+      <c r="D55" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E55" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G55" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="56" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="24" t="s">
+      <c r="A56" s="183" t="s">
         <v>89</v>
       </c>
-      <c r="B56" s="25">
+      <c r="B56" s="184">
         <v>90</v>
       </c>
-      <c r="C56" s="26" t="s">
-[...11 lines deleted...]
-      <c r="G56" s="55"/>
+      <c r="C56" s="224" t="s">
+        <v>182</v>
+      </c>
+      <c r="D56" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E56" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G56" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="57" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A57" s="157" t="s">
+      <c r="A57" s="148" t="s">
         <v>99</v>
       </c>
-      <c r="B57" s="11">
+      <c r="B57" s="167">
         <v>91</v>
       </c>
-      <c r="C57" s="123" t="s">
+      <c r="C57" s="213" t="s">
         <v>100</v>
       </c>
-      <c r="D57" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="52"/>
+      <c r="D57" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E57" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G57" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="58" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="159"/>
-      <c r="B58" s="15">
+      <c r="A58" s="104"/>
+      <c r="B58" s="170">
         <v>92</v>
       </c>
-      <c r="C58" s="124" t="s">
+      <c r="C58" s="215" t="s">
         <v>102</v>
       </c>
-      <c r="D58" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="53"/>
+      <c r="D58" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="59" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="159"/>
-      <c r="B59" s="15">
+      <c r="A59" s="104"/>
+      <c r="B59" s="170">
         <v>93</v>
       </c>
-      <c r="C59" s="124" t="s">
+      <c r="C59" s="215" t="s">
         <v>104</v>
       </c>
-      <c r="D59" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="53"/>
+      <c r="D59" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F59" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G59" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="60" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="159"/>
-      <c r="B60" s="15">
+      <c r="A60" s="104"/>
+      <c r="B60" s="170">
         <v>94</v>
       </c>
-      <c r="C60" s="124" t="s">
+      <c r="C60" s="215" t="s">
         <v>40</v>
       </c>
-      <c r="D60" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="53"/>
+      <c r="D60" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="61" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="158"/>
-      <c r="B61" s="19">
+      <c r="A61" s="105"/>
+      <c r="B61" s="165">
         <v>95</v>
       </c>
-      <c r="C61" s="30" t="s">
+      <c r="C61" s="166" t="s">
         <v>107</v>
       </c>
-      <c r="D61" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="54"/>
+      <c r="D61" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="62" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="24" t="s">
+      <c r="A62" s="183" t="s">
         <v>109</v>
       </c>
-      <c r="B62" s="25">
+      <c r="B62" s="184">
         <v>96</v>
       </c>
-      <c r="C62" s="26" t="s">
+      <c r="C62" s="224" t="s">
         <v>110</v>
       </c>
-      <c r="D62" s="125" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="55"/>
+      <c r="D62" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="63" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="157" t="s">
+      <c r="A63" s="148" t="s">
         <v>112</v>
       </c>
-      <c r="B63" s="11">
+      <c r="B63" s="167">
         <v>97</v>
       </c>
-      <c r="C63" s="123" t="s">
+      <c r="C63" s="213" t="s">
         <v>158</v>
       </c>
-      <c r="D63" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="52"/>
+      <c r="D63" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="64" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="158"/>
-      <c r="B64" s="19">
+      <c r="A64" s="105"/>
+      <c r="B64" s="165">
         <v>98</v>
       </c>
-      <c r="C64" s="30" t="s">
+      <c r="C64" s="166" t="s">
         <v>159</v>
       </c>
-      <c r="D64" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="54"/>
+      <c r="D64" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="65" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A65" s="157" t="s">
+      <c r="A65" s="148" t="s">
         <v>114</v>
       </c>
-      <c r="B65" s="11">
+      <c r="B65" s="167">
         <v>99</v>
       </c>
-      <c r="C65" s="123" t="s">
+      <c r="C65" s="213" t="s">
         <v>160</v>
       </c>
-      <c r="D65" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="52"/>
+      <c r="D65" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="66" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="158"/>
-      <c r="B66" s="19">
+      <c r="A66" s="105"/>
+      <c r="B66" s="165">
         <v>100</v>
       </c>
-      <c r="C66" s="30" t="s">
+      <c r="C66" s="166" t="s">
         <v>161</v>
       </c>
-      <c r="D66" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="54"/>
+      <c r="D66" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="67" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="31" t="s">
+      <c r="A67" s="188" t="s">
         <v>116</v>
       </c>
-      <c r="B67" s="32">
+      <c r="B67" s="189">
         <v>101</v>
       </c>
-      <c r="C67" s="128" t="s">
+      <c r="C67" s="227" t="s">
         <v>162</v>
       </c>
-      <c r="D67" s="126" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="55"/>
+      <c r="D67" s="228" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="229" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="68" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="24" t="s">
+      <c r="A68" s="183" t="s">
         <v>117</v>
       </c>
-      <c r="B68" s="25">
+      <c r="B68" s="184">
         <v>102</v>
       </c>
-      <c r="C68" s="26" t="s">
+      <c r="C68" s="224" t="s">
         <v>118</v>
       </c>
-      <c r="D68" s="125" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="55"/>
+      <c r="D68" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="69" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="157" t="s">
+      <c r="A69" s="148" t="s">
         <v>119</v>
       </c>
-      <c r="B69" s="11">
+      <c r="B69" s="167">
         <v>103</v>
       </c>
-      <c r="C69" s="123" t="s">
+      <c r="C69" s="213" t="s">
         <v>120</v>
       </c>
-      <c r="D69" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="52"/>
+      <c r="D69" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="70" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="159"/>
-      <c r="B70" s="34">
+      <c r="A70" s="104"/>
+      <c r="B70" s="173">
         <v>104</v>
       </c>
-      <c r="C70" s="35" t="s">
+      <c r="C70" s="230" t="s">
         <v>121</v>
       </c>
-      <c r="D70" s="127" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="54"/>
+      <c r="D70" s="231" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="211" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="71" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="24" t="s">
+      <c r="A71" s="183" t="s">
         <v>122</v>
       </c>
-      <c r="B71" s="25">
+      <c r="B71" s="184">
         <v>105</v>
       </c>
-      <c r="C71" s="26" t="s">
+      <c r="C71" s="224" t="s">
         <v>173</v>
       </c>
-      <c r="D71" s="125" t="s">
-[...8 lines deleted...]
-      <c r="G71" s="55"/>
+      <c r="D71" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="72" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="157" t="s">
+      <c r="A72" s="148" t="s">
         <v>124</v>
       </c>
-      <c r="B72" s="11">
+      <c r="B72" s="167">
         <v>106</v>
       </c>
-      <c r="C72" s="123" t="s">
+      <c r="C72" s="213" t="s">
         <v>125</v>
       </c>
-      <c r="D72" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G72" s="52"/>
+      <c r="D72" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E72" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F72" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G72" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="73" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="158"/>
-      <c r="B73" s="19">
+      <c r="A73" s="105"/>
+      <c r="B73" s="165">
         <v>107</v>
       </c>
-      <c r="C73" s="30" t="s">
+      <c r="C73" s="166" t="s">
         <v>126</v>
       </c>
-      <c r="D73" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G73" s="54"/>
+      <c r="D73" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E73" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F73" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G73" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="74" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="24" t="s">
+      <c r="A74" s="183" t="s">
         <v>128</v>
       </c>
-      <c r="B74" s="25">
+      <c r="B74" s="184">
         <v>108</v>
       </c>
-      <c r="C74" s="26" t="s">
+      <c r="C74" s="224" t="s">
         <v>129</v>
       </c>
-      <c r="D74" s="125" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="55"/>
+      <c r="D74" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E74" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F74" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G74" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="75" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A75" s="157" t="s">
+      <c r="A75" s="148" t="s">
         <v>58</v>
       </c>
-      <c r="B75" s="11">
+      <c r="B75" s="167">
         <v>109</v>
       </c>
-      <c r="C75" s="123" t="s">
+      <c r="C75" s="213" t="s">
         <v>163</v>
       </c>
-      <c r="D75" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="52"/>
+      <c r="D75" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E75" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F75" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="76" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="159"/>
-      <c r="B76" s="34">
+      <c r="A76" s="104"/>
+      <c r="B76" s="173">
         <v>110</v>
       </c>
-      <c r="C76" s="35" t="s">
+      <c r="C76" s="230" t="s">
         <v>130</v>
       </c>
-      <c r="D76" s="127" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="54"/>
+      <c r="D76" s="231" t="s">
+        <v>196</v>
+      </c>
+      <c r="E76" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F76" s="211" t="s">
+        <v>196</v>
+      </c>
+      <c r="G76" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="77" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A77" s="157" t="s">
+      <c r="A77" s="148" t="s">
         <v>61</v>
       </c>
-      <c r="B77" s="11">
+      <c r="B77" s="167">
         <v>111</v>
       </c>
-      <c r="C77" s="123" t="s">
+      <c r="C77" s="213" t="s">
         <v>131</v>
       </c>
-      <c r="D77" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="52"/>
+      <c r="D77" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E77" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F77" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G77" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="78" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="158"/>
-      <c r="B78" s="19">
+      <c r="A78" s="105"/>
+      <c r="B78" s="165">
         <v>112</v>
       </c>
-      <c r="C78" s="30" t="s">
+      <c r="C78" s="166" t="s">
         <v>132</v>
       </c>
-      <c r="D78" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G78" s="54"/>
+      <c r="D78" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E78" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F78" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G78" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="79" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A79" s="157" t="s">
+      <c r="A79" s="148" t="s">
         <v>64</v>
       </c>
-      <c r="B79" s="11">
+      <c r="B79" s="167">
         <v>113</v>
       </c>
-      <c r="C79" s="123" t="s">
+      <c r="C79" s="213" t="s">
         <v>133</v>
       </c>
-      <c r="D79" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G79" s="52"/>
+      <c r="D79" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E79" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F79" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G79" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="80" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A80" s="159"/>
-      <c r="B80" s="15">
+      <c r="A80" s="104"/>
+      <c r="B80" s="170">
         <v>114</v>
       </c>
-      <c r="C80" s="124" t="s">
+      <c r="C80" s="215" t="s">
         <v>134</v>
       </c>
-      <c r="D80" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G80" s="53"/>
+      <c r="D80" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E80" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F80" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G80" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="81" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A81" s="159"/>
-      <c r="B81" s="15">
+      <c r="A81" s="104"/>
+      <c r="B81" s="170">
         <v>115</v>
       </c>
-      <c r="C81" s="124" t="s">
+      <c r="C81" s="215" t="s">
         <v>135</v>
       </c>
-      <c r="D81" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G81" s="53"/>
+      <c r="D81" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E81" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F81" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G81" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="82" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="158"/>
-      <c r="B82" s="19">
+      <c r="A82" s="105"/>
+      <c r="B82" s="165">
         <v>116</v>
       </c>
-      <c r="C82" s="30" t="s">
+      <c r="C82" s="166" t="s">
         <v>136</v>
       </c>
-      <c r="D82" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G82" s="54"/>
+      <c r="D82" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E82" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F82" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G82" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="83" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A83" s="157" t="s">
+      <c r="A83" s="148" t="s">
         <v>45</v>
       </c>
-      <c r="B83" s="11">
+      <c r="B83" s="167">
         <v>118</v>
       </c>
-      <c r="C83" s="123" t="s">
+      <c r="C83" s="213" t="s">
         <v>138</v>
       </c>
-      <c r="D83" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G83" s="52"/>
+      <c r="D83" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E83" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F83" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G83" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="84" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A84" s="159"/>
-      <c r="B84" s="15">
+      <c r="A84" s="104"/>
+      <c r="B84" s="170">
         <v>119</v>
       </c>
-      <c r="C84" s="124" t="s">
+      <c r="C84" s="215" t="s">
         <v>183</v>
       </c>
-      <c r="D84" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="53"/>
+      <c r="D84" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E84" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F84" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G84" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="85" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="158"/>
-      <c r="B85" s="19">
+      <c r="A85" s="105"/>
+      <c r="B85" s="165">
         <v>120</v>
       </c>
-      <c r="C85" s="30" t="s">
+      <c r="C85" s="166" t="s">
         <v>139</v>
       </c>
-      <c r="D85" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G85" s="54"/>
+      <c r="D85" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E85" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F85" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G85" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="86" spans="1:7" ht="19.5" x14ac:dyDescent="0.15">
-      <c r="A86" s="81"/>
-[...5 lines deleted...]
-      <c r="G86" s="86"/>
+      <c r="A86" s="221"/>
+      <c r="B86" s="210"/>
+      <c r="C86" s="210"/>
+      <c r="D86" s="210"/>
+      <c r="E86" s="222"/>
+      <c r="F86" s="210"/>
+      <c r="G86" s="222"/>
     </row>
     <row r="87" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="5"/>
-[...5 lines deleted...]
-      <c r="G87" s="51" t="s">
+      <c r="A87" s="202"/>
+      <c r="B87" s="145"/>
+      <c r="C87" s="145"/>
+      <c r="D87" s="145"/>
+      <c r="E87" s="145"/>
+      <c r="F87" s="145"/>
+      <c r="G87" s="147" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A88" s="148" t="s">
+      <c r="A88" s="203" t="s">
         <v>88</v>
       </c>
-      <c r="B88" s="150" t="s">
+      <c r="B88" s="149" t="s">
         <v>90</v>
       </c>
-      <c r="C88" s="202" t="s">
+      <c r="C88" s="204" t="s">
         <v>169</v>
       </c>
-      <c r="D88" s="196" t="s">
+      <c r="D88" s="152" t="s">
         <v>154</v>
       </c>
-      <c r="E88" s="196"/>
-[...1 lines deleted...]
-      <c r="G88" s="197"/>
+      <c r="E88" s="152"/>
+      <c r="F88" s="152"/>
+      <c r="G88" s="153"/>
     </row>
     <row r="89" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="149"/>
-[...2 lines deleted...]
-      <c r="D89" s="100" t="s">
+      <c r="A89" s="208"/>
+      <c r="B89" s="162"/>
+      <c r="C89" s="209"/>
+      <c r="D89" s="210" t="s">
         <v>91</v>
       </c>
-      <c r="E89" s="9" t="s">
+      <c r="E89" s="211" t="s">
         <v>92</v>
       </c>
-      <c r="F89" s="9" t="s">
+      <c r="F89" s="211" t="s">
         <v>93</v>
       </c>
-      <c r="G89" s="10" t="s">
+      <c r="G89" s="212" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="24" t="s">
+      <c r="A90" s="183" t="s">
         <v>69</v>
       </c>
-      <c r="B90" s="25">
+      <c r="B90" s="184">
         <v>121</v>
       </c>
-      <c r="C90" s="26" t="s">
+      <c r="C90" s="224" t="s">
         <v>164</v>
       </c>
-      <c r="D90" s="125" t="s">
-[...8 lines deleted...]
-      <c r="G90" s="55"/>
+      <c r="D90" s="225" t="s">
+        <v>196</v>
+      </c>
+      <c r="E90" s="27" t="s">
+        <v>196</v>
+      </c>
+      <c r="F90" s="226" t="s">
+        <v>196</v>
+      </c>
+      <c r="G90" s="42" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="91" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A91" s="157" t="s">
+      <c r="A91" s="148" t="s">
         <v>71</v>
       </c>
-      <c r="B91" s="11">
+      <c r="B91" s="167">
         <v>122</v>
       </c>
-      <c r="C91" s="123" t="s">
+      <c r="C91" s="213" t="s">
         <v>142</v>
       </c>
-      <c r="D91" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="52"/>
+      <c r="D91" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E91" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F91" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G91" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="92" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="158"/>
-      <c r="B92" s="19">
+      <c r="A92" s="105"/>
+      <c r="B92" s="165">
         <v>123</v>
       </c>
-      <c r="C92" s="30" t="s">
+      <c r="C92" s="166" t="s">
         <v>143</v>
       </c>
-      <c r="D92" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="54"/>
+      <c r="D92" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E92" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F92" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="93" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A93" s="154" t="s">
+      <c r="A93" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="B93" s="11">
+      <c r="B93" s="167">
         <v>126</v>
       </c>
-      <c r="C93" s="123" t="s">
+      <c r="C93" s="213" t="s">
         <v>73</v>
       </c>
-      <c r="D93" s="108" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="52"/>
+      <c r="D93" s="194" t="s">
+        <v>196</v>
+      </c>
+      <c r="E93" s="11" t="s">
+        <v>196</v>
+      </c>
+      <c r="F93" s="214" t="s">
+        <v>196</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="94" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A94" s="155"/>
-      <c r="B94" s="15">
+      <c r="A94" s="232"/>
+      <c r="B94" s="170">
         <v>127</v>
       </c>
-      <c r="C94" s="124" t="s">
+      <c r="C94" s="215" t="s">
         <v>74</v>
       </c>
-      <c r="D94" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="53"/>
+      <c r="D94" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E94" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F94" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G94" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="95" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A95" s="155"/>
-      <c r="B95" s="15">
+      <c r="A95" s="232"/>
+      <c r="B95" s="170">
         <v>128</v>
       </c>
-      <c r="C95" s="124" t="s">
+      <c r="C95" s="215" t="s">
         <v>75</v>
       </c>
-      <c r="D95" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="53"/>
+      <c r="D95" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E95" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F95" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="96" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A96" s="155"/>
-      <c r="B96" s="15">
+      <c r="A96" s="232"/>
+      <c r="B96" s="170">
         <v>129</v>
       </c>
-      <c r="C96" s="124" t="s">
+      <c r="C96" s="215" t="s">
         <v>76</v>
       </c>
-      <c r="D96" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="53"/>
+      <c r="D96" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E96" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F96" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="97" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A97" s="155"/>
-      <c r="B97" s="15">
+      <c r="A97" s="232"/>
+      <c r="B97" s="170">
         <v>130</v>
       </c>
-      <c r="C97" s="124" t="s">
+      <c r="C97" s="215" t="s">
         <v>77</v>
       </c>
-      <c r="D97" s="121" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="53"/>
+      <c r="D97" s="216" t="s">
+        <v>196</v>
+      </c>
+      <c r="E97" s="16" t="s">
+        <v>196</v>
+      </c>
+      <c r="F97" s="217" t="s">
+        <v>196</v>
+      </c>
+      <c r="G97" s="40" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="98" spans="1:7" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="156"/>
-      <c r="B98" s="19">
+      <c r="A98" s="233"/>
+      <c r="B98" s="165">
         <v>131</v>
       </c>
-      <c r="C98" s="30" t="s">
+      <c r="C98" s="166" t="s">
         <v>78</v>
       </c>
-      <c r="D98" s="122" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="54"/>
+      <c r="D98" s="218" t="s">
+        <v>196</v>
+      </c>
+      <c r="E98" s="21" t="s">
+        <v>196</v>
+      </c>
+      <c r="F98" s="219" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="41" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="99" spans="1:7" ht="168.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A99" s="164" t="s">
-[...7 lines deleted...]
-      <c r="G99" s="164"/>
+      <c r="A99" s="234" t="s">
+        <v>288</v>
+      </c>
+      <c r="B99" s="234"/>
+      <c r="C99" s="234"/>
+      <c r="D99" s="234"/>
+      <c r="E99" s="234"/>
+      <c r="F99" s="234"/>
+      <c r="G99" s="234"/>
     </row>
     <row r="100" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="A100" s="49"/>
-[...1 lines deleted...]
-      <c r="C100" s="50"/>
+      <c r="A100" s="235"/>
+      <c r="B100" s="235"/>
+      <c r="C100" s="235"/>
     </row>
     <row r="101" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="B101" s="50"/>
-      <c r="C101" s="50"/>
+      <c r="B101" s="235"/>
+      <c r="C101" s="235"/>
     </row>
     <row r="102" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="A102" s="49"/>
-[...1 lines deleted...]
-      <c r="C102" s="50"/>
+      <c r="A102" s="235"/>
+      <c r="B102" s="235"/>
+      <c r="C102" s="235"/>
     </row>
     <row r="103" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="A103" s="50"/>
+      <c r="A103" s="235"/>
     </row>
     <row r="104" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="A104" s="50"/>
+      <c r="A104" s="235"/>
     </row>
     <row r="105" spans="1:7" ht="21" x14ac:dyDescent="0.15">
-      <c r="A105" s="50"/>
+      <c r="A105" s="235"/>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="A91:A92"/>
-[...20 lines deleted...]
-    <mergeCell ref="C5:C6"/>
     <mergeCell ref="A99:G99"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:B89"/>
     <mergeCell ref="C88:C89"/>
     <mergeCell ref="D88:G88"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="B42:B43"/>
     <mergeCell ref="C42:C43"/>
     <mergeCell ref="D42:G42"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="A7:A16"/>
     <mergeCell ref="A72:A73"/>
     <mergeCell ref="A27:A35"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="A93:A98"/>
+    <mergeCell ref="A47:A53"/>
+    <mergeCell ref="A17:A24"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="A36:A39"/>
+    <mergeCell ref="A83:A85"/>
+    <mergeCell ref="A44:A46"/>
+    <mergeCell ref="A75:A76"/>
+    <mergeCell ref="A77:A78"/>
+    <mergeCell ref="A79:A82"/>
+    <mergeCell ref="A54:A55"/>
+    <mergeCell ref="A57:A61"/>
+    <mergeCell ref="A63:A64"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="40" max="6" man="1"/>
     <brk id="86" max="6" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9745CE5E-2DA8-41E1-B042-CCDFB034B76C}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:K80"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="B4" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="M1" sqref="M1"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="60" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="B1" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15.75" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="20.5" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="20.5" style="143" customWidth="1"/>
+    <col min="2" max="2" width="15.25" style="143" customWidth="1"/>
+    <col min="3" max="3" width="34.125" style="143" customWidth="1"/>
+    <col min="4" max="11" width="13.875" style="143" customWidth="1"/>
+    <col min="12" max="15" width="10.625" style="143" customWidth="1"/>
+    <col min="16" max="17" width="8.625" style="143" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="143"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="205" t="s">
+      <c r="A1" s="236" t="s">
         <v>188</v>
       </c>
-      <c r="B1" s="205"/>
-[...8 lines deleted...]
-      <c r="K1" s="70"/>
+      <c r="B1" s="236"/>
+      <c r="C1" s="236"/>
+      <c r="D1" s="236"/>
+      <c r="E1" s="236"/>
+      <c r="F1" s="236"/>
+      <c r="G1" s="236"/>
+      <c r="H1" s="236"/>
+      <c r="I1" s="236"/>
+      <c r="J1" s="236"/>
+      <c r="K1" s="142"/>
     </row>
     <row r="2" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="144" t="s">
         <v>165</v>
       </c>
-      <c r="B2" s="2"/>
-[...11 lines deleted...]
-      <c r="A3" s="69" t="s">
+      <c r="B2" s="145"/>
+      <c r="C2" s="145"/>
+      <c r="D2" s="145"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
+      <c r="G2" s="145"/>
+      <c r="H2" s="145"/>
+      <c r="I2" s="145"/>
+      <c r="J2" s="145"/>
+      <c r="K2" s="145"/>
+    </row>
+    <row r="3" spans="1:11" s="145" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="144" t="s">
         <v>186</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="147" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:11" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="157" t="s">
+    <row r="4" spans="1:11" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="148" t="s">
         <v>88</v>
       </c>
-      <c r="B4" s="150" t="s">
+      <c r="B4" s="149" t="s">
         <v>83</v>
       </c>
-      <c r="C4" s="192" t="s">
+      <c r="C4" s="150" t="s">
         <v>175</v>
       </c>
-      <c r="D4" s="195" t="s">
+      <c r="D4" s="151" t="s">
         <v>177</v>
       </c>
-      <c r="E4" s="196"/>
-[...11 lines deleted...]
-      <c r="D5" s="199" t="s">
+      <c r="E4" s="152"/>
+      <c r="F4" s="152"/>
+      <c r="G4" s="152"/>
+      <c r="H4" s="152"/>
+      <c r="I4" s="152"/>
+      <c r="J4" s="152"/>
+      <c r="K4" s="153"/>
+    </row>
+    <row r="5" spans="1:11" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="154"/>
+      <c r="B5" s="155"/>
+      <c r="C5" s="156"/>
+      <c r="D5" s="157" t="s">
         <v>79</v>
       </c>
-      <c r="E5" s="198"/>
-      <c r="F5" s="187" t="s">
+      <c r="E5" s="158"/>
+      <c r="F5" s="159" t="s">
         <v>80</v>
       </c>
-      <c r="G5" s="198"/>
-      <c r="H5" s="187" t="s">
+      <c r="G5" s="158"/>
+      <c r="H5" s="159" t="s">
         <v>81</v>
       </c>
-      <c r="I5" s="198"/>
-      <c r="J5" s="187" t="s">
+      <c r="I5" s="158"/>
+      <c r="J5" s="159" t="s">
         <v>82</v>
       </c>
-      <c r="K5" s="188"/>
-[...5 lines deleted...]
-      <c r="D6" s="61" t="s">
+      <c r="K5" s="160"/>
+    </row>
+    <row r="6" spans="1:11" s="145" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="161"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="163"/>
+      <c r="D6" s="164" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="F6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="G6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="19" t="s">
+      <c r="I6" s="165" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J6" s="165" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="30" t="s">
+      <c r="K6" s="166" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:11" s="6" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="157" t="s">
+    <row r="7" spans="1:11" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="148" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="167">
         <v>12</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C7" s="168" t="s">
         <v>4</v>
       </c>
-      <c r="D7" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K7" s="107"/>
+      <c r="D7" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J7" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K7" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="8" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="159"/>
-      <c r="B8" s="15">
+      <c r="A8" s="104"/>
+      <c r="B8" s="170">
         <v>13</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="C8" s="171" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="184" t="s">
-[...16 lines deleted...]
-      <c r="B9" s="15">
+      <c r="D8" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E8" s="135"/>
+      <c r="F8" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G8" s="135"/>
+      <c r="H8" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I8" s="135"/>
+      <c r="J8" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K8" s="172"/>
+    </row>
+    <row r="9" spans="1:11" s="145" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="104"/>
+      <c r="B9" s="170">
         <v>14</v>
       </c>
-      <c r="C9" s="63" t="s">
+      <c r="C9" s="171" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K9" s="117"/>
+      <c r="D9" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E9" s="135"/>
+      <c r="F9" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I9" s="135"/>
+      <c r="J9" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K9" s="172"/>
     </row>
     <row r="10" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="159"/>
-      <c r="B10" s="34">
+      <c r="A10" s="104"/>
+      <c r="B10" s="173">
         <v>15</v>
       </c>
-      <c r="C10" s="42" t="s">
+      <c r="C10" s="174" t="s">
         <v>7</v>
       </c>
-      <c r="D10" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K10" s="111"/>
+      <c r="D10" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E10" s="131"/>
+      <c r="F10" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G10" s="131"/>
+      <c r="H10" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I10" s="131"/>
+      <c r="J10" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K10" s="175"/>
     </row>
     <row r="11" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="157" t="s">
+      <c r="A11" s="148" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="167">
         <v>16</v>
       </c>
-      <c r="C11" s="40" t="s">
+      <c r="C11" s="168" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K11" s="115"/>
+      <c r="D11" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G11" s="136"/>
+      <c r="H11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I11" s="136"/>
+      <c r="J11" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K11" s="176"/>
     </row>
     <row r="12" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="159"/>
-      <c r="B12" s="15">
+      <c r="A12" s="104"/>
+      <c r="B12" s="170">
         <v>17</v>
       </c>
-      <c r="C12" s="63" t="s">
+      <c r="C12" s="171" t="s">
         <v>10</v>
       </c>
-      <c r="D12" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K12" s="117"/>
+      <c r="D12" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E12" s="135"/>
+      <c r="F12" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G12" s="135"/>
+      <c r="H12" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I12" s="135"/>
+      <c r="J12" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K12" s="172"/>
     </row>
     <row r="13" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="159"/>
-      <c r="B13" s="15">
+      <c r="A13" s="104"/>
+      <c r="B13" s="170">
         <v>18</v>
       </c>
-      <c r="C13" s="63" t="s">
+      <c r="C13" s="171" t="s">
         <v>11</v>
       </c>
-      <c r="D13" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K13" s="105"/>
+      <c r="D13" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J13" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K13" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="14" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="159"/>
-      <c r="B14" s="15">
+      <c r="A14" s="104"/>
+      <c r="B14" s="170">
         <v>19</v>
       </c>
-      <c r="C14" s="63" t="s">
+      <c r="C14" s="171" t="s">
         <v>12</v>
       </c>
-      <c r="D14" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K14" s="117"/>
+      <c r="D14" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="135"/>
+      <c r="H14" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I14" s="135"/>
+      <c r="J14" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K14" s="172"/>
     </row>
     <row r="15" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="158"/>
-      <c r="B15" s="19">
+      <c r="A15" s="105"/>
+      <c r="B15" s="165">
         <v>20</v>
       </c>
-      <c r="C15" s="43" t="s">
+      <c r="C15" s="179" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="186" t="s">
-[...3 lines deleted...]
-      <c r="F15" s="138">
+      <c r="D15" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E15" s="131"/>
+      <c r="F15" s="91">
         <v>17</v>
       </c>
-      <c r="G15" s="138">
+      <c r="G15" s="91">
         <v>17</v>
       </c>
-      <c r="H15" s="138">
+      <c r="H15" s="91">
         <v>17</v>
       </c>
-      <c r="I15" s="138">
+      <c r="I15" s="91">
         <v>15</v>
       </c>
-      <c r="J15" s="110"/>
-      <c r="K15" s="111"/>
+      <c r="J15" s="91">
+        <v>15</v>
+      </c>
+      <c r="K15" s="180">
+        <v>15</v>
+      </c>
     </row>
     <row r="16" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="157" t="s">
+      <c r="A16" s="148" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="167">
         <v>21</v>
       </c>
-      <c r="C16" s="40" t="s">
+      <c r="C16" s="168" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K16" s="107"/>
+      <c r="D16" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J16" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K16" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="17" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="159"/>
-      <c r="B17" s="34">
+      <c r="A17" s="104"/>
+      <c r="B17" s="173">
         <v>22</v>
       </c>
-      <c r="C17" s="42" t="s">
+      <c r="C17" s="174" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="137" t="s">
-[...16 lines deleted...]
-      <c r="K17" s="111"/>
+      <c r="D17" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G17" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H17" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I17" s="131"/>
+      <c r="J17" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K17" s="175"/>
     </row>
     <row r="18" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="154" t="s">
+      <c r="A18" s="181" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="11">
+      <c r="B18" s="167">
         <v>23</v>
       </c>
-      <c r="C18" s="40" t="s">
+      <c r="C18" s="168" t="s">
         <v>18</v>
       </c>
-      <c r="D18" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K18" s="107"/>
+      <c r="D18" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J18" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K18" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="200"/>
-      <c r="B19" s="15">
+      <c r="A19" s="182"/>
+      <c r="B19" s="170">
         <v>24</v>
       </c>
-      <c r="C19" s="63" t="s">
+      <c r="C19" s="171" t="s">
         <v>189</v>
       </c>
-      <c r="D19" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K19" s="105"/>
+      <c r="D19" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J19" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K19" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="200"/>
-      <c r="B20" s="15">
+      <c r="A20" s="182"/>
+      <c r="B20" s="170">
         <v>25</v>
       </c>
-      <c r="C20" s="63" t="s">
+      <c r="C20" s="171" t="s">
         <v>190</v>
       </c>
-      <c r="D20" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K20" s="117"/>
+      <c r="D20" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E20" s="135"/>
+      <c r="F20" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G20" s="135"/>
+      <c r="H20" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I20" s="135"/>
+      <c r="J20" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K20" s="172"/>
     </row>
     <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="200"/>
-      <c r="B21" s="15">
+      <c r="A21" s="182"/>
+      <c r="B21" s="170">
         <v>26</v>
       </c>
-      <c r="C21" s="63" t="s">
+      <c r="C21" s="171" t="s">
         <v>19</v>
       </c>
-      <c r="D21" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K21" s="105"/>
+      <c r="D21" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J21" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K21" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="200"/>
-      <c r="B22" s="15">
+      <c r="A22" s="182"/>
+      <c r="B22" s="170">
         <v>27</v>
       </c>
-      <c r="C22" s="63" t="s">
+      <c r="C22" s="171" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K22" s="105"/>
+      <c r="D22" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J22" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K22" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="200"/>
-      <c r="B23" s="15">
+      <c r="A23" s="182"/>
+      <c r="B23" s="170">
         <v>28</v>
       </c>
-      <c r="C23" s="63" t="s">
+      <c r="C23" s="171" t="s">
         <v>21</v>
       </c>
-      <c r="D23" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K23" s="117"/>
+      <c r="D23" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E23" s="135"/>
+      <c r="F23" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G23" s="135"/>
+      <c r="H23" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I23" s="135"/>
+      <c r="J23" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K23" s="172"/>
     </row>
     <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="200"/>
-      <c r="B24" s="15">
+      <c r="A24" s="182"/>
+      <c r="B24" s="170">
         <v>29</v>
       </c>
-      <c r="C24" s="63" t="s">
+      <c r="C24" s="171" t="s">
         <v>22</v>
       </c>
-      <c r="D24" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K24" s="105"/>
+      <c r="D24" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J24" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K24" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="25" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="189"/>
-      <c r="B25" s="19">
+      <c r="A25" s="133"/>
+      <c r="B25" s="165">
         <v>30</v>
       </c>
-      <c r="C25" s="43" t="s">
+      <c r="C25" s="179" t="s">
         <v>23</v>
       </c>
-      <c r="D25" s="137" t="s">
-[...18 lines deleted...]
-      <c r="K25" s="106"/>
+      <c r="D25" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J25" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K25" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="154" t="s">
+      <c r="A26" s="181" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="11">
+      <c r="B26" s="167">
         <v>31</v>
       </c>
-      <c r="C26" s="40" t="s">
+      <c r="C26" s="168" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K26" s="115"/>
+      <c r="D26" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E26" s="136"/>
+      <c r="F26" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="136"/>
+      <c r="H26" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I26" s="136"/>
+      <c r="J26" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K26" s="176"/>
     </row>
     <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="200"/>
-      <c r="B27" s="15">
+      <c r="A27" s="182"/>
+      <c r="B27" s="170">
         <v>32</v>
       </c>
-      <c r="C27" s="63" t="s">
+      <c r="C27" s="171" t="s">
         <v>181</v>
       </c>
-      <c r="D27" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K27" s="105"/>
+      <c r="D27" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E27" s="135"/>
+      <c r="F27" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G27" s="135"/>
+      <c r="H27" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I27" s="135"/>
+      <c r="J27" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K27" s="172"/>
     </row>
     <row r="28" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="200"/>
-      <c r="B28" s="15">
+      <c r="A28" s="182"/>
+      <c r="B28" s="170">
         <v>33</v>
       </c>
-      <c r="C28" s="63" t="s">
+      <c r="C28" s="171" t="s">
         <v>25</v>
       </c>
-      <c r="D28" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K28" s="117"/>
+      <c r="D28" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E28" s="135"/>
+      <c r="F28" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G28" s="135"/>
+      <c r="H28" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I28" s="135"/>
+      <c r="J28" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K28" s="172"/>
     </row>
     <row r="29" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="201"/>
-      <c r="B29" s="34">
+      <c r="A29" s="134"/>
+      <c r="B29" s="173">
         <v>34</v>
       </c>
-      <c r="C29" s="42" t="s">
+      <c r="C29" s="174" t="s">
         <v>26</v>
       </c>
-      <c r="D29" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K29" s="111"/>
+      <c r="D29" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E29" s="131"/>
+      <c r="F29" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G29" s="131"/>
+      <c r="H29" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I29" s="131"/>
+      <c r="J29" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K29" s="175"/>
     </row>
     <row r="30" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="154" t="s">
+      <c r="A30" s="181" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="11">
+      <c r="B30" s="167">
         <v>35</v>
       </c>
-      <c r="C30" s="40" t="s">
+      <c r="C30" s="168" t="s">
         <v>28</v>
       </c>
-      <c r="D30" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K30" s="107"/>
+      <c r="D30" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J30" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K30" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="31" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="200"/>
-      <c r="B31" s="15">
+      <c r="A31" s="182"/>
+      <c r="B31" s="170">
         <v>36</v>
       </c>
-      <c r="C31" s="63" t="s">
+      <c r="C31" s="171" t="s">
         <v>84</v>
       </c>
-      <c r="D31" s="135">
+      <c r="D31" s="89">
         <v>5</v>
       </c>
-      <c r="E31" s="136" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="142">
+      <c r="E31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F31" s="95">
         <v>5</v>
       </c>
-      <c r="G31" s="142" t="s">
-[...9 lines deleted...]
-      <c r="K31" s="105"/>
+      <c r="G31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I31" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J31" s="95">
+        <v>6</v>
+      </c>
+      <c r="K31" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="32" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="189"/>
-      <c r="B32" s="19">
+      <c r="A32" s="133"/>
+      <c r="B32" s="165">
         <v>37</v>
       </c>
-      <c r="C32" s="43" t="s">
+      <c r="C32" s="179" t="s">
         <v>29</v>
       </c>
-      <c r="D32" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K32" s="111"/>
+      <c r="D32" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K32" s="175"/>
     </row>
     <row r="33" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="154" t="s">
+      <c r="A33" s="181" t="s">
         <v>30</v>
       </c>
-      <c r="B33" s="11">
+      <c r="B33" s="167">
         <v>38</v>
       </c>
-      <c r="C33" s="40" t="s">
+      <c r="C33" s="168" t="s">
         <v>179</v>
       </c>
-      <c r="D33" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K33" s="107"/>
+      <c r="D33" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I33" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J33" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K33" s="176"/>
     </row>
     <row r="34" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="200"/>
-      <c r="B34" s="15">
+      <c r="A34" s="182"/>
+      <c r="B34" s="170">
         <v>39</v>
       </c>
-      <c r="C34" s="63" t="s">
+      <c r="C34" s="171" t="s">
         <v>31</v>
       </c>
-      <c r="D34" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K34" s="117"/>
+      <c r="D34" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E34" s="135"/>
+      <c r="F34" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G34" s="135"/>
+      <c r="H34" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I34" s="135"/>
+      <c r="J34" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K34" s="172"/>
     </row>
     <row r="35" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="189"/>
-      <c r="B35" s="19">
+      <c r="A35" s="133"/>
+      <c r="B35" s="165">
         <v>40</v>
       </c>
-      <c r="C35" s="43" t="s">
+      <c r="C35" s="179" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K35" s="111"/>
+      <c r="D35" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E35" s="131"/>
+      <c r="F35" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G35" s="131"/>
+      <c r="H35" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I35" s="131"/>
+      <c r="J35" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K35" s="175"/>
     </row>
     <row r="36" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A36" s="154" t="s">
+      <c r="A36" s="181" t="s">
         <v>33</v>
       </c>
-      <c r="B36" s="11">
+      <c r="B36" s="167">
         <v>41</v>
       </c>
-      <c r="C36" s="40" t="s">
+      <c r="C36" s="168" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K36" s="115"/>
+      <c r="D36" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E36" s="136"/>
+      <c r="F36" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G36" s="136"/>
+      <c r="H36" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I36" s="136"/>
+      <c r="J36" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K36" s="176"/>
     </row>
     <row r="37" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="189"/>
-      <c r="B37" s="19">
+      <c r="A37" s="133"/>
+      <c r="B37" s="165">
         <v>42</v>
       </c>
-      <c r="C37" s="43" t="s">
+      <c r="C37" s="179" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K37" s="111"/>
+      <c r="D37" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E37" s="131"/>
+      <c r="F37" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G37" s="131"/>
+      <c r="H37" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I37" s="131"/>
+      <c r="J37" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K37" s="175"/>
     </row>
     <row r="38" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="24" t="s">
+      <c r="A38" s="183" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="25">
+      <c r="B38" s="184">
         <v>43</v>
       </c>
-      <c r="C38" s="44" t="s">
+      <c r="C38" s="185" t="s">
         <v>182</v>
       </c>
-      <c r="D38" s="182" t="s">
-[...12 lines deleted...]
-      <c r="K38" s="113"/>
+      <c r="D38" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E38" s="132"/>
+      <c r="F38" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="G38" s="132"/>
+      <c r="H38" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="I38" s="132"/>
+      <c r="J38" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="K38" s="186"/>
     </row>
     <row r="39" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A39" s="154" t="s">
+      <c r="A39" s="181" t="s">
         <v>176</v>
       </c>
-      <c r="B39" s="11">
+      <c r="B39" s="167">
         <v>44</v>
       </c>
-      <c r="C39" s="40" t="s">
+      <c r="C39" s="168" t="s">
         <v>37</v>
       </c>
-      <c r="D39" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K39" s="107"/>
+      <c r="D39" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J39" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K39" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="40" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A40" s="200"/>
-      <c r="B40" s="15">
+      <c r="A40" s="182"/>
+      <c r="B40" s="170">
         <v>45</v>
       </c>
-      <c r="C40" s="63" t="s">
+      <c r="C40" s="171" t="s">
         <v>38</v>
       </c>
-      <c r="D40" s="184" t="s">
-[...12 lines deleted...]
-      <c r="K40" s="117"/>
+      <c r="D40" s="140" t="s">
+        <v>199</v>
+      </c>
+      <c r="E40" s="135"/>
+      <c r="F40" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G40" s="135"/>
+      <c r="H40" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I40" s="135"/>
+      <c r="J40" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K40" s="172"/>
     </row>
     <row r="41" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A41" s="200"/>
-      <c r="B41" s="15">
+      <c r="A41" s="182"/>
+      <c r="B41" s="170">
         <v>46</v>
       </c>
-      <c r="C41" s="63" t="s">
+      <c r="C41" s="171" t="s">
         <v>39</v>
       </c>
-      <c r="D41" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K41" s="105"/>
+      <c r="D41" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J41" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K41" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="42" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="189"/>
-      <c r="B42" s="19">
+      <c r="A42" s="133"/>
+      <c r="B42" s="165">
         <v>47</v>
       </c>
-      <c r="C42" s="43" t="s">
+      <c r="C42" s="179" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="137" t="s">
-[...18 lines deleted...]
-      <c r="K42" s="106"/>
+      <c r="D42" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J42" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K42" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="43" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="154" t="s">
+      <c r="A43" s="181" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="11">
+      <c r="B43" s="167">
         <v>48</v>
       </c>
-      <c r="C43" s="40" t="s">
+      <c r="C43" s="168" t="s">
         <v>42</v>
       </c>
-      <c r="D43" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K43" s="115"/>
+      <c r="D43" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E43" s="136"/>
+      <c r="F43" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G43" s="136"/>
+      <c r="H43" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I43" s="136"/>
+      <c r="J43" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K43" s="176"/>
     </row>
     <row r="44" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="201"/>
-      <c r="B44" s="34">
+      <c r="A44" s="134"/>
+      <c r="B44" s="173">
         <v>49</v>
       </c>
-      <c r="C44" s="42" t="s">
+      <c r="C44" s="174" t="s">
         <v>43</v>
       </c>
-      <c r="D44" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K44" s="106"/>
+      <c r="D44" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E44" s="131"/>
+      <c r="F44" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G44" s="131"/>
+      <c r="H44" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I44" s="131"/>
+      <c r="J44" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K44" s="175"/>
     </row>
     <row r="45" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A45" s="154" t="s">
+      <c r="A45" s="181" t="s">
         <v>44</v>
       </c>
-      <c r="B45" s="11">
+      <c r="B45" s="167">
         <v>50</v>
       </c>
-      <c r="C45" s="40" t="s">
+      <c r="C45" s="168" t="s">
         <v>85</v>
       </c>
-      <c r="D45" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K45" s="107"/>
+      <c r="D45" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J45" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K45" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="46" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="189"/>
-      <c r="B46" s="19">
+      <c r="A46" s="133"/>
+      <c r="B46" s="165">
         <v>51</v>
       </c>
-      <c r="C46" s="43" t="s">
+      <c r="C46" s="179" t="s">
         <v>86</v>
       </c>
-      <c r="D46" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K46" s="111"/>
+      <c r="D46" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E46" s="131"/>
+      <c r="F46" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G46" s="131"/>
+      <c r="H46" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I46" s="131"/>
+      <c r="J46" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K46" s="175"/>
     </row>
     <row r="47" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A47" s="154" t="s">
+      <c r="A47" s="181" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="11">
+      <c r="B47" s="167">
         <v>52</v>
       </c>
-      <c r="C47" s="40" t="s">
+      <c r="C47" s="168" t="s">
         <v>46</v>
       </c>
-      <c r="D47" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K47" s="115"/>
+      <c r="D47" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E47" s="136"/>
+      <c r="F47" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G47" s="136"/>
+      <c r="H47" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I47" s="136"/>
+      <c r="J47" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K47" s="176"/>
     </row>
     <row r="48" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="200"/>
-      <c r="B48" s="15">
+      <c r="A48" s="182"/>
+      <c r="B48" s="170">
         <v>53</v>
       </c>
-      <c r="C48" s="63" t="s">
+      <c r="C48" s="171" t="s">
         <v>183</v>
       </c>
-      <c r="D48" s="135" t="s">
-[...14 lines deleted...]
-      <c r="K48" s="105"/>
+      <c r="D48" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E48" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F48" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="G48" s="135"/>
+      <c r="H48" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="I48" s="135"/>
+      <c r="J48" s="135" t="s">
+        <v>199</v>
+      </c>
+      <c r="K48" s="172"/>
     </row>
     <row r="49" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="189"/>
-      <c r="B49" s="19">
+      <c r="A49" s="133"/>
+      <c r="B49" s="165">
         <v>54</v>
       </c>
-      <c r="C49" s="43" t="s">
+      <c r="C49" s="179" t="s">
         <v>47</v>
       </c>
-      <c r="D49" s="137" t="s">
-[...16 lines deleted...]
-      <c r="K49" s="111"/>
+      <c r="D49" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I49" s="131"/>
+      <c r="J49" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K49" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="50" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="24" t="s">
+      <c r="A50" s="183" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="25">
+      <c r="B50" s="184">
         <v>55</v>
       </c>
-      <c r="C50" s="44" t="s">
+      <c r="C50" s="185" t="s">
         <v>166</v>
       </c>
-      <c r="D50" s="139" t="s">
-[...18 lines deleted...]
-      <c r="K50" s="109"/>
+      <c r="D50" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J50" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K50" s="187" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="51" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="24" t="s">
+      <c r="A51" s="183" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="25">
+      <c r="B51" s="184">
         <v>56</v>
       </c>
-      <c r="C51" s="44" t="s">
+      <c r="C51" s="185" t="s">
         <v>50</v>
       </c>
-      <c r="D51" s="182" t="s">
-[...12 lines deleted...]
-      <c r="K51" s="113"/>
+      <c r="D51" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" s="132"/>
+      <c r="F51" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="G51" s="132"/>
+      <c r="H51" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="I51" s="132"/>
+      <c r="J51" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="K51" s="186"/>
     </row>
     <row r="52" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="24" t="s">
+      <c r="A52" s="183" t="s">
         <v>51</v>
       </c>
-      <c r="B52" s="25">
+      <c r="B52" s="184">
         <v>57</v>
       </c>
-      <c r="C52" s="44" t="s">
+      <c r="C52" s="185" t="s">
         <v>52</v>
       </c>
-      <c r="D52" s="139" t="s">
-[...18 lines deleted...]
-      <c r="K52" s="109"/>
+      <c r="D52" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J52" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K52" s="187" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="53" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="154" t="s">
+      <c r="A53" s="181" t="s">
         <v>53</v>
       </c>
-      <c r="B53" s="11">
+      <c r="B53" s="167">
         <v>58</v>
       </c>
-      <c r="C53" s="40" t="s">
+      <c r="C53" s="168" t="s">
         <v>54</v>
       </c>
-      <c r="D53" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K53" s="115"/>
+      <c r="D53" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" s="136"/>
+      <c r="F53" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G53" s="136"/>
+      <c r="H53" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I53" s="136"/>
+      <c r="J53" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K53" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="54" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="189"/>
-      <c r="B54" s="19">
+      <c r="A54" s="133"/>
+      <c r="B54" s="165">
         <v>59</v>
       </c>
-      <c r="C54" s="43" t="s">
+      <c r="C54" s="179" t="s">
         <v>55</v>
       </c>
-      <c r="D54" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K54" s="111"/>
+      <c r="D54" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" s="131"/>
+      <c r="F54" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G54" s="131"/>
+      <c r="H54" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I54" s="131"/>
+      <c r="J54" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K54" s="175"/>
     </row>
     <row r="55" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="59" t="s">
+      <c r="A55" s="188" t="s">
         <v>56</v>
       </c>
-      <c r="B55" s="32">
+      <c r="B55" s="189">
         <v>60</v>
       </c>
-      <c r="C55" s="65" t="s">
+      <c r="C55" s="190" t="s">
         <v>57</v>
       </c>
-      <c r="D55" s="182" t="s">
-[...12 lines deleted...]
-      <c r="K55" s="113"/>
+      <c r="D55" s="138" t="s">
+        <v>199</v>
+      </c>
+      <c r="E55" s="132"/>
+      <c r="F55" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="G55" s="132"/>
+      <c r="H55" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="I55" s="132"/>
+      <c r="J55" s="132" t="s">
+        <v>199</v>
+      </c>
+      <c r="K55" s="186"/>
     </row>
     <row r="56" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="154" t="s">
+      <c r="A56" s="181" t="s">
         <v>58</v>
       </c>
-      <c r="B56" s="11">
+      <c r="B56" s="167">
         <v>61</v>
       </c>
-      <c r="C56" s="40" t="s">
+      <c r="C56" s="168" t="s">
         <v>59</v>
       </c>
-      <c r="D56" s="180" t="s">
-[...12 lines deleted...]
-      <c r="K56" s="115"/>
+      <c r="D56" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E56" s="136"/>
+      <c r="F56" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="G56" s="136"/>
+      <c r="H56" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I56" s="136"/>
+      <c r="J56" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K56" s="176"/>
     </row>
     <row r="57" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="189"/>
-      <c r="B57" s="19">
+      <c r="A57" s="133"/>
+      <c r="B57" s="165">
         <v>62</v>
       </c>
-      <c r="C57" s="43" t="s">
+      <c r="C57" s="179" t="s">
         <v>60</v>
       </c>
-      <c r="D57" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K57" s="111"/>
+      <c r="D57" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E57" s="131"/>
+      <c r="F57" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G57" s="131"/>
+      <c r="H57" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I57" s="131"/>
+      <c r="J57" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K57" s="175"/>
     </row>
     <row r="58" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A58" s="154" t="s">
+      <c r="A58" s="181" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="11">
+      <c r="B58" s="167">
         <v>63</v>
       </c>
-      <c r="C58" s="40" t="s">
+      <c r="C58" s="168" t="s">
         <v>62</v>
       </c>
-      <c r="D58" s="133" t="s">
-[...18 lines deleted...]
-      <c r="K58" s="107"/>
+      <c r="D58" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J58" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K58" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="59" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="189"/>
-      <c r="B59" s="19">
+      <c r="A59" s="133"/>
+      <c r="B59" s="165">
         <v>64</v>
       </c>
-      <c r="C59" s="43" t="s">
+      <c r="C59" s="179" t="s">
         <v>63</v>
       </c>
-      <c r="D59" s="186" t="s">
-[...12 lines deleted...]
-      <c r="K59" s="111"/>
+      <c r="D59" s="137" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59" s="131"/>
+      <c r="F59" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="G59" s="131"/>
+      <c r="H59" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="I59" s="131"/>
+      <c r="J59" s="131" t="s">
+        <v>199</v>
+      </c>
+      <c r="K59" s="175"/>
     </row>
     <row r="60" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="154" t="s">
+      <c r="A60" s="181" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="11">
+      <c r="B60" s="167">
         <v>65</v>
       </c>
-      <c r="C60" s="40" t="s">
+      <c r="C60" s="168" t="s">
         <v>65</v>
       </c>
-      <c r="D60" s="180" t="s">
-[...16 lines deleted...]
-      <c r="K60" s="115"/>
+      <c r="D60" s="139" t="s">
+        <v>199</v>
+      </c>
+      <c r="E60" s="136"/>
+      <c r="F60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="I60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J60" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="K60" s="169" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="61" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="200"/>
-      <c r="B61" s="15">
+      <c r="A61" s="182"/>
+      <c r="B61" s="170">
         <v>66</v>
       </c>
-      <c r="C61" s="63" t="s">
+      <c r="C61" s="171" t="s">
         <v>66</v>
       </c>
-      <c r="D61" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K61" s="105"/>
+      <c r="D61" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J61" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K61" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="62" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="200"/>
-      <c r="B62" s="15">
+      <c r="A62" s="182"/>
+      <c r="B62" s="170">
         <v>67</v>
       </c>
-      <c r="C62" s="63" t="s">
+      <c r="C62" s="171" t="s">
         <v>67</v>
       </c>
-      <c r="D62" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K62" s="105"/>
+      <c r="D62" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J62" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K62" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="63" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="189"/>
-      <c r="B63" s="19">
+      <c r="A63" s="133"/>
+      <c r="B63" s="165">
         <v>68</v>
       </c>
-      <c r="C63" s="43" t="s">
+      <c r="C63" s="179" t="s">
         <v>68</v>
       </c>
-      <c r="D63" s="137" t="s">
-[...18 lines deleted...]
-      <c r="K63" s="106"/>
+      <c r="D63" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J63" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K63" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="64" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="24" t="s">
+      <c r="A64" s="183" t="s">
         <v>69</v>
       </c>
-      <c r="B64" s="25">
+      <c r="B64" s="184">
         <v>69</v>
       </c>
-      <c r="C64" s="44" t="s">
+      <c r="C64" s="185" t="s">
         <v>70</v>
       </c>
-      <c r="D64" s="139" t="s">
-[...18 lines deleted...]
-      <c r="K64" s="109"/>
+      <c r="D64" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J64" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K64" s="187" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="65" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="24" t="s">
+      <c r="A65" s="183" t="s">
         <v>71</v>
       </c>
-      <c r="B65" s="25">
+      <c r="B65" s="184">
         <v>70</v>
       </c>
-      <c r="C65" s="44" t="s">
+      <c r="C65" s="185" t="s">
         <v>178</v>
       </c>
-      <c r="D65" s="139" t="s">
-[...18 lines deleted...]
-      <c r="K65" s="109"/>
+      <c r="D65" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="I65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J65" s="93" t="s">
+        <v>196</v>
+      </c>
+      <c r="K65" s="187" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="66" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A66" s="154" t="s">
+      <c r="A66" s="181" t="s">
         <v>72</v>
       </c>
-      <c r="B66" s="11">
+      <c r="B66" s="167">
         <v>71</v>
       </c>
-      <c r="C66" s="40" t="s">
+      <c r="C66" s="168" t="s">
         <v>73</v>
       </c>
-      <c r="D66" s="133" t="s">
-[...16 lines deleted...]
-      <c r="K66" s="107"/>
+      <c r="D66" s="88" t="s">
+        <v>196</v>
+      </c>
+      <c r="E66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G66" s="94" t="s">
+        <v>196</v>
+      </c>
+      <c r="H66" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="I66" s="136"/>
+      <c r="J66" s="136" t="s">
+        <v>199</v>
+      </c>
+      <c r="K66" s="176"/>
     </row>
     <row r="67" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="200"/>
-      <c r="B67" s="15">
+      <c r="A67" s="182"/>
+      <c r="B67" s="170">
         <v>72</v>
       </c>
-      <c r="C67" s="63" t="s">
+      <c r="C67" s="171" t="s">
         <v>74</v>
       </c>
-      <c r="D67" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K67" s="105"/>
+      <c r="D67" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J67" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K67" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="68" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="200"/>
-      <c r="B68" s="15">
+      <c r="A68" s="182"/>
+      <c r="B68" s="170">
         <v>73</v>
       </c>
-      <c r="C68" s="63" t="s">
+      <c r="C68" s="171" t="s">
         <v>75</v>
       </c>
-      <c r="D68" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K68" s="105"/>
+      <c r="D68" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J68" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K68" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="69" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="200"/>
-      <c r="B69" s="15">
+      <c r="A69" s="182"/>
+      <c r="B69" s="170">
         <v>74</v>
       </c>
-      <c r="C69" s="63" t="s">
+      <c r="C69" s="171" t="s">
         <v>76</v>
       </c>
-      <c r="D69" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K69" s="105"/>
+      <c r="D69" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J69" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K69" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="70" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A70" s="200"/>
-      <c r="B70" s="15">
+      <c r="A70" s="182"/>
+      <c r="B70" s="170">
         <v>75</v>
       </c>
-      <c r="C70" s="63" t="s">
+      <c r="C70" s="171" t="s">
         <v>77</v>
       </c>
-      <c r="D70" s="135" t="s">
-[...18 lines deleted...]
-      <c r="K70" s="105"/>
+      <c r="D70" s="89" t="s">
+        <v>196</v>
+      </c>
+      <c r="E70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="H70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="I70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J70" s="95" t="s">
+        <v>196</v>
+      </c>
+      <c r="K70" s="178" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="71" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="189"/>
-      <c r="B71" s="19">
+      <c r="A71" s="133"/>
+      <c r="B71" s="165">
         <v>76</v>
       </c>
-      <c r="C71" s="43" t="s">
+      <c r="C71" s="179" t="s">
         <v>78</v>
       </c>
-      <c r="D71" s="137" t="s">
-[...18 lines deleted...]
-      <c r="K71" s="106"/>
+      <c r="D71" s="90" t="s">
+        <v>196</v>
+      </c>
+      <c r="E71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="G71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="H71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="I71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J71" s="91" t="s">
+        <v>196</v>
+      </c>
+      <c r="K71" s="180" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="72" spans="1:11" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A72" s="45" t="s">
+      <c r="A72" s="191" t="s">
         <v>150</v>
       </c>
-      <c r="B72" s="45"/>
-[...11 lines deleted...]
-      <c r="A73" s="2" t="s">
+      <c r="B72" s="191"/>
+      <c r="C72" s="191"/>
+      <c r="D72" s="191"/>
+      <c r="E72" s="191"/>
+      <c r="F72" s="191"/>
+      <c r="G72" s="191"/>
+      <c r="H72" s="191"/>
+      <c r="I72" s="191"/>
+      <c r="J72" s="191"/>
+      <c r="K72" s="191"/>
+    </row>
+    <row r="73" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="145" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="74" spans="1:11" s="6" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
-[...5 lines deleted...]
-    <row r="76" spans="1:11" s="6" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="74" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="75" spans="1:11" s="145" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A75" s="193"/>
+    </row>
+    <row r="76" spans="1:11" s="145" customFormat="1" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="77" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="78" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="79" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="80" spans="1:11" ht="27.95" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
-  <mergeCells count="123">
-[...72 lines deleted...]
-    <mergeCell ref="D29:E29"/>
+  <mergeCells count="156">
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H20:I20"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="A7:A10"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:K4"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="H10:I10"/>
-    <mergeCell ref="H23:I23"/>
-[...29 lines deleted...]
-    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="A11:A15"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A25"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A26:A29"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="A60:A63"/>
+    <mergeCell ref="A58:A59"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="A39:A42"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="F55:G55"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="49" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>